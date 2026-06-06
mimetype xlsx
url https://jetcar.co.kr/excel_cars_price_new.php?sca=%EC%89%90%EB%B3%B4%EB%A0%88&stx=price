--- v0 (2026-01-20)
+++ v1 (2026-06-06)
@@ -109,170 +109,938 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>116호7737 /
+ 7738</t>
+        </is>
+      </c>
+      <c r="C2" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어 </t>
+        </is>
+      </c>
+      <c r="D2" s="4"/>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>133하4393</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>16,816KM</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>133하4421</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>12,828KM</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>116호6742</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 2WD프리미어 </t>
+        </is>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>12,228KM</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>116호6326</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 2WD프리미어 </t>
+        </is>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>29,291KM</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>128허7114</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴스파크 Premier C-Tech</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지, 쉐보레 인포테인먼트 시스템</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>133,319KM</t>
+        </is>
+      </c>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:A6"/>
+    <mergeCell ref="B2:B6"/>
+    <mergeCell ref="C2:C6"/>
+    <mergeCell ref="D2:D6"/>
+    <mergeCell ref="E2:E6"/>
+    <mergeCell ref="F2:F6"/>
+    <mergeCell ref="G2:G6"/>
+    <mergeCell ref="H2:H6"/>
+    <mergeCell ref="I2:I6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="B11:B15"/>
+    <mergeCell ref="C11:C15"/>
+    <mergeCell ref="D11:D15"/>
+    <mergeCell ref="E11:E15"/>
+    <mergeCell ref="F11:F15"/>
+    <mergeCell ref="G11:G15"/>
+    <mergeCell ref="H11:H15"/>
+    <mergeCell ref="I11:I15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B16:B20"/>
+    <mergeCell ref="C16:C20"/>
+    <mergeCell ref="D16:D20"/>
+    <mergeCell ref="E16:E20"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="G16:G20"/>
+    <mergeCell ref="H16:H20"/>
+    <mergeCell ref="I16:I20"/>
+  </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>