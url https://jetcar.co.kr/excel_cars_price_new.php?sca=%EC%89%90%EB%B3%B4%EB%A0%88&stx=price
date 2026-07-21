--- v1 (2026-06-06)
+++ v2 (2026-07-21)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -244,78 +244,77 @@
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>116호7737 /
- 7738</t>
+          <t>116호7926</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>트레일블레이저 1.35 프리미어 </t>
+          <t>트레일블레이저 1.35 프리미어</t>
         </is>
       </c>
       <c r="D2" s="4"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>5KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
@@ -402,644 +401,938 @@
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>133하4393</t>
+          <t>116호7855</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
-[...6 lines deleted...]
-      </c>
+          <t>트랙스 크로스오버 1.2T 레드라인</t>
+        </is>
+      </c>
+      <c r="D7" s="4"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>16,816KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F11" s="3" t="inlineStr">
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>116호 7738</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G11" s="3" t="inlineStr">
+      <c r="G12" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H11" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" s="3" t="inlineStr">
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="3" t="inlineStr">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F16" s="3" t="inlineStr">
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>116호 7879 
+/  7883</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2T 레드라인</t>
+        </is>
+      </c>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G16" s="3" t="inlineStr">
+      <c r="G17" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H16" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" s="3" t="inlineStr">
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
         <is>
           <t>12</t>
-        </is>
-[...24 lines deleted...]
-          <t>24</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
           <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
           <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
           <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E21" s="3" t="inlineStr">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>133하4430</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F21" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G21" s="3" t="inlineStr">
+      <c r="G22" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H21" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L21" s="3"/>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>19,508KM</t>
+        </is>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>133하4414</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F24" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G24" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>13,685KM</t>
+        </is>
+      </c>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>116호6741</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴트레일블레이저 1.35 가솔린 2WD Premie
+r</t>
+        </is>
+      </c>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
+        <is>
+          <t>2,333KM</t>
+        </is>
+      </c>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K30" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:B6"/>
     <mergeCell ref="C2:C6"/>
     <mergeCell ref="D2:D6"/>
     <mergeCell ref="E2:E6"/>
     <mergeCell ref="F2:F6"/>
     <mergeCell ref="G2:G6"/>
     <mergeCell ref="H2:H6"/>
     <mergeCell ref="I2:I6"/>
-    <mergeCell ref="A7:A8"/>
-[...34 lines deleted...]
-    <mergeCell ref="I16:I20"/>
+    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C7:C11"/>
+    <mergeCell ref="D7:D11"/>
+    <mergeCell ref="E7:E11"/>
+    <mergeCell ref="F7:F11"/>
+    <mergeCell ref="G7:G11"/>
+    <mergeCell ref="H7:H11"/>
+    <mergeCell ref="I7:I11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:C16"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="E12:E16"/>
+    <mergeCell ref="F12:F16"/>
+    <mergeCell ref="G12:G16"/>
+    <mergeCell ref="H12:H16"/>
+    <mergeCell ref="I12:I16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="C17:C21"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="E17:E21"/>
+    <mergeCell ref="F17:F21"/>
+    <mergeCell ref="G17:G21"/>
+    <mergeCell ref="H17:H21"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="C26:C30"/>
+    <mergeCell ref="D26:D30"/>
+    <mergeCell ref="E26:E30"/>
+    <mergeCell ref="F26:F30"/>
+    <mergeCell ref="G26:G30"/>
+    <mergeCell ref="H26:H30"/>
+    <mergeCell ref="I26:I30"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>