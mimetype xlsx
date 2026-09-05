--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,1100 +239,243 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>116호7926</t>
+          <t>133하4424</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>트레일블레이저 1.35 프리미어</t>
-[...2 lines deleted...]
-      <c r="D2" s="4"/>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>23,106KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="3"/>
-[...7 lines deleted...]
-      <c r="I4" s="3"/>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>133하4404</t>
+        </is>
+      </c>
+      <c r="C4" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D4" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>12,273KM</t>
+        </is>
+      </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
-[...573 lines deleted...]
-        <is>
           <t>500,000</t>
-        </is>
-[...275 lines deleted...]
-          <t>510,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A6"/>
-[...61 lines deleted...]
-    <mergeCell ref="I26:I30"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>