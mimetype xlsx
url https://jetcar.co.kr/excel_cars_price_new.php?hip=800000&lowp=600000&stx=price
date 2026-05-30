--- v0 (2026-03-07)
+++ v1 (2026-05-30)
@@ -152,8842 +152,14190 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L238"/>
+  <dimension ref="A1:L376"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>116호6971/6
-[...5 lines deleted...]
-982/6984</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>QM6 GDE RE 클라우드펄 (브라운시트)</t>
+          <t>더 뉴 스포티지 1.6 가솔린 터보 프레스티지 2WD </t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>브라운시트, 매직테일게이트+사각지대경보, EA
-SYLIFE인포테인먼트, 주행보조시스템팩</t>
+          <t>스노우화이트펄, 12.3인치 내비게이션, 빌트
+인캠</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>693,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>649,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>616,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="3"/>
-[...1 lines deleted...]
-      <c r="C5" s="4"/>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>임시번호 (전시차량
+으로 렌트카 전환후
+ 출고예정)</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>르노코리아 세닉 아이코닉</t>
+        </is>
+      </c>
       <c r="D5" s="4"/>
-      <c r="E5" s="3"/>
-[...3 lines deleted...]
-      <c r="I5" s="3"/>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>102호6007</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D7" s="4"/>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 1.6 터보 익스클
+루시브(네이비투톤 시트)</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>빌트인 캠2</t>
+        </is>
+      </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>세레니티 화이트 펄</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="3"/>
-[...7 lines deleted...]
-      <c r="I11" s="3"/>
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>109하8263</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>284</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>151호2202 /
+ 2203</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지 그
+레이시트</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 기본형-12.3인치 클러스터, 드라이
+브와이즈</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A17" s="3" t="inlineStr">
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B17" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E17" s="3" t="inlineStr">
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>116호7800/7
+801/7803</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F17" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G17" s="3" t="inlineStr">
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H17" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" s="3" t="inlineStr">
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
         <is>
           <t>9KM</t>
         </is>
       </c>
-      <c r="J17" s="3" t="inlineStr">
+      <c r="J18" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K17" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A22" s="3" t="inlineStr">
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B22" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E22" s="3" t="inlineStr">
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>116호7799/7
+802</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F22" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J22" s="3" t="inlineStr">
+      <c r="F23" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J23" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K22" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K26" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A27" s="3" t="inlineStr">
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B27" s="4" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E27" s="3" t="inlineStr">
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>116호7811</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 1.6T 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F27" s="3" t="inlineStr">
+      <c r="F28" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G27" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J27" s="3" t="inlineStr">
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J28" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K27" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L31" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K31" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A32" s="3" t="inlineStr">
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B32" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E32" s="3" t="inlineStr">
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>116호7638</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어,  딥컨트롤 패키지 
+2</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F32" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J32" s="3" t="inlineStr">
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J33" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K32" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>855,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>835,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>815,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K36" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>795,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K36" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A37" s="3" t="inlineStr">
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>775,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B37" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E37" s="3" t="inlineStr">
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>116호7560</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 </t>
+        </is>
+      </c>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F37" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G37" s="3" t="inlineStr">
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H37" s="3" t="inlineStr">
+      <c r="H38" s="3" t="inlineStr">
         <is>
           <t>26년02월</t>
         </is>
       </c>
-      <c r="I37" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J37" s="3" t="inlineStr">
+      <c r="I38" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J38" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K37" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K41" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L41" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="3"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K41" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A42" s="3" t="inlineStr">
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B42" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E42" s="3" t="inlineStr">
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>116호7600 /
+ 7601 / 76
+15 / 7616</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>내비, 하이패스, 스타일 </t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F42" s="3" t="inlineStr">
+      <c r="F43" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G42" s="3" t="inlineStr">
+      <c r="G43" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H42" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" s="3" t="inlineStr">
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>4KM</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="3"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K46" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A47" s="3" t="inlineStr">
+      <c r="K47" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B47" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E47" s="3" t="inlineStr">
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>116호7749 /
+ 7750 / 77
+51 / 7752 
+/ 7753</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F47" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G47" s="3" t="inlineStr">
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H47" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J47" s="3" t="inlineStr">
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I48" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J48" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K47" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K51" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L51" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="3"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K51" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A52" s="3" t="inlineStr">
+      <c r="K52" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L52" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B52" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E52" s="3" t="inlineStr">
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>116호7775 /
+ 7776 / 77
+77</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F52" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G52" s="3" t="inlineStr">
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H52" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" s="3" t="inlineStr">
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
         <is>
           <t>9KM</t>
         </is>
       </c>
-      <c r="J52" s="3" t="inlineStr">
+      <c r="J53" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K52" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K56" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L56" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="3"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K56" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A57" s="3" t="inlineStr">
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B57" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E57" s="3" t="inlineStr">
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>116호7741</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F57" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J57" s="3" t="inlineStr">
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J58" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K57" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L61" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="3"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K61" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A62" s="3" t="inlineStr">
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B62" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E62" s="3" t="inlineStr">
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>116호7809 /
+ 7810</t>
+        </is>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F62" s="3" t="inlineStr">
+      <c r="F63" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G62" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J62" s="3" t="inlineStr">
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I63" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J63" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K62" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K66" s="3" t="inlineStr">
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B68" s="4" t="inlineStr">
+        <is>
+          <t>116호7527/7
+528/7529</t>
+        </is>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T 블랙엣지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰시스템</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F68" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H68" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I68" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J68" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K68" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L66" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K71" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="3"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K71" s="3" t="inlineStr">
+      <c r="K72" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L71" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A72" s="3" t="inlineStr">
+      <c r="L72" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B72" s="4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E72" s="3" t="inlineStr">
+      <c r="B73" s="4" t="inlineStr">
+        <is>
+          <t>116호7658</t>
+        </is>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 렌터카 LPI 2.0 비즈니스2 (블랙시
+트)</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>컴포트3</t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F72" s="3" t="inlineStr">
+      <c r="F73" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G72" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J72" s="3" t="inlineStr">
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H73" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I73" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J73" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K72" s="3" t="inlineStr">
+      <c r="K73" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L72" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K76" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L76" s="3" t="inlineStr">
+        <is>
+          <t>665,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="3"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K76" s="3" t="inlineStr">
+      <c r="K77" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L76" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A77" s="3" t="inlineStr">
+      <c r="L77" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B77" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E77" s="3" t="inlineStr">
+      <c r="B78" s="4" t="inlineStr">
+        <is>
+          <t>116호7657</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T S트림 녹턴그레이메탈릭 (블랙시
+트)</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인1</t>
+        </is>
+      </c>
+      <c r="E78" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F77" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" s="3" t="inlineStr">
+      <c r="F78" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G78" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H77" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J77" s="3" t="inlineStr">
+      <c r="H78" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I78" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J78" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K77" s="3" t="inlineStr">
+      <c r="K78" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L77" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L81" s="3" t="inlineStr">
+        <is>
+          <t>655,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="3"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K81" s="3" t="inlineStr">
+      <c r="K82" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L81" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A82" s="3" t="inlineStr">
+      <c r="L82" s="3" t="inlineStr">
+        <is>
+          <t>635,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B82" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E82" s="3" t="inlineStr">
+      <c r="B83" s="4" t="inlineStr">
+        <is>
+          <t>116호7755</t>
+        </is>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D83" s="4"/>
+      <c r="E83" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F82" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G82" s="3" t="inlineStr">
+      <c r="F83" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G83" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H82" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J82" s="3" t="inlineStr">
+      <c r="H83" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I83" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J83" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K82" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K86" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L86" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="3"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K86" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A87" s="3" t="inlineStr">
+      <c r="K87" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L87" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B87" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E87" s="3" t="inlineStr">
+      <c r="B88" s="4" t="inlineStr">
+        <is>
+          <t>116호7691 /
+ 7692 / 76
+93</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D88" s="4"/>
+      <c r="E88" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F87" s="3" t="inlineStr">
+      <c r="F88" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G87" s="3" t="inlineStr">
+      <c r="G88" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H87" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J87" s="3" t="inlineStr">
+      <c r="H88" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I88" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J88" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K87" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K91" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L91" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="3"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K91" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A92" s="3" t="inlineStr">
+      <c r="K92" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L92" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B92" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E92" s="3" t="inlineStr">
+      <c r="B93" s="4" t="inlineStr">
+        <is>
+          <t>116호7743 /
+ 7744 / 77
+45</t>
+        </is>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트셀렉션 (라운지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>스마트 커넥트</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F92" s="3" t="inlineStr">
+      <c r="F93" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G92" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J92" s="3" t="inlineStr">
+      <c r="G93" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H93" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I93" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J93" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K92" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3"/>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K96" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L96" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="3"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K96" s="3" t="inlineStr">
+      <c r="K97" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L97" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B98" s="4" t="inlineStr">
+        <is>
+          <t>116호7812</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D98" s="4"/>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F98" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G98" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H98" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I98" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J98" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K98" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L96" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K101" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L101" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="3"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K101" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A102" s="3" t="inlineStr">
+      <c r="K102" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L102" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B102" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E102" s="3" t="inlineStr">
+      <c r="B103" s="4" t="inlineStr">
+        <is>
+          <t>116호7640 /
+ 7641 / 76
+42 / 7643</t>
+        </is>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F102" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J102" s="3" t="inlineStr">
+      <c r="F103" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G103" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H103" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I103" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J103" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K102" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>855,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>835,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>815,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K106" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L106" s="3" t="inlineStr">
+        <is>
+          <t>795,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="3"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K106" s="3" t="inlineStr">
+      <c r="K107" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L107" s="3" t="inlineStr">
+        <is>
+          <t>775,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B108" s="4" t="inlineStr">
+        <is>
+          <t>116호7772</t>
+        </is>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디 그래비티그레이 </t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F108" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H108" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I108" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J108" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K108" s="3" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
-      <c r="L106" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3"/>
       <c r="B111" s="4"/>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="3"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K111" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E112" s="3" t="inlineStr">
+      <c r="K112" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L112" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B113" s="4" t="inlineStr">
+        <is>
+          <t>116호7592 /
+ 7594 / 75
+95 / 7596</t>
+        </is>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t> 12.3인치클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F112" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G112" s="3" t="inlineStr">
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H112" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J112" s="3" t="inlineStr">
+      <c r="H113" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I113" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J113" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K112" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
           <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
           <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K116" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L116" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="3"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="D117" s="4"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K116" s="3" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E117" s="3" t="inlineStr">
+      <c r="K117" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L117" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>116호7334 /
+7557 / 755
+8</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F117" s="3" t="inlineStr">
+      <c r="F118" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G117" s="3" t="inlineStr">
+      <c r="G118" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H117" s="3" t="inlineStr">
+      <c r="H118" s="3" t="inlineStr">
         <is>
           <t>26년02월</t>
         </is>
       </c>
-      <c r="I117" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J117" s="3" t="inlineStr">
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J118" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K117" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
-      <c r="B122" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
       <c r="D122" s="4"/>
-      <c r="E122" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G122" s="3" t="inlineStr">
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K122" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L122" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B123" s="4" t="inlineStr">
+        <is>
+          <t>116호7611 /
+ 7612</t>
+        </is>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D123" s="4"/>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H122" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J122" s="3" t="inlineStr">
+      <c r="H123" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I123" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J123" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K122" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K125" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L125" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="3"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K125" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="3"/>
       <c r="F127" s="3"/>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K127" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L127" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 프리미엄</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠+증강현실내비, 익스테리어디자인투, 파
+킹어시스트원</t>
+        </is>
+      </c>
+      <c r="E128" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F128" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G128" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H128" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I128" s="3" t="inlineStr">
+        <is>
+          <t>141KM</t>
+        </is>
+      </c>
+      <c r="J128" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K128" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L128" s="3" t="inlineStr">
+        <is>
+          <t>785,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="3"/>
+      <c r="B129" s="4"/>
+      <c r="C129" s="4"/>
+      <c r="D129" s="4"/>
+      <c r="E129" s="3"/>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
+      <c r="H129" s="3"/>
+      <c r="I129" s="3"/>
+      <c r="J129" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K127" s="3" t="inlineStr">
+      <c r="K129" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L127" s="3" t="inlineStr">
-[...83 lines deleted...]
-      </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>735,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="3"/>
-[...7 lines deleted...]
-      <c r="I133" s="3"/>
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B133" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 모던 에코트로닉그레이펄</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인 내비 컴포트 썬루프 현대스마트
+센스</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>174KM</t>
+        </is>
+      </c>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>775,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A134" s="3"/>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="D134" s="4"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
+      <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3"/>
-[...7 lines deleted...]
-      <c r="I138" s="3"/>
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B138" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트플러스원</t>
+        </is>
+      </c>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F138" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G138" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H138" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I138" s="3" t="inlineStr">
+        <is>
+          <t>22KM</t>
+        </is>
+      </c>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A139" s="3"/>
+      <c r="B139" s="4"/>
+      <c r="C139" s="4"/>
       <c r="D139" s="4"/>
-      <c r="E139" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3"/>
-[...7 lines deleted...]
-      <c r="I143" s="3"/>
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>116호7656</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T S트림(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+증강현실내비</t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A144" s="3"/>
+      <c r="B144" s="4"/>
+      <c r="C144" s="4"/>
       <c r="D144" s="4"/>
-      <c r="E144" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+      <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K147" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L147" s="3" t="inlineStr">
+        <is>
+          <t>635,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B148" s="4" t="inlineStr">
+        <is>
+          <t>142호6579</t>
+        </is>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 HEV 프레스티지 2WD</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터,컴포트,드라이브와이즈,퓨
+전블랙 휴먼그레이</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J148" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K147" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A149" s="3"/>
+      <c r="B149" s="4"/>
+      <c r="C149" s="4"/>
       <c r="D149" s="4"/>
-      <c r="E149" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
+      <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="3"/>
-[...7 lines deleted...]
-      <c r="I152" s="3"/>
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>308781</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 HEV 프레스티지 2WD</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터,컴포트,드라이브와이즈,스
+노우화이트펄 휴먼그레이</t>
+        </is>
+      </c>
+      <c r="E152" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F152" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G152" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H152" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I152" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J152" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A154" s="3"/>
+      <c r="B154" s="4"/>
+      <c r="C154" s="4"/>
+      <c r="D154" s="4"/>
+      <c r="E154" s="3"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
+      <c r="H154" s="3"/>
+      <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="3"/>
-[...1 lines deleted...]
-      <c r="C156" s="4"/>
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B156" s="4" t="inlineStr">
+        <is>
+          <t>116호7644 7
+645 7646</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄 브라
+운시트</t>
+        </is>
+      </c>
       <c r="D156" s="4"/>
-      <c r="E156" s="3"/>
-[...3 lines deleted...]
-      <c r="I156" s="3"/>
+      <c r="E156" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F156" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G156" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H156" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A157" s="3"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="4"/>
       <c r="D157" s="4"/>
-      <c r="E157" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
       <c r="J157" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K159" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L159" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="3"/>
+      <c r="B160" s="4"/>
+      <c r="C160" s="4"/>
+      <c r="D160" s="4"/>
+      <c r="E160" s="3"/>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
+      <c r="H160" s="3"/>
+      <c r="I160" s="3"/>
+      <c r="J160" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K159" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="3"/>
-[...7 lines deleted...]
-      <c r="I161" s="3"/>
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B161" s="4" t="inlineStr">
+        <is>
+          <t>36호4364/5</t>
+        </is>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>아토3플러스</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F161" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H161" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I161" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J161" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3"/>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
       <c r="D162" s="4"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="J162" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B163" s="4" t="inlineStr">
         <is>
-          <t>109허7684</t>
+          <t>133하3843</t>
         </is>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 가솔린 노블레스</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈</t>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, BOSE® 서라운드 사운
+드 시스템(10 스피커)+액티브 노이즈 캔슬레
+이션</t>
         </is>
       </c>
       <c r="E163" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I163" s="3" t="inlineStr">
         <is>
-          <t>8,701KM</t>
+          <t>31,200KM</t>
         </is>
       </c>
       <c r="J163" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="3"/>
-[...7 lines deleted...]
-      <c r="I165" s="3"/>
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B165" s="4" t="inlineStr">
+        <is>
+          <t>133하3649</t>
+        </is>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 아이코닉</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, 20” 투톤 하이랜드 알
+로이 휠 &amp; 245/45 R20 저소음 폼 타
+이어, BOSE® 서라운드 사운드 시스템(10
+ 스피커)+액티브 노이즈 캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E165" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F165" s="3" t="inlineStr">
+        <is>
+          <t>갈색(밤색)</t>
+        </is>
+      </c>
+      <c r="G165" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H165" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I165" s="3" t="inlineStr">
+        <is>
+          <t>21,485KM</t>
+        </is>
+      </c>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
           <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E166" s="3" t="inlineStr">
+      <c r="A166" s="3"/>
+      <c r="B166" s="4"/>
+      <c r="C166" s="4"/>
+      <c r="D166" s="4"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
+      <c r="H166" s="3"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K166" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L166" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>133하4711</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>[기본] 메탈릭 블랙 루프 (외장색 메탈릭 블
+랙 제외), BOSE® 서라운드 사운드 시스템
+(10 스피커)+액티브 노이즈 캔슬레이션, 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스, 파노라마 선루프</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F166" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H166" s="3" t="inlineStr">
+      <c r="F167" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G167" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H167" s="3" t="inlineStr">
         <is>
           <t>25년09월</t>
         </is>
       </c>
-      <c r="I166" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J166" s="3" t="inlineStr">
+      <c r="I167" s="3" t="inlineStr">
+        <is>
+          <t>4,476KM</t>
+        </is>
+      </c>
+      <c r="J167" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K166" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B169" s="4" t="inlineStr">
         <is>
-          <t>700호2225</t>
+          <t>133하3759</t>
         </is>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>스타리아 투어러 11인승 스마트</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어내비플러스1</t>
+          <t>BOSE® 서라운드 사운드 시스템(10 스피커
+)+액티브 노이즈 캔슬레이션, [기본] 메탈릭
+ 블랙 루프 (외장색 메탈릭 블랙 제외), 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
         </is>
       </c>
       <c r="E169" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I169" s="3" t="inlineStr">
         <is>
-          <t>561KM</t>
+          <t>9,405KM</t>
         </is>
       </c>
       <c r="J169" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L170" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B171" s="4" t="inlineStr">
+        <is>
+          <t>133하4707</t>
+        </is>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스카파드</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>파노라마 선루프</t>
+        </is>
+      </c>
+      <c r="E171" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F171" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G171" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H171" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I171" s="3" t="inlineStr">
+        <is>
+          <t>2,238KM</t>
+        </is>
+      </c>
+      <c r="J171" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K171" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="3"/>
+      <c r="B172" s="4"/>
+      <c r="C172" s="4"/>
+      <c r="D172" s="4"/>
+      <c r="E172" s="3"/>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
+      <c r="H172" s="3"/>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K172" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L172" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>133하3845</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>[기본] 메탈릭 블랙 루프 (외장색 메탈릭 블
+랙 제외), BOSE® 서라운드 사운드 시스템
+(10 스피커)+액티브 노이즈 캔슬레이션, 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>28,188KM</t>
+        </is>
+      </c>
+      <c r="J173" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K173" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L173" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B174" s="4" t="inlineStr">
+        <is>
+          <t>106호9051</t>
+        </is>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D174" s="4"/>
+      <c r="E174" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F174" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G174" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H174" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I174" s="3" t="inlineStr">
+        <is>
+          <t>18,900KM</t>
+        </is>
+      </c>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K174" s="3" t="inlineStr">
+        <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L170" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K171" s="3" t="inlineStr">
+      <c r="L174" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="3"/>
+      <c r="B175" s="4"/>
+      <c r="C175" s="4"/>
+      <c r="D175" s="4"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
+      <c r="H175" s="3"/>
+      <c r="I175" s="3"/>
+      <c r="J175" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K175" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L171" s="3" t="inlineStr">
-[...175 lines deleted...]
-      </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A177" s="3"/>
+      <c r="B177" s="4"/>
+      <c r="C177" s="4"/>
+      <c r="D177" s="4"/>
+      <c r="E177" s="3"/>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
+      <c r="H177" s="3"/>
+      <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K178" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L178" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F179" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G179" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H179" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I179" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
+      <c r="J179" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K179" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L179" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="3"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="4"/>
+      <c r="D180" s="4"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3"/>
+      <c r="I180" s="3"/>
+      <c r="J180" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K178" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="3"/>
-[...1 lines deleted...]
-      <c r="C184" s="4"/>
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B184" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C184" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
       <c r="D184" s="4"/>
-      <c r="E184" s="3"/>
-[...3 lines deleted...]
-      <c r="I184" s="3"/>
+      <c r="E184" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F184" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G184" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H184" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I184" s="3" t="inlineStr">
+        <is>
+          <t>32,000KM</t>
+        </is>
+      </c>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A185" s="3"/>
+      <c r="B185" s="4"/>
+      <c r="C185" s="4"/>
+      <c r="D185" s="4"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+      <c r="H185" s="3"/>
+      <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3"/>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B189" s="4" t="inlineStr">
         <is>
-          <t>30허0131</t>
+          <t>106호6388</t>
         </is>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>EV6 롱레인지 에어 (인터스텔라그레이 색상)</t>
+          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스</t>
+          <t>스타일-컴포트,드라이브 와이즈</t>
         </is>
       </c>
       <c r="E189" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>화이트펄</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H189" s="3" t="inlineStr">
         <is>
-          <t>21년09월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I189" s="3" t="inlineStr">
         <is>
-          <t>116,868KM</t>
+          <t>32,800KM</t>
         </is>
       </c>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E192" s="3" t="inlineStr">
+      <c r="A192" s="3"/>
+      <c r="B192" s="4"/>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
+      <c r="H192" s="3"/>
+      <c r="I192" s="3"/>
+      <c r="J192" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K192" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L192" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B193" s="4" t="inlineStr">
+        <is>
+          <t>102호6011</t>
+        </is>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>3D 어라운드뷰 모니터링 시스템, 딥컨트롤 패
+키지 2, 파노라마 선루프</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F192" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J192" s="3" t="inlineStr">
+      <c r="F193" s="3" t="inlineStr">
+        <is>
+          <t>그랜드 화이트/블랙</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J193" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K192" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K196" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3"/>
+      <c r="B197" s="4"/>
+      <c r="C197" s="4"/>
+      <c r="D197" s="4"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+      <c r="H197" s="3"/>
+      <c r="I197" s="3"/>
+      <c r="J197" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K196" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E197" s="3" t="inlineStr">
+      <c r="K197" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L197" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B198" s="4" t="inlineStr">
+        <is>
+          <t>109하7986</t>
+        </is>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D198" s="4"/>
+      <c r="E198" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F197" s="3" t="inlineStr">
+      <c r="F198" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G197" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I198" s="3"/>
+      <c r="G198" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H198" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I198" s="3" t="inlineStr">
+        <is>
+          <t>8,800KM</t>
+        </is>
+      </c>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E200" s="3" t="inlineStr">
+      <c r="A200" s="3"/>
+      <c r="B200" s="4"/>
+      <c r="C200" s="4"/>
+      <c r="D200" s="4"/>
+      <c r="E200" s="3"/>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
+      <c r="H200" s="3"/>
+      <c r="I200" s="3"/>
+      <c r="J200" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K200" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L200" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B201" s="4" t="inlineStr">
+        <is>
+          <t>109하7326</t>
+        </is>
+      </c>
+      <c r="C201" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E201" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F200" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J200" s="3" t="inlineStr">
+      <c r="F201" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G201" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H201" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I201" s="3" t="inlineStr">
+        <is>
+          <t>15,700KM</t>
+        </is>
+      </c>
+      <c r="J201" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K200" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B204" s="4" t="inlineStr">
         <is>
-          <t>125호4606</t>
+          <t>109허7568</t>
         </is>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.2 디젤 2WD 5인승 노블레스</t>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 스타일, 내비게이션</t>
+          <t>드라이브와이즈, 컴포트, 기본형-클러스터</t>
         </is>
       </c>
       <c r="E204" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H204" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I204" s="3" t="inlineStr">
         <is>
-          <t>67,000KM</t>
+          <t>14,101KM</t>
         </is>
       </c>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
-      <c r="A206" s="3"/>
-[...7 lines deleted...]
-      <c r="I206" s="3"/>
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B206" s="4" t="inlineStr">
+        <is>
+          <t>125하2930</t>
+        </is>
+      </c>
+      <c r="C206" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 GDI 노블레스</t>
+        </is>
+      </c>
+      <c r="D206" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 투톤휠-컴포트</t>
+        </is>
+      </c>
+      <c r="E206" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F206" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G206" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H206" s="3" t="inlineStr">
+        <is>
+          <t>24년04월</t>
+        </is>
+      </c>
+      <c r="I206" s="3" t="inlineStr">
+        <is>
+          <t>41,336KM</t>
+        </is>
+      </c>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>101허2797</t>
+          <t>47하0796</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴스포티지 2.0 LPG 노블레스 그래비티</t>
+          <t>K7 프리미어 하이브리드 시그니처</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>내비게이션, 드라이브와이즈</t>
+          <t>퀄팅나파가죽 옵션-드라이브와이즈+모니터링팩, 
+크렐사운드, 퀼팅나파가죽, 선루프</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>22년11월</t>
+          <t>19년08월</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
-          <t>59,000KM</t>
+          <t>130,500KM</t>
         </is>
       </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="3"/>
-[...7 lines deleted...]
-      <c r="I209" s="3"/>
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>142호1816</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 AWD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, 동승석8WAY전동시트, 하이테크플
+러스</t>
+        </is>
+      </c>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G209" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>23년10월</t>
+        </is>
+      </c>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>68,800KM</t>
+        </is>
+      </c>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="3"/>
-[...7 lines deleted...]
-      <c r="I211" s="3"/>
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B211" s="4" t="inlineStr">
+        <is>
+          <t>109호7098</t>
+        </is>
+      </c>
+      <c r="C211" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D211" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E211" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F211" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G211" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H211" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I211" s="3" t="inlineStr">
+        <is>
+          <t>58,656KM</t>
+        </is>
+      </c>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L211" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="3"/>
+      <c r="B212" s="4"/>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="3"/>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
+      <c r="H212" s="3"/>
+      <c r="I212" s="3"/>
+      <c r="J212" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K212" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L211" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3"/>
       <c r="B213" s="4"/>
       <c r="C213" s="4"/>
       <c r="D213" s="4"/>
       <c r="E213" s="3"/>
       <c r="F213" s="3"/>
       <c r="G213" s="3"/>
       <c r="H213" s="3"/>
       <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
-      <c r="A214" s="3"/>
-[...7 lines deleted...]
-      <c r="I214" s="3"/>
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B214" s="4" t="inlineStr">
+        <is>
+          <t>109허7063</t>
+        </is>
+      </c>
+      <c r="C214" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+        </is>
+      </c>
+      <c r="D214" s="4" t="inlineStr">
+        <is>
+          <t>에센셜플러스</t>
+        </is>
+      </c>
+      <c r="E214" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F214" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G214" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H214" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I214" s="3" t="inlineStr">
+        <is>
+          <t>67,410KM</t>
+        </is>
+      </c>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
-      <c r="A216" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="E216" s="3" t="inlineStr">
+      <c r="A216" s="3"/>
+      <c r="B216" s="4"/>
+      <c r="C216" s="4"/>
+      <c r="D216" s="4"/>
+      <c r="E216" s="3"/>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
+      <c r="H216" s="3"/>
+      <c r="I216" s="3"/>
+      <c r="J216" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K216" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L216" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B217" s="4" t="inlineStr">
+        <is>
+          <t>109호6862</t>
+        </is>
+      </c>
+      <c r="C217" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D217" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E217" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F216" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G216" s="3" t="inlineStr">
+      <c r="F217" s="3" t="inlineStr">
+        <is>
+          <t>그래비티 그레이</t>
+        </is>
+      </c>
+      <c r="G217" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H216" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J216" s="3" t="inlineStr">
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I217" s="3" t="inlineStr">
+        <is>
+          <t>55,538KM</t>
+        </is>
+      </c>
+      <c r="J217" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K216" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B220" s="4" t="inlineStr">
         <is>
-          <t>141허3241</t>
+          <t>109호7903</t>
         </is>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>스포티지 더 볼드 1.6 디젤 4WD 트렌디</t>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>기본형-네비게이션팩</t>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>나누크 화이트</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
-          <t>21년06월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
-          <t>38,377KM</t>
+          <t>162KM</t>
         </is>
       </c>
       <c r="J220" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
-      <c r="A222" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A222" s="3"/>
+      <c r="B222" s="4"/>
+      <c r="C222" s="4"/>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
       <c r="J222" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3"/>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="4"/>
       <c r="E223" s="3"/>
       <c r="F223" s="3"/>
       <c r="G223" s="3"/>
       <c r="H223" s="3"/>
       <c r="I223" s="3"/>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B225" s="4" t="inlineStr">
         <is>
-          <t>182허3931</t>
+          <t>109호7902</t>
         </is>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>파킹어시스트플러스1</t>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
         </is>
       </c>
       <c r="E225" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>나누크 화이트</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H225" s="3" t="inlineStr">
         <is>
-          <t>21년04월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I225" s="3" t="inlineStr">
         <is>
-          <t>130,000KM</t>
+          <t>165KM</t>
         </is>
       </c>
       <c r="J225" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="4"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
-      <c r="A228" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A228" s="3"/>
+      <c r="B228" s="4"/>
+      <c r="C228" s="4"/>
+      <c r="D228" s="4"/>
+      <c r="E228" s="3"/>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
+      <c r="H228" s="3"/>
+      <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>18하3445</t>
+          <t>116허7656</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>더뉴k9 3.3 이그젝티</t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레
+스티지</t>
         </is>
       </c>
       <c r="D230" s="4"/>
       <c r="E230" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H230" s="3" t="inlineStr">
         <is>
-          <t>17년09월</t>
+          <t>24년05월</t>
         </is>
       </c>
       <c r="I230" s="3" t="inlineStr">
         <is>
-          <t>163,000KM</t>
+          <t>10,200KM</t>
         </is>
       </c>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A231" s="3"/>
+      <c r="B231" s="4"/>
+      <c r="C231" s="4"/>
+      <c r="D231" s="4"/>
+      <c r="E231" s="3"/>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
+      <c r="H231" s="3"/>
+      <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3"/>
       <c r="B232" s="4"/>
       <c r="C232" s="4"/>
       <c r="D232" s="4"/>
       <c r="E232" s="3"/>
       <c r="F232" s="3"/>
       <c r="G232" s="3"/>
       <c r="H232" s="3"/>
       <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="3"/>
-[...1 lines deleted...]
-      <c r="C235" s="4"/>
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B235" s="4" t="inlineStr">
+        <is>
+          <t>116호6450</t>
+        </is>
+      </c>
+      <c r="C235" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D235" s="4"/>
-      <c r="E235" s="3"/>
-[...3 lines deleted...]
-      <c r="I235" s="3"/>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F235" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G235" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H235" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I235" s="3" t="inlineStr">
+        <is>
+          <t>17,676KM</t>
+        </is>
+      </c>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
-      <c r="A236" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A236" s="3"/>
+      <c r="B236" s="4"/>
+      <c r="C236" s="4"/>
       <c r="D236" s="4"/>
-      <c r="E236" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E236" s="3"/>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
+      <c r="H236" s="3"/>
+      <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3"/>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="4"/>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3"/>
       <c r="H237" s="3"/>
       <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K237" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L237" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="3"/>
+      <c r="B238" s="4"/>
+      <c r="C238" s="4"/>
+      <c r="D238" s="4"/>
+      <c r="E238" s="3"/>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
+      <c r="H238" s="3"/>
+      <c r="I238" s="3"/>
+      <c r="J238" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K238" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L238" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="3"/>
+      <c r="B239" s="4"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="4"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
+      <c r="J239" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K239" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L239" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B240" s="4" t="inlineStr">
+        <is>
+          <t>116호6690</t>
+        </is>
+      </c>
+      <c r="C240" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="D240" s="4"/>
+      <c r="E240" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F240" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>8,284KM</t>
+        </is>
+      </c>
+      <c r="J240" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K240" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L240" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="3"/>
+      <c r="B241" s="4"/>
+      <c r="C241" s="4"/>
+      <c r="D241" s="4"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
+      <c r="I241" s="3"/>
+      <c r="J241" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K237" s="3" t="inlineStr">
+      <c r="K241" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L241" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="3"/>
+      <c r="B242" s="4"/>
+      <c r="C242" s="4"/>
+      <c r="D242" s="4"/>
+      <c r="E242" s="3"/>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
+      <c r="H242" s="3"/>
+      <c r="I242" s="3"/>
+      <c r="J242" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K242" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L242" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="3"/>
+      <c r="B243" s="4"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="4"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3"/>
+      <c r="B244" s="4"/>
+      <c r="C244" s="4"/>
+      <c r="D244" s="4"/>
+      <c r="E244" s="3"/>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
+      <c r="H244" s="3"/>
+      <c r="I244" s="3"/>
+      <c r="J244" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K244" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L244" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B245" s="4" t="inlineStr">
+        <is>
+          <t>116호7081</t>
+        </is>
+      </c>
+      <c r="C245" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D245" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E245" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F245" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G245" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H245" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I245" s="3" t="inlineStr">
+        <is>
+          <t>8,221KM</t>
+        </is>
+      </c>
+      <c r="J245" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="3"/>
+      <c r="B246" s="4"/>
+      <c r="C246" s="4"/>
+      <c r="D246" s="4"/>
+      <c r="E246" s="3"/>
+      <c r="F246" s="3"/>
+      <c r="G246" s="3"/>
+      <c r="H246" s="3"/>
+      <c r="I246" s="3"/>
+      <c r="J246" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3"/>
+      <c r="B247" s="4"/>
+      <c r="C247" s="4"/>
+      <c r="D247" s="4"/>
+      <c r="E247" s="3"/>
+      <c r="F247" s="3"/>
+      <c r="G247" s="3"/>
+      <c r="H247" s="3"/>
+      <c r="I247" s="3"/>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L247" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="3"/>
+      <c r="B248" s="4"/>
+      <c r="C248" s="4"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+      <c r="I248" s="3"/>
+      <c r="J248" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K248" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L248" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="3"/>
+      <c r="B249" s="4"/>
+      <c r="C249" s="4"/>
+      <c r="D249" s="4"/>
+      <c r="E249" s="3"/>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
+      <c r="J249" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K249" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L249" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B250" s="4" t="inlineStr">
+        <is>
+          <t>172하9366</t>
+        </is>
+      </c>
+      <c r="C250" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴싼타페 2.2 프레스티지</t>
+        </is>
+      </c>
+      <c r="D250" s="4"/>
+      <c r="E250" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F250" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G250" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I250" s="3" t="inlineStr">
+        <is>
+          <t>138,330KM</t>
+        </is>
+      </c>
+      <c r="J250" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K250" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L237" s="3" t="inlineStr">
+      <c r="L250" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="3"/>
+      <c r="B251" s="4"/>
+      <c r="C251" s="4"/>
+      <c r="D251" s="4"/>
+      <c r="E251" s="3"/>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
+      <c r="H251" s="3"/>
+      <c r="I251" s="3"/>
+      <c r="J251" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="3"/>
+      <c r="B252" s="4"/>
+      <c r="C252" s="4"/>
+      <c r="D252" s="4"/>
+      <c r="E252" s="3"/>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
+      <c r="H252" s="3"/>
+      <c r="I252" s="3"/>
+      <c r="J252" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L252" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B253" s="4" t="inlineStr">
+        <is>
+          <t>116호6574</t>
+        </is>
+      </c>
+      <c r="C253" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T 인스퍼레이션 </t>
+        </is>
+      </c>
+      <c r="D253" s="4" t="inlineStr">
+        <is>
+          <t>보스사운드  빌트인캠</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>28,604KM</t>
+        </is>
+      </c>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L253" s="3" t="inlineStr">
+        <is>
+          <t>785,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="3"/>
+      <c r="B254" s="4"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
+      <c r="H254" s="3"/>
+      <c r="I254" s="3"/>
+      <c r="J254" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K254" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L254" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="3"/>
+      <c r="B255" s="4"/>
+      <c r="C255" s="4"/>
+      <c r="D255" s="4"/>
+      <c r="E255" s="3"/>
+      <c r="F255" s="3"/>
+      <c r="G255" s="3"/>
+      <c r="H255" s="3"/>
+      <c r="I255" s="3"/>
+      <c r="J255" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K255" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L255" s="3" t="inlineStr">
+        <is>
+          <t>735,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="3"/>
+      <c r="B256" s="4"/>
+      <c r="C256" s="4"/>
+      <c r="D256" s="4"/>
+      <c r="E256" s="3"/>
+      <c r="F256" s="3"/>
+      <c r="G256" s="3"/>
+      <c r="H256" s="3"/>
+      <c r="I256" s="3"/>
+      <c r="J256" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K256" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L256" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="3"/>
+      <c r="B257" s="4"/>
+      <c r="C257" s="4"/>
+      <c r="D257" s="4"/>
+      <c r="E257" s="3"/>
+      <c r="F257" s="3"/>
+      <c r="G257" s="3"/>
+      <c r="H257" s="3"/>
+      <c r="I257" s="3"/>
+      <c r="J257" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L257" s="3" t="inlineStr">
+        <is>
+          <t>685,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B258" s="4" t="inlineStr">
+        <is>
+          <t>116호6687</t>
+        </is>
+      </c>
+      <c r="C258" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D258" s="4"/>
+      <c r="E258" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F258" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G258" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>9,517KM</t>
+        </is>
+      </c>
+      <c r="J258" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K258" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L258" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="3"/>
+      <c r="B259" s="4"/>
+      <c r="C259" s="4"/>
+      <c r="D259" s="4"/>
+      <c r="E259" s="3"/>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
+      <c r="H259" s="3"/>
+      <c r="I259" s="3"/>
+      <c r="J259" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K259" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L259" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="3"/>
+      <c r="B260" s="4"/>
+      <c r="C260" s="4"/>
+      <c r="D260" s="4"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="3"/>
+      <c r="G260" s="3"/>
+      <c r="H260" s="3"/>
+      <c r="I260" s="3"/>
+      <c r="J260" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K260" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L260" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="3"/>
+      <c r="B261" s="4"/>
+      <c r="C261" s="4"/>
+      <c r="D261" s="4"/>
+      <c r="E261" s="3"/>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
+      <c r="H261" s="3"/>
+      <c r="I261" s="3"/>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="3"/>
+      <c r="B262" s="4"/>
+      <c r="C262" s="4"/>
+      <c r="D262" s="4"/>
+      <c r="E262" s="3"/>
+      <c r="F262" s="3"/>
+      <c r="G262" s="3"/>
+      <c r="H262" s="3"/>
+      <c r="I262" s="3"/>
+      <c r="J262" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K262" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L262" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B263" s="4" t="inlineStr">
+        <is>
+          <t>116호6561</t>
+        </is>
+      </c>
+      <c r="C263" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D263" s="4"/>
+      <c r="E263" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F263" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G263" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I263" s="3" t="inlineStr">
+        <is>
+          <t>14,784KM</t>
+        </is>
+      </c>
+      <c r="J263" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K263" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L263" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="3"/>
+      <c r="B264" s="4"/>
+      <c r="C264" s="4"/>
+      <c r="D264" s="4"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K264" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L264" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="3"/>
+      <c r="B265" s="4"/>
+      <c r="C265" s="4"/>
+      <c r="D265" s="4"/>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3"/>
+      <c r="B266" s="4"/>
+      <c r="C266" s="4"/>
+      <c r="D266" s="4"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
+      <c r="H266" s="3"/>
+      <c r="I266" s="3"/>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3"/>
+      <c r="B267" s="4"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="4"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
+      <c r="I267" s="3"/>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K267" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L267" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B268" s="4" t="inlineStr">
+        <is>
+          <t>116호6864</t>
+        </is>
+      </c>
+      <c r="C268" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D268" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지 2</t>
+        </is>
+      </c>
+      <c r="E268" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F268" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G268" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I268" s="3" t="inlineStr">
+        <is>
+          <t>9,434KM</t>
+        </is>
+      </c>
+      <c r="J268" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K268" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L268" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="3"/>
+      <c r="B269" s="4"/>
+      <c r="C269" s="4"/>
+      <c r="D269" s="4"/>
+      <c r="E269" s="3"/>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
+      <c r="H269" s="3"/>
+      <c r="I269" s="3"/>
+      <c r="J269" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="3"/>
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="3"/>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
+      <c r="H270" s="3"/>
+      <c r="I270" s="3"/>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3"/>
+      <c r="B271" s="4"/>
+      <c r="C271" s="4"/>
+      <c r="D271" s="4"/>
+      <c r="E271" s="3"/>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
+      <c r="H271" s="3"/>
+      <c r="I271" s="3"/>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="4"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
+      <c r="J272" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K272" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L272" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B273" s="4" t="inlineStr">
+        <is>
+          <t>116호7054</t>
+        </is>
+      </c>
+      <c r="C273" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D273" s="4"/>
+      <c r="E273" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F273" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G273" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I273" s="3" t="inlineStr">
+        <is>
+          <t>13,198KM</t>
+        </is>
+      </c>
+      <c r="J273" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K273" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L273" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="3"/>
+      <c r="B274" s="4"/>
+      <c r="C274" s="4"/>
+      <c r="D274" s="4"/>
+      <c r="E274" s="3"/>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
+      <c r="H274" s="3"/>
+      <c r="I274" s="3"/>
+      <c r="J274" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K274" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L274" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="3"/>
+      <c r="B275" s="4"/>
+      <c r="C275" s="4"/>
+      <c r="D275" s="4"/>
+      <c r="E275" s="3"/>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
+      <c r="H275" s="3"/>
+      <c r="I275" s="3"/>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3"/>
+      <c r="B276" s="4"/>
+      <c r="C276" s="4"/>
+      <c r="D276" s="4"/>
+      <c r="E276" s="3"/>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3"/>
+      <c r="B277" s="4"/>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
+      <c r="H277" s="3"/>
+      <c r="I277" s="3"/>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L277" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B278" s="4" t="inlineStr">
+        <is>
+          <t>116호7546</t>
+        </is>
+      </c>
+      <c r="C278" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크화이트 </t>
+        </is>
+      </c>
+      <c r="D278" s="4"/>
+      <c r="E278" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F278" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G278" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H278" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I278" s="3" t="inlineStr">
+        <is>
+          <t>1,725KM</t>
+        </is>
+      </c>
+      <c r="J278" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="3"/>
+      <c r="B279" s="4"/>
+      <c r="C279" s="4"/>
+      <c r="D279" s="4"/>
+      <c r="E279" s="3"/>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
+      <c r="H279" s="3"/>
+      <c r="I279" s="3"/>
+      <c r="J279" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L279" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="3"/>
+      <c r="B280" s="4"/>
+      <c r="C280" s="4"/>
+      <c r="D280" s="4"/>
+      <c r="E280" s="3"/>
+      <c r="F280" s="3"/>
+      <c r="G280" s="3"/>
+      <c r="H280" s="3"/>
+      <c r="I280" s="3"/>
+      <c r="J280" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3"/>
+      <c r="B281" s="4"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
+      <c r="H281" s="3"/>
+      <c r="I281" s="3"/>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="3"/>
+      <c r="B282" s="4"/>
+      <c r="C282" s="4"/>
+      <c r="D282" s="4"/>
+      <c r="E282" s="3"/>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3"/>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K282" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L282" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B283" s="4" t="inlineStr">
+        <is>
+          <t>07호7268</t>
+        </is>
+      </c>
+      <c r="C283" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 어스</t>
+        </is>
+      </c>
+      <c r="D283" s="4"/>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>97,551KM</t>
+        </is>
+      </c>
+      <c r="J283" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L283" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="3"/>
+      <c r="B284" s="4"/>
+      <c r="C284" s="4"/>
+      <c r="D284" s="4"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
+      <c r="H284" s="3"/>
+      <c r="I284" s="3"/>
+      <c r="J284" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L284" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="3"/>
+      <c r="B285" s="4"/>
+      <c r="C285" s="4"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="3"/>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
+      <c r="H285" s="3"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B286" s="4" t="inlineStr">
+        <is>
+          <t>101허2754</t>
+        </is>
+      </c>
+      <c r="C286" s="4" t="inlineStr">
+        <is>
+          <t>K8 하이브리드 시그니처</t>
+        </is>
+      </c>
+      <c r="D286" s="4" t="inlineStr">
+        <is>
+          <t>HUD+스마트커넥트, 충돌방지 미적용-드라이브
+와이즈, 주차보조</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>61,100KM</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L286" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="3"/>
+      <c r="B287" s="4"/>
+      <c r="C287" s="4"/>
+      <c r="D287" s="4"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L287" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="3"/>
+      <c r="B288" s="4"/>
+      <c r="C288" s="4"/>
+      <c r="D288" s="4"/>
+      <c r="E288" s="3"/>
+      <c r="F288" s="3"/>
+      <c r="G288" s="3"/>
+      <c r="H288" s="3"/>
+      <c r="I288" s="3"/>
+      <c r="J288" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K288" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L288" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="3"/>
+      <c r="B289" s="4"/>
+      <c r="C289" s="4"/>
+      <c r="D289" s="4"/>
+      <c r="E289" s="3"/>
+      <c r="F289" s="3"/>
+      <c r="G289" s="3"/>
+      <c r="H289" s="3"/>
+      <c r="I289" s="3"/>
+      <c r="J289" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K289" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L289" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>175호8017</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>카니발 4세대 9인승 2.2 디젤 노블레스</t>
+        </is>
+      </c>
+      <c r="D290" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,내비게이션</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F290" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I290" s="3" t="inlineStr">
+        <is>
+          <t>85,600KM</t>
+        </is>
+      </c>
+      <c r="J290" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K290" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L290" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="3"/>
+      <c r="B291" s="4"/>
+      <c r="C291" s="4"/>
+      <c r="D291" s="4"/>
+      <c r="E291" s="3"/>
+      <c r="F291" s="3"/>
+      <c r="G291" s="3"/>
+      <c r="H291" s="3"/>
+      <c r="I291" s="3"/>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="3"/>
+      <c r="B292" s="4"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K292" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L292" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="3"/>
+      <c r="B293" s="4"/>
+      <c r="C293" s="4"/>
+      <c r="D293" s="4"/>
+      <c r="E293" s="3"/>
+      <c r="F293" s="3"/>
+      <c r="G293" s="3"/>
+      <c r="H293" s="3"/>
+      <c r="I293" s="3"/>
+      <c r="J293" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K293" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L293" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B294" s="4" t="inlineStr">
+        <is>
+          <t>101호9548</t>
+        </is>
+      </c>
+      <c r="C294" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D294" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E294" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F294" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G294" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H294" s="3" t="inlineStr">
+        <is>
+          <t>21년05월</t>
+        </is>
+      </c>
+      <c r="I294" s="3" t="inlineStr">
+        <is>
+          <t>143,100KM</t>
+        </is>
+      </c>
+      <c r="J294" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K294" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L294" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="3"/>
+      <c r="B295" s="4"/>
+      <c r="C295" s="4"/>
+      <c r="D295" s="4"/>
+      <c r="E295" s="3"/>
+      <c r="F295" s="3"/>
+      <c r="G295" s="3"/>
+      <c r="H295" s="3"/>
+      <c r="I295" s="3"/>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="3"/>
+      <c r="B296" s="4"/>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="3"/>
+      <c r="I296" s="3"/>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L296" s="3" t="inlineStr">
         <is>
           <t>630,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B297" s="4" t="inlineStr">
+        <is>
+          <t>33호7217</t>
+        </is>
+      </c>
+      <c r="C297" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 R2.2 디젤 4WD 마스터</t>
+        </is>
+      </c>
+      <c r="D297" s="4" t="inlineStr">
+        <is>
+          <t>기본형-하이테크UP, 프리미엄+컨티넨탈, 선루
+프, 서라운드뷰</t>
+        </is>
+      </c>
+      <c r="E297" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F297" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>18년05월</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>109,050KM</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B298" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C298" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D298" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J298" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K298" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L298" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3"/>
+      <c r="B300" s="4"/>
+      <c r="C300" s="4"/>
+      <c r="D300" s="4"/>
+      <c r="E300" s="3"/>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
+      <c r="H300" s="3"/>
+      <c r="I300" s="3"/>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K300" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L300" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="3"/>
+      <c r="B301" s="4"/>
+      <c r="C301" s="4"/>
+      <c r="D301" s="4"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="3"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L301" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>101허2773</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.2 디젤 2WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F302" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G302" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I302" s="3" t="inlineStr">
+        <is>
+          <t>89,800KM</t>
+        </is>
+      </c>
+      <c r="J302" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K302" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L302" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
+      <c r="J303" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K303" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L303" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="3"/>
+      <c r="B304" s="4"/>
+      <c r="C304" s="4"/>
+      <c r="D304" s="4"/>
+      <c r="E304" s="3"/>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="3"/>
+      <c r="I304" s="3"/>
+      <c r="J304" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K304" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L304" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="3"/>
+      <c r="B305" s="4"/>
+      <c r="C305" s="4"/>
+      <c r="D305" s="4"/>
+      <c r="E305" s="3"/>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3"/>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K305" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L305" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B306" s="4" t="inlineStr">
+        <is>
+          <t>222허2996</t>
+        </is>
+      </c>
+      <c r="C306" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D306" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 하이테크, 기본형-드라이브와이즈,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E306" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F306" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G306" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H306" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I306" s="3" t="inlineStr">
+        <is>
+          <t>37,600KM</t>
+        </is>
+      </c>
+      <c r="J306" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K306" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L306" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="3"/>
+      <c r="B307" s="4"/>
+      <c r="C307" s="4"/>
+      <c r="D307" s="4"/>
+      <c r="E307" s="3"/>
+      <c r="F307" s="3"/>
+      <c r="G307" s="3"/>
+      <c r="H307" s="3"/>
+      <c r="I307" s="3"/>
+      <c r="J307" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="3"/>
+      <c r="B308" s="4"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="4"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
+      <c r="J308" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K308" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L308" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="3"/>
+      <c r="B309" s="4"/>
+      <c r="C309" s="4"/>
+      <c r="D309" s="4"/>
+      <c r="E309" s="3"/>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="3"/>
+      <c r="I309" s="3"/>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K309" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L309" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B310" s="4" t="inlineStr">
+        <is>
+          <t>125호4694</t>
+        </is>
+      </c>
+      <c r="C310" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 하이브리드 1.6 터보 HEV 2WD 5
+인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D310" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트플러스1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F310" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G310" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H310" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I310" s="3" t="inlineStr">
+        <is>
+          <t>19,400KM</t>
+        </is>
+      </c>
+      <c r="J310" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K310" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L310" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="3"/>
+      <c r="B311" s="4"/>
+      <c r="C311" s="4"/>
+      <c r="D311" s="4"/>
+      <c r="E311" s="3"/>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
+      <c r="H311" s="3"/>
+      <c r="I311" s="3"/>
+      <c r="J311" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L311" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="3"/>
+      <c r="B312" s="4"/>
+      <c r="C312" s="4"/>
+      <c r="D312" s="4"/>
+      <c r="E312" s="3"/>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
+      <c r="H312" s="3"/>
+      <c r="I312" s="3"/>
+      <c r="J312" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K312" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3"/>
+      <c r="B314" s="4"/>
+      <c r="C314" s="4"/>
+      <c r="D314" s="4"/>
+      <c r="E314" s="3"/>
+      <c r="F314" s="3"/>
+      <c r="G314" s="3"/>
+      <c r="H314" s="3"/>
+      <c r="I314" s="3"/>
+      <c r="J314" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K314" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L314" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B315" s="4" t="inlineStr">
+        <is>
+          <t>142호6508</t>
+        </is>
+      </c>
+      <c r="C315" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D315" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E315" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F315" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G315" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H315" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I315" s="3" t="inlineStr">
+        <is>
+          <t>29,500KM</t>
+        </is>
+      </c>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="3"/>
+      <c r="B316" s="4"/>
+      <c r="C316" s="4"/>
+      <c r="D316" s="4"/>
+      <c r="E316" s="3"/>
+      <c r="F316" s="3"/>
+      <c r="G316" s="3"/>
+      <c r="H316" s="3"/>
+      <c r="I316" s="3"/>
+      <c r="J316" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K316" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L316" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="3"/>
+      <c r="B317" s="4"/>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3"/>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="3"/>
+      <c r="B318" s="4"/>
+      <c r="C318" s="4"/>
+      <c r="D318" s="4"/>
+      <c r="E318" s="3"/>
+      <c r="F318" s="3"/>
+      <c r="G318" s="3"/>
+      <c r="H318" s="3"/>
+      <c r="I318" s="3"/>
+      <c r="J318" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K318" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L318" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="3"/>
+      <c r="B319" s="4"/>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="3"/>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
+      <c r="H319" s="3"/>
+      <c r="I319" s="3"/>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>101허4342</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>ETCS, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F320" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>51,000KM</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K320" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L320" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="3"/>
+      <c r="B321" s="4"/>
+      <c r="C321" s="4"/>
+      <c r="D321" s="4"/>
+      <c r="E321" s="3"/>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B322" s="4" t="inlineStr">
+        <is>
+          <t>101호7918</t>
+        </is>
+      </c>
+      <c r="C322" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 1.6 LPI 렌터카 스마트</t>
+        </is>
+      </c>
+      <c r="D322" s="4" t="inlineStr">
+        <is>
+          <t>통합디스플레이, 인포테인먼트내비Ⅱ, 선루프, 
+하이패스시스템(ECM룸미러), 17인치알로이휠
+&amp;타이어Ⅰ</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F322" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>65,500KM</t>
+        </is>
+      </c>
+      <c r="J322" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K322" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L322" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="3"/>
+      <c r="B323" s="4"/>
+      <c r="C323" s="4"/>
+      <c r="D323" s="4"/>
+      <c r="E323" s="3"/>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
+      <c r="H323" s="3"/>
+      <c r="I323" s="3"/>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="3"/>
+      <c r="B324" s="4"/>
+      <c r="C324" s="4"/>
+      <c r="D324" s="4"/>
+      <c r="E324" s="3"/>
+      <c r="F324" s="3"/>
+      <c r="G324" s="3"/>
+      <c r="H324" s="3"/>
+      <c r="I324" s="3"/>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L324" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B325" s="4" t="inlineStr">
+        <is>
+          <t>101호7872</t>
+        </is>
+      </c>
+      <c r="C325" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D325" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>78,000KM</t>
+        </is>
+      </c>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L325" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="3"/>
+      <c r="B326" s="4"/>
+      <c r="C326" s="4"/>
+      <c r="D326" s="4"/>
+      <c r="E326" s="3"/>
+      <c r="F326" s="3"/>
+      <c r="G326" s="3"/>
+      <c r="H326" s="3"/>
+      <c r="I326" s="3"/>
+      <c r="J326" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K326" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L326" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="3"/>
+      <c r="B327" s="4"/>
+      <c r="C327" s="4"/>
+      <c r="D327" s="4"/>
+      <c r="E327" s="3"/>
+      <c r="F327" s="3"/>
+      <c r="G327" s="3"/>
+      <c r="H327" s="3"/>
+      <c r="I327" s="3"/>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="L327" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B328" s="4" t="inlineStr">
+        <is>
+          <t>125호7638</t>
+        </is>
+      </c>
+      <c r="C328" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D328" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>42,000KM</t>
+        </is>
+      </c>
+      <c r="J328" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K328" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L328" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="3"/>
+      <c r="B329" s="4"/>
+      <c r="C329" s="4"/>
+      <c r="D329" s="4"/>
+      <c r="E329" s="3"/>
+      <c r="F329" s="3"/>
+      <c r="G329" s="3"/>
+      <c r="H329" s="3"/>
+      <c r="I329" s="3"/>
+      <c r="J329" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K329" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L329" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="3"/>
+      <c r="B330" s="4"/>
+      <c r="C330" s="4"/>
+      <c r="D330" s="4"/>
+      <c r="E330" s="3"/>
+      <c r="F330" s="3"/>
+      <c r="G330" s="3"/>
+      <c r="H330" s="3"/>
+      <c r="I330" s="3"/>
+      <c r="J330" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K330" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L330" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="3"/>
+      <c r="B331" s="4"/>
+      <c r="C331" s="4"/>
+      <c r="D331" s="4"/>
+      <c r="E331" s="3"/>
+      <c r="F331" s="3"/>
+      <c r="G331" s="3"/>
+      <c r="H331" s="3"/>
+      <c r="I331" s="3"/>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K331" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L331" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>178하3663</t>
+        </is>
+      </c>
+      <c r="C332" s="4" t="inlineStr">
+        <is>
+          <t>G70 2.0T 어드밴스드</t>
+        </is>
+      </c>
+      <c r="D332" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E332" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F332" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G332" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H332" s="3" t="inlineStr">
+        <is>
+          <t>20년08월</t>
+        </is>
+      </c>
+      <c r="I332" s="3" t="inlineStr">
+        <is>
+          <t>176,334KM</t>
+        </is>
+      </c>
+      <c r="J332" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K332" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L332" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="3"/>
+      <c r="B333" s="4"/>
+      <c r="C333" s="4"/>
+      <c r="D333" s="4"/>
+      <c r="E333" s="3"/>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
+      <c r="H333" s="3"/>
+      <c r="I333" s="3"/>
+      <c r="J333" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K333" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L333" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="3"/>
+      <c r="B334" s="4"/>
+      <c r="C334" s="4"/>
+      <c r="D334" s="4"/>
+      <c r="E334" s="3"/>
+      <c r="F334" s="3"/>
+      <c r="G334" s="3"/>
+      <c r="H334" s="3"/>
+      <c r="I334" s="3"/>
+      <c r="J334" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K334" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L334" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B335" s="4" t="inlineStr">
+        <is>
+          <t>141허9853</t>
+        </is>
+      </c>
+      <c r="C335" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 일반인용 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D335" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F335" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G335" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H335" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I335" s="3" t="inlineStr">
+        <is>
+          <t>185,590KM</t>
+        </is>
+      </c>
+      <c r="J335" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3"/>
+      <c r="B336" s="4"/>
+      <c r="C336" s="4"/>
+      <c r="D336" s="4"/>
+      <c r="E336" s="3"/>
+      <c r="F336" s="3"/>
+      <c r="G336" s="3"/>
+      <c r="H336" s="3"/>
+      <c r="I336" s="3"/>
+      <c r="J336" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L336" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="3"/>
+      <c r="B337" s="4"/>
+      <c r="C337" s="4"/>
+      <c r="D337" s="4"/>
+      <c r="E337" s="3"/>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3"/>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K337" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L337" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>165허3588</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F338" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I338" s="3" t="inlineStr">
+        <is>
+          <t>141,389KM</t>
+        </is>
+      </c>
+      <c r="J338" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K338" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L338" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="3"/>
+      <c r="B339" s="4"/>
+      <c r="C339" s="4"/>
+      <c r="D339" s="4"/>
+      <c r="E339" s="3"/>
+      <c r="F339" s="3"/>
+      <c r="G339" s="3"/>
+      <c r="H339" s="3"/>
+      <c r="I339" s="3"/>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K339" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L339" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="3"/>
+      <c r="B340" s="4"/>
+      <c r="C340" s="4"/>
+      <c r="D340" s="4"/>
+      <c r="E340" s="3"/>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3"/>
+      <c r="H340" s="3"/>
+      <c r="I340" s="3"/>
+      <c r="J340" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K340" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L340" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B341" s="4" t="inlineStr">
+        <is>
+          <t>182하1526</t>
+        </is>
+      </c>
+      <c r="C341" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 하이브리드 프리미엄</t>
+        </is>
+      </c>
+      <c r="D341" s="4"/>
+      <c r="E341" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F341" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G341" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H341" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I341" s="3" t="inlineStr">
+        <is>
+          <t>144,060KM</t>
+        </is>
+      </c>
+      <c r="J341" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K341" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L341" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="3"/>
+      <c r="B342" s="4"/>
+      <c r="C342" s="4"/>
+      <c r="D342" s="4"/>
+      <c r="E342" s="3"/>
+      <c r="F342" s="3"/>
+      <c r="G342" s="3"/>
+      <c r="H342" s="3"/>
+      <c r="I342" s="3"/>
+      <c r="J342" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K342" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L342" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="3"/>
+      <c r="B343" s="4"/>
+      <c r="C343" s="4"/>
+      <c r="D343" s="4"/>
+      <c r="E343" s="3"/>
+      <c r="F343" s="3"/>
+      <c r="G343" s="3"/>
+      <c r="H343" s="3"/>
+      <c r="I343" s="3"/>
+      <c r="J343" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K343" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L343" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="3" t="inlineStr">
         <is>
           <t>TABO</t>
         </is>
       </c>
-      <c r="B238" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E238" s="3" t="inlineStr">
+      <c r="B344" s="4" t="inlineStr">
+        <is>
+          <t>51하3165</t>
+        </is>
+      </c>
+      <c r="C344" s="4" t="inlineStr">
+        <is>
+          <t>G80 3.3 프리미엄 럭셔리</t>
+        </is>
+      </c>
+      <c r="D344" s="4" t="inlineStr">
+        <is>
+          <t>엑티브세이프티 등</t>
+        </is>
+      </c>
+      <c r="E344" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F238" s="3" t="inlineStr">
+      <c r="F344" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G344" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H344" s="3" t="inlineStr">
+        <is>
+          <t>18년06월</t>
+        </is>
+      </c>
+      <c r="I344" s="3" t="inlineStr">
+        <is>
+          <t>242,864KM</t>
+        </is>
+      </c>
+      <c r="J344" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K344" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L344" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>17하2412</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0 모던</t>
+        </is>
+      </c>
+      <c r="D345" s="4"/>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>18년11월</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>154,984KM</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K345" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L345" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B346" s="4" t="inlineStr">
+        <is>
+          <t>27하9414</t>
+        </is>
+      </c>
+      <c r="C346" s="4" t="inlineStr">
+        <is>
+          <t>더뉴모하비 레지던트 4륜 7인승</t>
+        </is>
+      </c>
+      <c r="D346" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F346" s="3" t="inlineStr">
+        <is>
+          <t>다크그레이</t>
+        </is>
+      </c>
+      <c r="G346" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H346" s="3" t="inlineStr">
+        <is>
+          <t>19년06월</t>
+        </is>
+      </c>
+      <c r="I346" s="3" t="inlineStr">
+        <is>
+          <t>147,646KM</t>
+        </is>
+      </c>
+      <c r="J346" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K346" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L346" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="3"/>
+      <c r="B347" s="4"/>
+      <c r="C347" s="4"/>
+      <c r="D347" s="4"/>
+      <c r="E347" s="3"/>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
+      <c r="H347" s="3"/>
+      <c r="I347" s="3"/>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K347" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L347" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B348" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C348" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D348" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F348" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G238" s="3" t="inlineStr">
+      <c r="G348" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H348" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
+      <c r="J348" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K348" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L348" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3"/>
+      <c r="B349" s="4"/>
+      <c r="C349" s="4"/>
+      <c r="D349" s="4"/>
+      <c r="E349" s="3"/>
+      <c r="F349" s="3"/>
+      <c r="G349" s="3"/>
+      <c r="H349" s="3"/>
+      <c r="I349" s="3"/>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>140호2165</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D350" s="4"/>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F350" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G350" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H238" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J238" s="3" t="inlineStr">
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I350" s="3" t="inlineStr">
+        <is>
+          <t>104,893KM</t>
+        </is>
+      </c>
+      <c r="J350" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K238" s="3" t="inlineStr">
+      <c r="K350" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B351" s="4" t="inlineStr">
+        <is>
+          <t>27하8961</t>
+        </is>
+      </c>
+      <c r="C351" s="4" t="inlineStr">
+        <is>
+          <t>더뉴카니발 2.2 9인승  노블레스 스페셜</t>
+        </is>
+      </c>
+      <c r="D351" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,오토슬라이딩 등</t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F351" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G351" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H351" s="3" t="inlineStr">
+        <is>
+          <t>19년09월</t>
+        </is>
+      </c>
+      <c r="I351" s="3" t="inlineStr">
+        <is>
+          <t>126,740KM</t>
+        </is>
+      </c>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B352" s="4" t="inlineStr">
+        <is>
+          <t>154호1475</t>
+        </is>
+      </c>
+      <c r="C352" s="4" t="inlineStr">
+        <is>
+          <t>G80 3.3 AWD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D352" s="4" t="inlineStr">
+        <is>
+          <t>HUD 등</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>18년03월</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>227,553KM</t>
+        </is>
+      </c>
+      <c r="J352" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B353" s="4" t="inlineStr">
+        <is>
+          <t>142호3686</t>
+        </is>
+      </c>
+      <c r="C353" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D353" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터 팩</t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F353" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G353" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H353" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I353" s="3" t="inlineStr">
+        <is>
+          <t>10,000KM</t>
+        </is>
+      </c>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3"/>
+      <c r="B354" s="4"/>
+      <c r="C354" s="4"/>
+      <c r="D354" s="4"/>
+      <c r="E354" s="3"/>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
+      <c r="H354" s="3"/>
+      <c r="I354" s="3"/>
+      <c r="J354" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K354" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L354" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="3"/>
+      <c r="B355" s="4"/>
+      <c r="C355" s="4"/>
+      <c r="D355" s="4"/>
+      <c r="E355" s="3"/>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
+      <c r="H355" s="3"/>
+      <c r="I355" s="3"/>
+      <c r="J355" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K355" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L355" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="3"/>
+      <c r="B356" s="4"/>
+      <c r="C356" s="4"/>
+      <c r="D356" s="4"/>
+      <c r="E356" s="3"/>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
+      <c r="H356" s="3"/>
+      <c r="I356" s="3"/>
+      <c r="J356" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K356" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L356" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="3"/>
+      <c r="B357" s="4"/>
+      <c r="C357" s="4"/>
+      <c r="D357" s="4"/>
+      <c r="E357" s="3"/>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
+      <c r="H357" s="3"/>
+      <c r="I357" s="3"/>
+      <c r="J357" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L238" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>600,000</t>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B358" s="4" t="inlineStr">
+        <is>
+          <t>125호9009</t>
+        </is>
+      </c>
+      <c r="C358" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 가솔린 2.0 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D358" s="4"/>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F358" s="3" t="inlineStr">
+        <is>
+          <t>세레니티 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G358" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H358" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I358" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
+      <c r="J358" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K358" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L358" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="3"/>
+      <c r="B359" s="4"/>
+      <c r="C359" s="4"/>
+      <c r="D359" s="4"/>
+      <c r="E359" s="3"/>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
+      <c r="H359" s="3"/>
+      <c r="I359" s="3"/>
+      <c r="J359" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K359" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L359" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="3"/>
+      <c r="B360" s="4"/>
+      <c r="C360" s="4"/>
+      <c r="D360" s="4"/>
+      <c r="E360" s="3"/>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
+      <c r="H360" s="3"/>
+      <c r="I360" s="3"/>
+      <c r="J360" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K360" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L360" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="3"/>
+      <c r="B361" s="4"/>
+      <c r="C361" s="4"/>
+      <c r="D361" s="4"/>
+      <c r="E361" s="3"/>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
+      <c r="H361" s="3"/>
+      <c r="I361" s="3"/>
+      <c r="J361" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K361" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L361" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B362" s="4" t="inlineStr">
+        <is>
+          <t>867오4296 /
+ 4215</t>
+        </is>
+      </c>
+      <c r="C362" s="4" t="inlineStr">
+        <is>
+          <t>무쏘 2.0 M7 4WD</t>
+        </is>
+      </c>
+      <c r="D362" s="4" t="inlineStr">
+        <is>
+          <t>4WD</t>
+        </is>
+      </c>
+      <c r="E362" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F362" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G362" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H362" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I362" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J362" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K362" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L362" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="3"/>
+      <c r="B363" s="4"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="4"/>
+      <c r="E363" s="3"/>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
+      <c r="H363" s="3"/>
+      <c r="I363" s="3"/>
+      <c r="J363" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K363" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L363" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="3"/>
+      <c r="B364" s="4"/>
+      <c r="C364" s="4"/>
+      <c r="D364" s="4"/>
+      <c r="E364" s="3"/>
+      <c r="F364" s="3"/>
+      <c r="G364" s="3"/>
+      <c r="H364" s="3"/>
+      <c r="I364" s="3"/>
+      <c r="J364" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K364" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L364" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="3"/>
+      <c r="B365" s="4"/>
+      <c r="C365" s="4"/>
+      <c r="D365" s="4"/>
+      <c r="E365" s="3"/>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
+      <c r="H365" s="3"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K365" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L365" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="3"/>
+      <c r="B366" s="4"/>
+      <c r="C366" s="4"/>
+      <c r="D366" s="4"/>
+      <c r="E366" s="3"/>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
+      <c r="H366" s="3"/>
+      <c r="I366" s="3"/>
+      <c r="J366" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K366" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L366" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B367" s="4" t="inlineStr">
+        <is>
+          <t>867오4289 /
+ 4257</t>
+        </is>
+      </c>
+      <c r="C367" s="4" t="inlineStr">
+        <is>
+          <t>포터 초장축 슈퍼캡 LPDI 스마트 오토</t>
+        </is>
+      </c>
+      <c r="D367" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 중량짐용후륜현가장치</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K367" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L367" s="3" t="inlineStr">
+        <is>
+          <t>725,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="3"/>
+      <c r="B368" s="4"/>
+      <c r="C368" s="4"/>
+      <c r="D368" s="4"/>
+      <c r="E368" s="3"/>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
+      <c r="H368" s="3"/>
+      <c r="I368" s="3"/>
+      <c r="J368" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K368" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L368" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="3"/>
+      <c r="B369" s="4"/>
+      <c r="C369" s="4"/>
+      <c r="D369" s="4"/>
+      <c r="E369" s="3"/>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
+      <c r="H369" s="3"/>
+      <c r="I369" s="3"/>
+      <c r="J369" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K369" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L369" s="3" t="inlineStr">
+        <is>
+          <t>675,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="3"/>
+      <c r="B370" s="4"/>
+      <c r="C370" s="4"/>
+      <c r="D370" s="4"/>
+      <c r="E370" s="3"/>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K370" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L370" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="3"/>
+      <c r="B371" s="4"/>
+      <c r="C371" s="4"/>
+      <c r="D371" s="4"/>
+      <c r="E371" s="3"/>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
+      <c r="H371" s="3"/>
+      <c r="I371" s="3"/>
+      <c r="J371" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K371" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L371" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B372" s="4" t="inlineStr">
+        <is>
+          <t>867오4228</t>
+        </is>
+      </c>
+      <c r="C372" s="4" t="inlineStr">
+        <is>
+          <t>무쏘 2.0 M7 4WD</t>
+        </is>
+      </c>
+      <c r="D372" s="4" t="inlineStr">
+        <is>
+          <t>4WD</t>
+        </is>
+      </c>
+      <c r="E372" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F372" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G372" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H372" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I372" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J372" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K372" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L372" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L373" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="3"/>
+      <c r="B374" s="4"/>
+      <c r="C374" s="4"/>
+      <c r="D374" s="4"/>
+      <c r="E374" s="3"/>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
+      <c r="H374" s="3"/>
+      <c r="I374" s="3"/>
+      <c r="J374" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K374" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L374" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="3"/>
+      <c r="B375" s="4"/>
+      <c r="C375" s="4"/>
+      <c r="D375" s="4"/>
+      <c r="E375" s="3"/>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
+      <c r="H375" s="3"/>
+      <c r="I375" s="3"/>
+      <c r="J375" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K375" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L375" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="3"/>
+      <c r="B376" s="4"/>
+      <c r="C376" s="4"/>
+      <c r="D376" s="4"/>
+      <c r="E376" s="3"/>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
+      <c r="H376" s="3"/>
+      <c r="I376" s="3"/>
+      <c r="J376" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K376" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L376" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A6"/>
-[...502 lines deleted...]
-    <mergeCell ref="I236:I237"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="G2:G4"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="B7:B10"/>
+    <mergeCell ref="C7:C10"/>
+    <mergeCell ref="D7:D10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="F7:F10"/>
+    <mergeCell ref="G7:G10"/>
+    <mergeCell ref="H7:H10"/>
+    <mergeCell ref="I7:I10"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="E11:E14"/>
+    <mergeCell ref="F11:F14"/>
+    <mergeCell ref="G11:G14"/>
+    <mergeCell ref="H11:H14"/>
+    <mergeCell ref="I11:I14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="F15:F17"/>
+    <mergeCell ref="G15:G17"/>
+    <mergeCell ref="H15:H17"/>
+    <mergeCell ref="I15:I17"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="B18:B22"/>
+    <mergeCell ref="C18:C22"/>
+    <mergeCell ref="D18:D22"/>
+    <mergeCell ref="E18:E22"/>
+    <mergeCell ref="F18:F22"/>
+    <mergeCell ref="G18:G22"/>
+    <mergeCell ref="H18:H22"/>
+    <mergeCell ref="I18:I22"/>
+    <mergeCell ref="A23:A27"/>
+    <mergeCell ref="B23:B27"/>
+    <mergeCell ref="C23:C27"/>
+    <mergeCell ref="D23:D27"/>
+    <mergeCell ref="E23:E27"/>
+    <mergeCell ref="F23:F27"/>
+    <mergeCell ref="G23:G27"/>
+    <mergeCell ref="H23:H27"/>
+    <mergeCell ref="I23:I27"/>
+    <mergeCell ref="A28:A32"/>
+    <mergeCell ref="B28:B32"/>
+    <mergeCell ref="C28:C32"/>
+    <mergeCell ref="D28:D32"/>
+    <mergeCell ref="E28:E32"/>
+    <mergeCell ref="F28:F32"/>
+    <mergeCell ref="G28:G32"/>
+    <mergeCell ref="H28:H32"/>
+    <mergeCell ref="I28:I32"/>
+    <mergeCell ref="A33:A37"/>
+    <mergeCell ref="B33:B37"/>
+    <mergeCell ref="C33:C37"/>
+    <mergeCell ref="D33:D37"/>
+    <mergeCell ref="E33:E37"/>
+    <mergeCell ref="F33:F37"/>
+    <mergeCell ref="G33:G37"/>
+    <mergeCell ref="H33:H37"/>
+    <mergeCell ref="I33:I37"/>
+    <mergeCell ref="A38:A42"/>
+    <mergeCell ref="B38:B42"/>
+    <mergeCell ref="C38:C42"/>
+    <mergeCell ref="D38:D42"/>
+    <mergeCell ref="E38:E42"/>
+    <mergeCell ref="F38:F42"/>
+    <mergeCell ref="G38:G42"/>
+    <mergeCell ref="H38:H42"/>
+    <mergeCell ref="I38:I42"/>
+    <mergeCell ref="A43:A47"/>
+    <mergeCell ref="B43:B47"/>
+    <mergeCell ref="C43:C47"/>
+    <mergeCell ref="D43:D47"/>
+    <mergeCell ref="E43:E47"/>
+    <mergeCell ref="F43:F47"/>
+    <mergeCell ref="G43:G47"/>
+    <mergeCell ref="H43:H47"/>
+    <mergeCell ref="I43:I47"/>
+    <mergeCell ref="A48:A52"/>
+    <mergeCell ref="B48:B52"/>
+    <mergeCell ref="C48:C52"/>
+    <mergeCell ref="D48:D52"/>
+    <mergeCell ref="E48:E52"/>
+    <mergeCell ref="F48:F52"/>
+    <mergeCell ref="G48:G52"/>
+    <mergeCell ref="H48:H52"/>
+    <mergeCell ref="I48:I52"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="D58:D62"/>
+    <mergeCell ref="E58:E62"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="G58:G62"/>
+    <mergeCell ref="H58:H62"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="A63:A67"/>
+    <mergeCell ref="B63:B67"/>
+    <mergeCell ref="C63:C67"/>
+    <mergeCell ref="D63:D67"/>
+    <mergeCell ref="E63:E67"/>
+    <mergeCell ref="F63:F67"/>
+    <mergeCell ref="G63:G67"/>
+    <mergeCell ref="H63:H67"/>
+    <mergeCell ref="I63:I67"/>
+    <mergeCell ref="A68:A72"/>
+    <mergeCell ref="B68:B72"/>
+    <mergeCell ref="C68:C72"/>
+    <mergeCell ref="D68:D72"/>
+    <mergeCell ref="E68:E72"/>
+    <mergeCell ref="F68:F72"/>
+    <mergeCell ref="G68:G72"/>
+    <mergeCell ref="H68:H72"/>
+    <mergeCell ref="I68:I72"/>
+    <mergeCell ref="A73:A77"/>
+    <mergeCell ref="B73:B77"/>
+    <mergeCell ref="C73:C77"/>
+    <mergeCell ref="D73:D77"/>
+    <mergeCell ref="E73:E77"/>
+    <mergeCell ref="F73:F77"/>
+    <mergeCell ref="G73:G77"/>
+    <mergeCell ref="H73:H77"/>
+    <mergeCell ref="I73:I77"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="B78:B82"/>
+    <mergeCell ref="C78:C82"/>
+    <mergeCell ref="D78:D82"/>
+    <mergeCell ref="E78:E82"/>
+    <mergeCell ref="F78:F82"/>
+    <mergeCell ref="G78:G82"/>
+    <mergeCell ref="H78:H82"/>
+    <mergeCell ref="I78:I82"/>
+    <mergeCell ref="A83:A87"/>
+    <mergeCell ref="B83:B87"/>
+    <mergeCell ref="C83:C87"/>
+    <mergeCell ref="D83:D87"/>
+    <mergeCell ref="E83:E87"/>
+    <mergeCell ref="F83:F87"/>
+    <mergeCell ref="G83:G87"/>
+    <mergeCell ref="H83:H87"/>
+    <mergeCell ref="I83:I87"/>
+    <mergeCell ref="A88:A92"/>
+    <mergeCell ref="B88:B92"/>
+    <mergeCell ref="C88:C92"/>
+    <mergeCell ref="D88:D92"/>
+    <mergeCell ref="E88:E92"/>
+    <mergeCell ref="F88:F92"/>
+    <mergeCell ref="G88:G92"/>
+    <mergeCell ref="H88:H92"/>
+    <mergeCell ref="I88:I92"/>
+    <mergeCell ref="A93:A97"/>
+    <mergeCell ref="B93:B97"/>
+    <mergeCell ref="C93:C97"/>
+    <mergeCell ref="D93:D97"/>
+    <mergeCell ref="E93:E97"/>
+    <mergeCell ref="F93:F97"/>
+    <mergeCell ref="G93:G97"/>
+    <mergeCell ref="H93:H97"/>
+    <mergeCell ref="I93:I97"/>
+    <mergeCell ref="A98:A102"/>
+    <mergeCell ref="B98:B102"/>
+    <mergeCell ref="C98:C102"/>
+    <mergeCell ref="D98:D102"/>
+    <mergeCell ref="E98:E102"/>
+    <mergeCell ref="F98:F102"/>
+    <mergeCell ref="G98:G102"/>
+    <mergeCell ref="H98:H102"/>
+    <mergeCell ref="I98:I102"/>
+    <mergeCell ref="A103:A107"/>
+    <mergeCell ref="B103:B107"/>
+    <mergeCell ref="C103:C107"/>
+    <mergeCell ref="D103:D107"/>
+    <mergeCell ref="E103:E107"/>
+    <mergeCell ref="F103:F107"/>
+    <mergeCell ref="G103:G107"/>
+    <mergeCell ref="H103:H107"/>
+    <mergeCell ref="I103:I107"/>
+    <mergeCell ref="A108:A112"/>
+    <mergeCell ref="B108:B112"/>
+    <mergeCell ref="C108:C112"/>
+    <mergeCell ref="D108:D112"/>
+    <mergeCell ref="E108:E112"/>
+    <mergeCell ref="F108:F112"/>
+    <mergeCell ref="G108:G112"/>
+    <mergeCell ref="H108:H112"/>
+    <mergeCell ref="I108:I112"/>
+    <mergeCell ref="A113:A117"/>
+    <mergeCell ref="B113:B117"/>
+    <mergeCell ref="C113:C117"/>
+    <mergeCell ref="D113:D117"/>
+    <mergeCell ref="E113:E117"/>
+    <mergeCell ref="F113:F117"/>
+    <mergeCell ref="G113:G117"/>
+    <mergeCell ref="H113:H117"/>
+    <mergeCell ref="I113:I117"/>
+    <mergeCell ref="A118:A122"/>
+    <mergeCell ref="B118:B122"/>
+    <mergeCell ref="C118:C122"/>
+    <mergeCell ref="D118:D122"/>
+    <mergeCell ref="E118:E122"/>
+    <mergeCell ref="F118:F122"/>
+    <mergeCell ref="G118:G122"/>
+    <mergeCell ref="H118:H122"/>
+    <mergeCell ref="I118:I122"/>
+    <mergeCell ref="A123:A127"/>
+    <mergeCell ref="B123:B127"/>
+    <mergeCell ref="C123:C127"/>
+    <mergeCell ref="D123:D127"/>
+    <mergeCell ref="E123:E127"/>
+    <mergeCell ref="F123:F127"/>
+    <mergeCell ref="G123:G127"/>
+    <mergeCell ref="H123:H127"/>
+    <mergeCell ref="I123:I127"/>
+    <mergeCell ref="A128:A132"/>
+    <mergeCell ref="B128:B132"/>
+    <mergeCell ref="C128:C132"/>
+    <mergeCell ref="D128:D132"/>
+    <mergeCell ref="E128:E132"/>
+    <mergeCell ref="F128:F132"/>
+    <mergeCell ref="G128:G132"/>
+    <mergeCell ref="H128:H132"/>
+    <mergeCell ref="I128:I132"/>
+    <mergeCell ref="A133:A137"/>
+    <mergeCell ref="B133:B137"/>
+    <mergeCell ref="C133:C137"/>
+    <mergeCell ref="D133:D137"/>
+    <mergeCell ref="E133:E137"/>
+    <mergeCell ref="F133:F137"/>
+    <mergeCell ref="G133:G137"/>
+    <mergeCell ref="H133:H137"/>
+    <mergeCell ref="I133:I137"/>
+    <mergeCell ref="A138:A142"/>
+    <mergeCell ref="B138:B142"/>
+    <mergeCell ref="C138:C142"/>
+    <mergeCell ref="D138:D142"/>
+    <mergeCell ref="E138:E142"/>
+    <mergeCell ref="F138:F142"/>
+    <mergeCell ref="G138:G142"/>
+    <mergeCell ref="H138:H142"/>
+    <mergeCell ref="I138:I142"/>
+    <mergeCell ref="A143:A147"/>
+    <mergeCell ref="B143:B147"/>
+    <mergeCell ref="C143:C147"/>
+    <mergeCell ref="D143:D147"/>
+    <mergeCell ref="E143:E147"/>
+    <mergeCell ref="F143:F147"/>
+    <mergeCell ref="G143:G147"/>
+    <mergeCell ref="H143:H147"/>
+    <mergeCell ref="I143:I147"/>
+    <mergeCell ref="A148:A151"/>
+    <mergeCell ref="B148:B151"/>
+    <mergeCell ref="C148:C151"/>
+    <mergeCell ref="D148:D151"/>
+    <mergeCell ref="E148:E151"/>
+    <mergeCell ref="F148:F151"/>
+    <mergeCell ref="G148:G151"/>
+    <mergeCell ref="H148:H151"/>
+    <mergeCell ref="I148:I151"/>
+    <mergeCell ref="A152:A155"/>
+    <mergeCell ref="B152:B155"/>
+    <mergeCell ref="C152:C155"/>
+    <mergeCell ref="D152:D155"/>
+    <mergeCell ref="E152:E155"/>
+    <mergeCell ref="F152:F155"/>
+    <mergeCell ref="G152:G155"/>
+    <mergeCell ref="H152:H155"/>
+    <mergeCell ref="I152:I155"/>
+    <mergeCell ref="A156:A160"/>
+    <mergeCell ref="B156:B160"/>
+    <mergeCell ref="C156:C160"/>
+    <mergeCell ref="D156:D160"/>
+    <mergeCell ref="E156:E160"/>
+    <mergeCell ref="F156:F160"/>
+    <mergeCell ref="G156:G160"/>
+    <mergeCell ref="H156:H160"/>
+    <mergeCell ref="I156:I160"/>
+    <mergeCell ref="A161:A162"/>
+    <mergeCell ref="B161:B162"/>
+    <mergeCell ref="C161:C162"/>
+    <mergeCell ref="D161:D162"/>
+    <mergeCell ref="E161:E162"/>
+    <mergeCell ref="F161:F162"/>
+    <mergeCell ref="G161:G162"/>
+    <mergeCell ref="H161:H162"/>
+    <mergeCell ref="I161:I162"/>
+    <mergeCell ref="A163:A164"/>
+    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="C163:C164"/>
+    <mergeCell ref="D163:D164"/>
+    <mergeCell ref="E163:E164"/>
+    <mergeCell ref="F163:F164"/>
+    <mergeCell ref="G163:G164"/>
+    <mergeCell ref="H163:H164"/>
+    <mergeCell ref="I163:I164"/>
+    <mergeCell ref="A165:A166"/>
+    <mergeCell ref="B165:B166"/>
+    <mergeCell ref="C165:C166"/>
+    <mergeCell ref="D165:D166"/>
+    <mergeCell ref="E165:E166"/>
+    <mergeCell ref="F165:F166"/>
+    <mergeCell ref="G165:G166"/>
+    <mergeCell ref="H165:H166"/>
+    <mergeCell ref="I165:I166"/>
+    <mergeCell ref="A167:A168"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="C167:C168"/>
+    <mergeCell ref="D167:D168"/>
+    <mergeCell ref="E167:E168"/>
+    <mergeCell ref="F167:F168"/>
+    <mergeCell ref="G167:G168"/>
+    <mergeCell ref="H167:H168"/>
+    <mergeCell ref="I167:I168"/>
+    <mergeCell ref="A169:A170"/>
+    <mergeCell ref="B169:B170"/>
+    <mergeCell ref="C169:C170"/>
+    <mergeCell ref="D169:D170"/>
+    <mergeCell ref="E169:E170"/>
+    <mergeCell ref="F169:F170"/>
+    <mergeCell ref="G169:G170"/>
+    <mergeCell ref="H169:H170"/>
+    <mergeCell ref="I169:I170"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:C172"/>
+    <mergeCell ref="D171:D172"/>
+    <mergeCell ref="E171:E172"/>
+    <mergeCell ref="F171:F172"/>
+    <mergeCell ref="G171:G172"/>
+    <mergeCell ref="H171:H172"/>
+    <mergeCell ref="I171:I172"/>
+    <mergeCell ref="A174:A178"/>
+    <mergeCell ref="B174:B178"/>
+    <mergeCell ref="C174:C178"/>
+    <mergeCell ref="D174:D178"/>
+    <mergeCell ref="E174:E178"/>
+    <mergeCell ref="F174:F178"/>
+    <mergeCell ref="G174:G178"/>
+    <mergeCell ref="H174:H178"/>
+    <mergeCell ref="I174:I178"/>
+    <mergeCell ref="A179:A183"/>
+    <mergeCell ref="B179:B183"/>
+    <mergeCell ref="C179:C183"/>
+    <mergeCell ref="D179:D183"/>
+    <mergeCell ref="E179:E183"/>
+    <mergeCell ref="F179:F183"/>
+    <mergeCell ref="G179:G183"/>
+    <mergeCell ref="H179:H183"/>
+    <mergeCell ref="I179:I183"/>
+    <mergeCell ref="A184:A188"/>
+    <mergeCell ref="B184:B188"/>
+    <mergeCell ref="C184:C188"/>
+    <mergeCell ref="D184:D188"/>
+    <mergeCell ref="E184:E188"/>
+    <mergeCell ref="F184:F188"/>
+    <mergeCell ref="G184:G188"/>
+    <mergeCell ref="H184:H188"/>
+    <mergeCell ref="I184:I188"/>
+    <mergeCell ref="A189:A192"/>
+    <mergeCell ref="B189:B192"/>
+    <mergeCell ref="C189:C192"/>
+    <mergeCell ref="D189:D192"/>
+    <mergeCell ref="E189:E192"/>
+    <mergeCell ref="F189:F192"/>
+    <mergeCell ref="G189:G192"/>
+    <mergeCell ref="H189:H192"/>
+    <mergeCell ref="I189:I192"/>
+    <mergeCell ref="A193:A197"/>
+    <mergeCell ref="B193:B197"/>
+    <mergeCell ref="C193:C197"/>
+    <mergeCell ref="D193:D197"/>
+    <mergeCell ref="E193:E197"/>
+    <mergeCell ref="F193:F197"/>
+    <mergeCell ref="G193:G197"/>
+    <mergeCell ref="H193:H197"/>
+    <mergeCell ref="I193:I197"/>
+    <mergeCell ref="A198:A200"/>
+    <mergeCell ref="B198:B200"/>
+    <mergeCell ref="C198:C200"/>
+    <mergeCell ref="D198:D200"/>
+    <mergeCell ref="E198:E200"/>
+    <mergeCell ref="F198:F200"/>
+    <mergeCell ref="G198:G200"/>
+    <mergeCell ref="H198:H200"/>
+    <mergeCell ref="I198:I200"/>
+    <mergeCell ref="A201:A203"/>
+    <mergeCell ref="B201:B203"/>
+    <mergeCell ref="C201:C203"/>
+    <mergeCell ref="D201:D203"/>
+    <mergeCell ref="E201:E203"/>
+    <mergeCell ref="F201:F203"/>
+    <mergeCell ref="G201:G203"/>
+    <mergeCell ref="H201:H203"/>
+    <mergeCell ref="I201:I203"/>
+    <mergeCell ref="A204:A205"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:F205"/>
+    <mergeCell ref="G204:G205"/>
+    <mergeCell ref="H204:H205"/>
+    <mergeCell ref="I204:I205"/>
+    <mergeCell ref="A206:A207"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="G206:G207"/>
+    <mergeCell ref="H206:H207"/>
+    <mergeCell ref="I206:I207"/>
+    <mergeCell ref="A209:A210"/>
+    <mergeCell ref="B209:B210"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="D209:D210"/>
+    <mergeCell ref="E209:E210"/>
+    <mergeCell ref="F209:F210"/>
+    <mergeCell ref="G209:G210"/>
+    <mergeCell ref="H209:H210"/>
+    <mergeCell ref="I209:I210"/>
+    <mergeCell ref="A211:A213"/>
+    <mergeCell ref="B211:B213"/>
+    <mergeCell ref="C211:C213"/>
+    <mergeCell ref="D211:D213"/>
+    <mergeCell ref="E211:E213"/>
+    <mergeCell ref="F211:F213"/>
+    <mergeCell ref="G211:G213"/>
+    <mergeCell ref="H211:H213"/>
+    <mergeCell ref="I211:I213"/>
+    <mergeCell ref="A214:A216"/>
+    <mergeCell ref="B214:B216"/>
+    <mergeCell ref="C214:C216"/>
+    <mergeCell ref="D214:D216"/>
+    <mergeCell ref="E214:E216"/>
+    <mergeCell ref="F214:F216"/>
+    <mergeCell ref="G214:G216"/>
+    <mergeCell ref="H214:H216"/>
+    <mergeCell ref="I214:I216"/>
+    <mergeCell ref="A217:A219"/>
+    <mergeCell ref="B217:B219"/>
+    <mergeCell ref="C217:C219"/>
+    <mergeCell ref="D217:D219"/>
+    <mergeCell ref="E217:E219"/>
+    <mergeCell ref="F217:F219"/>
+    <mergeCell ref="G217:G219"/>
+    <mergeCell ref="H217:H219"/>
+    <mergeCell ref="I217:I219"/>
+    <mergeCell ref="A220:A224"/>
+    <mergeCell ref="B220:B224"/>
+    <mergeCell ref="C220:C224"/>
+    <mergeCell ref="D220:D224"/>
+    <mergeCell ref="E220:E224"/>
+    <mergeCell ref="F220:F224"/>
+    <mergeCell ref="G220:G224"/>
+    <mergeCell ref="H220:H224"/>
+    <mergeCell ref="I220:I224"/>
+    <mergeCell ref="A225:A229"/>
+    <mergeCell ref="B225:B229"/>
+    <mergeCell ref="C225:C229"/>
+    <mergeCell ref="D225:D229"/>
+    <mergeCell ref="E225:E229"/>
+    <mergeCell ref="F225:F229"/>
+    <mergeCell ref="G225:G229"/>
+    <mergeCell ref="H225:H229"/>
+    <mergeCell ref="I225:I229"/>
+    <mergeCell ref="A230:A234"/>
+    <mergeCell ref="B230:B234"/>
+    <mergeCell ref="C230:C234"/>
+    <mergeCell ref="D230:D234"/>
+    <mergeCell ref="E230:E234"/>
+    <mergeCell ref="F230:F234"/>
+    <mergeCell ref="G230:G234"/>
+    <mergeCell ref="H230:H234"/>
+    <mergeCell ref="I230:I234"/>
+    <mergeCell ref="A235:A239"/>
+    <mergeCell ref="B235:B239"/>
+    <mergeCell ref="C235:C239"/>
+    <mergeCell ref="D235:D239"/>
+    <mergeCell ref="E235:E239"/>
+    <mergeCell ref="F235:F239"/>
+    <mergeCell ref="G235:G239"/>
+    <mergeCell ref="H235:H239"/>
+    <mergeCell ref="I235:I239"/>
+    <mergeCell ref="A240:A244"/>
+    <mergeCell ref="B240:B244"/>
+    <mergeCell ref="C240:C244"/>
+    <mergeCell ref="D240:D244"/>
+    <mergeCell ref="E240:E244"/>
+    <mergeCell ref="F240:F244"/>
+    <mergeCell ref="G240:G244"/>
+    <mergeCell ref="H240:H244"/>
+    <mergeCell ref="I240:I244"/>
+    <mergeCell ref="A245:A249"/>
+    <mergeCell ref="B245:B249"/>
+    <mergeCell ref="C245:C249"/>
+    <mergeCell ref="D245:D249"/>
+    <mergeCell ref="E245:E249"/>
+    <mergeCell ref="F245:F249"/>
+    <mergeCell ref="G245:G249"/>
+    <mergeCell ref="H245:H249"/>
+    <mergeCell ref="I245:I249"/>
+    <mergeCell ref="A250:A252"/>
+    <mergeCell ref="B250:B252"/>
+    <mergeCell ref="C250:C252"/>
+    <mergeCell ref="D250:D252"/>
+    <mergeCell ref="E250:E252"/>
+    <mergeCell ref="F250:F252"/>
+    <mergeCell ref="G250:G252"/>
+    <mergeCell ref="H250:H252"/>
+    <mergeCell ref="I250:I252"/>
+    <mergeCell ref="A253:A257"/>
+    <mergeCell ref="B253:B257"/>
+    <mergeCell ref="C253:C257"/>
+    <mergeCell ref="D253:D257"/>
+    <mergeCell ref="E253:E257"/>
+    <mergeCell ref="F253:F257"/>
+    <mergeCell ref="G253:G257"/>
+    <mergeCell ref="H253:H257"/>
+    <mergeCell ref="I253:I257"/>
+    <mergeCell ref="A258:A262"/>
+    <mergeCell ref="B258:B262"/>
+    <mergeCell ref="C258:C262"/>
+    <mergeCell ref="D258:D262"/>
+    <mergeCell ref="E258:E262"/>
+    <mergeCell ref="F258:F262"/>
+    <mergeCell ref="G258:G262"/>
+    <mergeCell ref="H258:H262"/>
+    <mergeCell ref="I258:I262"/>
+    <mergeCell ref="A263:A267"/>
+    <mergeCell ref="B263:B267"/>
+    <mergeCell ref="C263:C267"/>
+    <mergeCell ref="D263:D267"/>
+    <mergeCell ref="E263:E267"/>
+    <mergeCell ref="F263:F267"/>
+    <mergeCell ref="G263:G267"/>
+    <mergeCell ref="H263:H267"/>
+    <mergeCell ref="I263:I267"/>
+    <mergeCell ref="A268:A272"/>
+    <mergeCell ref="B268:B272"/>
+    <mergeCell ref="C268:C272"/>
+    <mergeCell ref="D268:D272"/>
+    <mergeCell ref="E268:E272"/>
+    <mergeCell ref="F268:F272"/>
+    <mergeCell ref="G268:G272"/>
+    <mergeCell ref="H268:H272"/>
+    <mergeCell ref="I268:I272"/>
+    <mergeCell ref="A273:A277"/>
+    <mergeCell ref="B273:B277"/>
+    <mergeCell ref="C273:C277"/>
+    <mergeCell ref="D273:D277"/>
+    <mergeCell ref="E273:E277"/>
+    <mergeCell ref="F273:F277"/>
+    <mergeCell ref="G273:G277"/>
+    <mergeCell ref="H273:H277"/>
+    <mergeCell ref="I273:I277"/>
+    <mergeCell ref="A278:A282"/>
+    <mergeCell ref="B278:B282"/>
+    <mergeCell ref="C278:C282"/>
+    <mergeCell ref="D278:D282"/>
+    <mergeCell ref="E278:E282"/>
+    <mergeCell ref="F278:F282"/>
+    <mergeCell ref="G278:G282"/>
+    <mergeCell ref="H278:H282"/>
+    <mergeCell ref="I278:I282"/>
+    <mergeCell ref="A283:A285"/>
+    <mergeCell ref="B283:B285"/>
+    <mergeCell ref="C283:C285"/>
+    <mergeCell ref="D283:D285"/>
+    <mergeCell ref="E283:E285"/>
+    <mergeCell ref="F283:F285"/>
+    <mergeCell ref="G283:G285"/>
+    <mergeCell ref="H283:H285"/>
+    <mergeCell ref="I283:I285"/>
+    <mergeCell ref="A286:A289"/>
+    <mergeCell ref="B286:B289"/>
+    <mergeCell ref="C286:C289"/>
+    <mergeCell ref="D286:D289"/>
+    <mergeCell ref="E286:E289"/>
+    <mergeCell ref="F286:F289"/>
+    <mergeCell ref="G286:G289"/>
+    <mergeCell ref="H286:H289"/>
+    <mergeCell ref="I286:I289"/>
+    <mergeCell ref="A290:A293"/>
+    <mergeCell ref="B290:B293"/>
+    <mergeCell ref="C290:C293"/>
+    <mergeCell ref="D290:D293"/>
+    <mergeCell ref="E290:E293"/>
+    <mergeCell ref="F290:F293"/>
+    <mergeCell ref="G290:G293"/>
+    <mergeCell ref="H290:H293"/>
+    <mergeCell ref="I290:I293"/>
+    <mergeCell ref="A294:A296"/>
+    <mergeCell ref="B294:B296"/>
+    <mergeCell ref="C294:C296"/>
+    <mergeCell ref="D294:D296"/>
+    <mergeCell ref="E294:E296"/>
+    <mergeCell ref="F294:F296"/>
+    <mergeCell ref="G294:G296"/>
+    <mergeCell ref="H294:H296"/>
+    <mergeCell ref="I294:I296"/>
+    <mergeCell ref="A298:A301"/>
+    <mergeCell ref="B298:B301"/>
+    <mergeCell ref="C298:C301"/>
+    <mergeCell ref="D298:D301"/>
+    <mergeCell ref="E298:E301"/>
+    <mergeCell ref="F298:F301"/>
+    <mergeCell ref="G298:G301"/>
+    <mergeCell ref="H298:H301"/>
+    <mergeCell ref="I298:I301"/>
+    <mergeCell ref="A302:A305"/>
+    <mergeCell ref="B302:B305"/>
+    <mergeCell ref="C302:C305"/>
+    <mergeCell ref="D302:D305"/>
+    <mergeCell ref="E302:E305"/>
+    <mergeCell ref="F302:F305"/>
+    <mergeCell ref="G302:G305"/>
+    <mergeCell ref="H302:H305"/>
+    <mergeCell ref="I302:I305"/>
+    <mergeCell ref="A306:A309"/>
+    <mergeCell ref="B306:B309"/>
+    <mergeCell ref="C306:C309"/>
+    <mergeCell ref="D306:D309"/>
+    <mergeCell ref="E306:E309"/>
+    <mergeCell ref="F306:F309"/>
+    <mergeCell ref="G306:G309"/>
+    <mergeCell ref="H306:H309"/>
+    <mergeCell ref="I306:I309"/>
+    <mergeCell ref="A310:A314"/>
+    <mergeCell ref="B310:B314"/>
+    <mergeCell ref="C310:C314"/>
+    <mergeCell ref="D310:D314"/>
+    <mergeCell ref="E310:E314"/>
+    <mergeCell ref="F310:F314"/>
+    <mergeCell ref="G310:G314"/>
+    <mergeCell ref="H310:H314"/>
+    <mergeCell ref="I310:I314"/>
+    <mergeCell ref="A315:A319"/>
+    <mergeCell ref="B315:B319"/>
+    <mergeCell ref="C315:C319"/>
+    <mergeCell ref="D315:D319"/>
+    <mergeCell ref="E315:E319"/>
+    <mergeCell ref="F315:F319"/>
+    <mergeCell ref="G315:G319"/>
+    <mergeCell ref="H315:H319"/>
+    <mergeCell ref="I315:I319"/>
+    <mergeCell ref="A320:A321"/>
+    <mergeCell ref="B320:B321"/>
+    <mergeCell ref="C320:C321"/>
+    <mergeCell ref="D320:D321"/>
+    <mergeCell ref="E320:E321"/>
+    <mergeCell ref="F320:F321"/>
+    <mergeCell ref="G320:G321"/>
+    <mergeCell ref="H320:H321"/>
+    <mergeCell ref="I320:I321"/>
+    <mergeCell ref="A322:A324"/>
+    <mergeCell ref="B322:B324"/>
+    <mergeCell ref="C322:C324"/>
+    <mergeCell ref="D322:D324"/>
+    <mergeCell ref="E322:E324"/>
+    <mergeCell ref="F322:F324"/>
+    <mergeCell ref="G322:G324"/>
+    <mergeCell ref="H322:H324"/>
+    <mergeCell ref="I322:I324"/>
+    <mergeCell ref="A325:A327"/>
+    <mergeCell ref="B325:B327"/>
+    <mergeCell ref="C325:C327"/>
+    <mergeCell ref="D325:D327"/>
+    <mergeCell ref="E325:E327"/>
+    <mergeCell ref="F325:F327"/>
+    <mergeCell ref="G325:G327"/>
+    <mergeCell ref="H325:H327"/>
+    <mergeCell ref="I325:I327"/>
+    <mergeCell ref="A328:A331"/>
+    <mergeCell ref="B328:B331"/>
+    <mergeCell ref="C328:C331"/>
+    <mergeCell ref="D328:D331"/>
+    <mergeCell ref="E328:E331"/>
+    <mergeCell ref="F328:F331"/>
+    <mergeCell ref="G328:G331"/>
+    <mergeCell ref="H328:H331"/>
+    <mergeCell ref="I328:I331"/>
+    <mergeCell ref="A332:A334"/>
+    <mergeCell ref="B332:B334"/>
+    <mergeCell ref="C332:C334"/>
+    <mergeCell ref="D332:D334"/>
+    <mergeCell ref="E332:E334"/>
+    <mergeCell ref="F332:F334"/>
+    <mergeCell ref="G332:G334"/>
+    <mergeCell ref="H332:H334"/>
+    <mergeCell ref="I332:I334"/>
+    <mergeCell ref="A335:A337"/>
+    <mergeCell ref="B335:B337"/>
+    <mergeCell ref="C335:C337"/>
+    <mergeCell ref="D335:D337"/>
+    <mergeCell ref="E335:E337"/>
+    <mergeCell ref="F335:F337"/>
+    <mergeCell ref="G335:G337"/>
+    <mergeCell ref="H335:H337"/>
+    <mergeCell ref="I335:I337"/>
+    <mergeCell ref="A338:A340"/>
+    <mergeCell ref="B338:B340"/>
+    <mergeCell ref="C338:C340"/>
+    <mergeCell ref="D338:D340"/>
+    <mergeCell ref="E338:E340"/>
+    <mergeCell ref="F338:F340"/>
+    <mergeCell ref="G338:G340"/>
+    <mergeCell ref="H338:H340"/>
+    <mergeCell ref="I338:I340"/>
+    <mergeCell ref="A341:A343"/>
+    <mergeCell ref="B341:B343"/>
+    <mergeCell ref="C341:C343"/>
+    <mergeCell ref="D341:D343"/>
+    <mergeCell ref="E341:E343"/>
+    <mergeCell ref="F341:F343"/>
+    <mergeCell ref="G341:G343"/>
+    <mergeCell ref="H341:H343"/>
+    <mergeCell ref="I341:I343"/>
+    <mergeCell ref="A346:A347"/>
+    <mergeCell ref="B346:B347"/>
+    <mergeCell ref="C346:C347"/>
+    <mergeCell ref="D346:D347"/>
+    <mergeCell ref="E346:E347"/>
+    <mergeCell ref="F346:F347"/>
+    <mergeCell ref="G346:G347"/>
+    <mergeCell ref="H346:H347"/>
+    <mergeCell ref="I346:I347"/>
+    <mergeCell ref="A348:A349"/>
+    <mergeCell ref="B348:B349"/>
+    <mergeCell ref="C348:C349"/>
+    <mergeCell ref="D348:D349"/>
+    <mergeCell ref="E348:E349"/>
+    <mergeCell ref="F348:F349"/>
+    <mergeCell ref="G348:G349"/>
+    <mergeCell ref="H348:H349"/>
+    <mergeCell ref="I348:I349"/>
+    <mergeCell ref="A353:A357"/>
+    <mergeCell ref="B353:B357"/>
+    <mergeCell ref="C353:C357"/>
+    <mergeCell ref="D353:D357"/>
+    <mergeCell ref="E353:E357"/>
+    <mergeCell ref="F353:F357"/>
+    <mergeCell ref="G353:G357"/>
+    <mergeCell ref="H353:H357"/>
+    <mergeCell ref="I353:I357"/>
+    <mergeCell ref="A358:A361"/>
+    <mergeCell ref="B358:B361"/>
+    <mergeCell ref="C358:C361"/>
+    <mergeCell ref="D358:D361"/>
+    <mergeCell ref="E358:E361"/>
+    <mergeCell ref="F358:F361"/>
+    <mergeCell ref="G358:G361"/>
+    <mergeCell ref="H358:H361"/>
+    <mergeCell ref="I358:I361"/>
+    <mergeCell ref="A362:A366"/>
+    <mergeCell ref="B362:B366"/>
+    <mergeCell ref="C362:C366"/>
+    <mergeCell ref="D362:D366"/>
+    <mergeCell ref="E362:E366"/>
+    <mergeCell ref="F362:F366"/>
+    <mergeCell ref="G362:G366"/>
+    <mergeCell ref="H362:H366"/>
+    <mergeCell ref="I362:I366"/>
+    <mergeCell ref="A367:A371"/>
+    <mergeCell ref="B367:B371"/>
+    <mergeCell ref="C367:C371"/>
+    <mergeCell ref="D367:D371"/>
+    <mergeCell ref="E367:E371"/>
+    <mergeCell ref="F367:F371"/>
+    <mergeCell ref="G367:G371"/>
+    <mergeCell ref="H367:H371"/>
+    <mergeCell ref="I367:I371"/>
+    <mergeCell ref="A372:A376"/>
+    <mergeCell ref="B372:B376"/>
+    <mergeCell ref="C372:C376"/>
+    <mergeCell ref="D372:D376"/>
+    <mergeCell ref="E372:E376"/>
+    <mergeCell ref="F372:F376"/>
+    <mergeCell ref="G372:G376"/>
+    <mergeCell ref="H372:H376"/>
+    <mergeCell ref="I372:I376"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>