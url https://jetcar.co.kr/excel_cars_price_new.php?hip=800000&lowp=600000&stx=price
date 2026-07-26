--- v1 (2026-05-30)
+++ v2 (2026-07-26)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L376"/>
+  <dimension ref="A1:L261"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,814 +249,855 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 스포티지 1.6 가솔린 터보 프레스티지 2WD </t>
+          <t>싼타페 가솔린 2.5T 2WD 5인승 익스클루시브</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>스노우화이트펄, 12.3인치 내비게이션, 빌트
-인캠</t>
+          <t>빌트인캠2 &amp; 증강현실 내비게이션</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>크리미 화이트펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>693,000</t>
+          <t>825,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>649,000</t>
+          <t>781,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>759,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>임시번호 (전시차량
-[...1 lines deleted...]
- 출고예정)</t>
+          <t>109하8340</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>르노코리아 세닉 아이코닉</t>
-[...2 lines deleted...]
-      <c r="D5" s="4"/>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, ETCS</t>
+        </is>
+      </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E7" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>109하8357</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, ETCS</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I8" s="3"/>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>109하8263</t>
+          <t>151호 2279 
+/ 2280 / 2
+281</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>151호 2283 
+/ 2284 / 2
+285</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>선루프			 			</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>그레이펄</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J14" s="3" t="inlineStr">
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
-[...63 lines deleted...]
-      </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>142호2732</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>르노 그랑 콜레오스 1.5 E-TECH 아이코닉 2WD</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>20인치 투톤 알로이 휠, BOSE 프리미엄 
+10스피커 사운드 증강현실 헤드업 디스플레이,
+ 액티브 노이즈 캔슬레이션(ANC)</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>무광화이트</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>142호6700 </t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>100KM</t>
+        </is>
+      </c>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
-      <c r="L16" s="3" t="inlineStr">
-[...109 lines deleted...]
-      </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>116호7799/7
-802</t>
+          <t>116호7802</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+          <t>그랜저 2.5 프리미엄 (브라운시트)</t>
         </is>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
@@ -1169,12417 +1210,8584 @@
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>116호7811</t>
+          <t>116호7638</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>스포티지 1.6T 프레스티지 </t>
-[...2 lines deleted...]
-      <c r="D28" s="4"/>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어,  딥컨트롤 패키지 
+2</t>
+        </is>
+      </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I28" s="3" t="inlineStr">
         <is>
           <t>9KM</t>
         </is>
       </c>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>116호7638</t>
+          <t>116호7528/7
+529</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+          <t>토레스 1.5T 블랙엣지 (브라운시트)</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>카멜베이지투톤퀄팅인테리어,  딥컨트롤 패키지 
-2</t>
+          <t>어라운드뷰시스템</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>116호7560</t>
+          <t>116호8075/8
+076/8077</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>액티언 1.5T S8 </t>
-[...2 lines deleted...]
-      <c r="D38" s="4"/>
+          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr">
         <is>
           <t>6KM</t>
         </is>
       </c>
       <c r="J38" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>116호7600 /
-[...1 lines deleted...]
-15 / 7616</t>
+          <t>116호8072</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>코나 1.6T 모던 (블랙시트)</t>
+          <t>스포티지 1.6T 프레스티지 그래비티그레이 (블랙시트)</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>내비, 하이패스, 스타일 </t>
+          <t>내비게이션</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
-          <t>4KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>116호7749 /
-[...2 lines deleted...]
-/ 7753</t>
+          <t>116호7611 /
+ 7769 / 77
+70</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 트렌디</t>
-[...6 lines deleted...]
-      </c>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D48" s="4"/>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I48" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J48" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>116호7775 /
-[...1 lines deleted...]
-77</t>
+          <t>116호7920/7
+923/7924</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 트렌디</t>
-[...6 lines deleted...]
-      </c>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D53" s="4"/>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>116호7741</t>
+          <t>116호7940 /
+ 7941</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브</t>
+          <t>골프 2.0 TDI 프레스티지</t>
         </is>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
           <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
           <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
           <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
           <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>116호7809 /
- 7810</t>
+          <t>116호7642 /
+ 7643</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 프레스티지 </t>
-[...2 lines deleted...]
-      <c r="D63" s="4"/>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I63" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>116호7527/7
-528/7529</t>
+          <t>116호8039</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>토레스 1.5T 블랙엣지 (브라운시트)</t>
+          <t>쏘나타 2.0 LPI 렌터카 비즈니스1 바이오필릭블루펄
+ (블랙시트)</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>어라운드뷰시스템</t>
+          <t>하이패스+ECM룸미러, 익스테리어디자인3, 인
+포테인머트내비3, 컴포트1</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블루</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I68" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J68" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t>116호7658</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디엣지 렌터카 LPI 2.0 비즈니스2 (블랙시
-트)</t>
+          <t>쏘나타 1.6T S트림 어비스블랙펄 (블랙시트)</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>컴포트3</t>
+          <t>빌트인캠</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I73" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>14KM</t>
         </is>
       </c>
       <c r="J73" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>116호7657</t>
+          <t>116호8049</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디엣지 1.6T S트림 녹턴그레이메탈릭 (블랙시
-[...7 lines deleted...]
-      </c>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D78" s="4"/>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I78" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J78" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>116호7755</t>
+          <t>36호4371</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>토레스 1.5T T7</t>
-[...2 lines deleted...]
-      <c r="D83" s="4"/>
+          <t>BYD 아토3 플러스</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>스키화이트</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I83" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
           <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="3"/>
-[...7 lines deleted...]
-      <c r="I85" s="3"/>
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B85" s="4" t="inlineStr">
+        <is>
+          <t>등록대기</t>
+        </is>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 드라이브와이즈, ETCS, S
+BW팩</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K86" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L86" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B87" s="4" t="inlineStr">
+        <is>
+          <t>등록대기</t>
+        </is>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 일렉트릭 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>버터크림 옐로우 펄</t>
+        </is>
+      </c>
+      <c r="G87" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I87" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
+      <c r="J87" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K86" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="3" t="inlineStr">
+      <c r="K87" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L87" s="3" t="inlineStr">
         <is>
           <t>650,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-[...9 lines deleted...]
-      <c r="J87" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="3"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K87" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="G88" s="3" t="inlineStr">
+      <c r="K88" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L88" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>(주)선우렌트카</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>172하2002</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 르블랑</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H88" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J88" s="3" t="inlineStr">
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I89" s="3" t="inlineStr">
+        <is>
+          <t>170,986KM</t>
+        </is>
+      </c>
+      <c r="J89" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K88" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K91" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L91" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>133하3759</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>BOSE® 서라운드 사운드 시스템(10 스피커
+)+액티브 노이즈 캔슬레이션, [기본] 메탈릭
+ 블랙 루프 (외장색 메탈릭 블랙 제외), 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F92" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I92" s="3" t="inlineStr">
+        <is>
+          <t>11,193KM</t>
+        </is>
+      </c>
+      <c r="J92" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K92" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L92" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="3"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K91" s="3" t="inlineStr">
-[...69 lines deleted...]
-      <c r="G93" s="3" t="inlineStr">
+      <c r="K93" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L93" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>133하4702</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H93" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>3,682KM</t>
+        </is>
+      </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K95" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L95" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B96" s="4" t="inlineStr">
+        <is>
+          <t>133하3757</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>[기본] 메탈릭 블랙 루프 (외장색 메탈릭 블
+랙 제외), BOSE® 서라운드 사운드 시스템
+(10 스피커)+액티브 노이즈 캔슬레이션, 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F96" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H96" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I96" s="3" t="inlineStr">
+        <is>
+          <t>10,251KM</t>
+        </is>
+      </c>
+      <c r="J96" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K95" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3"/>
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>116호7812</t>
+          <t>133하3840</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D98" s="4"/>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, [기본] 메탈릭 블랙 루
+프 (외장색 메탈릭 블랙 제외), BOSE® 
+서라운드 사운드 시스템(10 스피커)+액티브 
+노이즈 캔슬레이션</t>
+        </is>
+      </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H98" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I98" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>13,272KM</t>
         </is>
       </c>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="3"/>
-[...1 lines deleted...]
-      <c r="C100" s="4"/>
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B100" s="4" t="inlineStr">
+        <is>
+          <t>106호9051</t>
+        </is>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
       <c r="D100" s="4"/>
-      <c r="E100" s="3"/>
-[...3 lines deleted...]
-      <c r="I100" s="3"/>
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F100" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G100" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H100" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I100" s="3" t="inlineStr">
+        <is>
+          <t>21,000KM</t>
+        </is>
+      </c>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A103" s="3"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="3"/>
-[...7 lines deleted...]
-      <c r="I105" s="3"/>
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B105" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F105" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G105" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H105" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I105" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A108" s="3"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="3"/>
-[...1 lines deleted...]
-      <c r="C110" s="4"/>
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B110" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
       <c r="D110" s="4"/>
-      <c r="E110" s="3"/>
-[...3 lines deleted...]
-      <c r="I110" s="3"/>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F110" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H110" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I110" s="3" t="inlineStr">
+        <is>
+          <t>34,700KM</t>
+        </is>
+      </c>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3"/>
       <c r="B111" s="4"/>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A113" s="3"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="3"/>
-[...1 lines deleted...]
-      <c r="C115" s="4"/>
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B115" s="4" t="inlineStr">
+        <is>
+          <t>109하7986</t>
+        </is>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
       <c r="D115" s="4"/>
-      <c r="E115" s="3"/>
-[...3 lines deleted...]
-      <c r="I115" s="3"/>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H115" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I115" s="3" t="inlineStr">
+        <is>
+          <t>8,800KM</t>
+        </is>
+      </c>
       <c r="J115" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B118" s="4" t="inlineStr">
         <is>
-          <t>116호7334 /
-[...1 lines deleted...]
-8</t>
+          <t>109허7628</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
+          <t>인포테인먼트 내비1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E118" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>25년06월</t>
         </is>
       </c>
       <c r="I118" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>10,100KM</t>
         </is>
       </c>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>67</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B120" s="4" t="inlineStr">
+        <is>
+          <t>109허7838</t>
+        </is>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F120" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G120" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H120" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I120" s="3" t="inlineStr">
+        <is>
+          <t>7,800KM</t>
+        </is>
+      </c>
+      <c r="J120" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K119" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B123" s="4" t="inlineStr">
         <is>
-          <t>116호7611 /
- 7612</t>
+          <t>101하9970</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
-[...2 lines deleted...]
-      <c r="D123" s="4"/>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이</t>
+        </is>
+      </c>
       <c r="E123" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H123" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>23년08월</t>
         </is>
       </c>
       <c r="I123" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>36,000KM</t>
         </is>
       </c>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="3"/>
-[...7 lines deleted...]
-      <c r="I125" s="3"/>
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B125" s="4" t="inlineStr">
+        <is>
+          <t>125하3389</t>
+        </is>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, 파킹어시스트플러스1, 헤드업디스플
+레이</t>
+        </is>
+      </c>
+      <c r="E125" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F125" s="3" t="inlineStr">
+        <is>
+          <t>그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H125" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I125" s="3" t="inlineStr">
+        <is>
+          <t>86,600KM</t>
+        </is>
+      </c>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="3"/>
-[...7 lines deleted...]
-      <c r="I127" s="3"/>
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B127" s="4" t="inlineStr">
+        <is>
+          <t>125호7713</t>
+        </is>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 디젤 2.0 2WD 프리미엄</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>78,762KM</t>
+        </is>
+      </c>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B128" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>142호5536</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>투싼 1.6T 프리미엄</t>
-[...7 lines deleted...]
-      </c>
+          <t>디 올뉴스포티지 2.0 LPG 프레스티지</t>
+        </is>
+      </c>
+      <c r="D128" s="4"/>
       <c r="E128" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H128" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I128" s="3" t="inlineStr">
         <is>
-          <t>141KM</t>
+          <t>52,600KM</t>
         </is>
       </c>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>785,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="3"/>
-[...7 lines deleted...]
-      <c r="I130" s="3"/>
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B130" s="4" t="inlineStr">
+        <is>
+          <t>125하2880</t>
+        </is>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴코나 가솔린 1.6 터보 2WD 프리미엄</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>와이드 선루프, 현대스마트센스 I, 스타일 I
+I</t>
+        </is>
+      </c>
+      <c r="E130" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F130" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G130" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H130" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I130" s="3" t="inlineStr">
+        <is>
+          <t>35,800KM</t>
+        </is>
+      </c>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="3"/>
-[...7 lines deleted...]
-      <c r="I132" s="3"/>
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B132" s="4" t="inlineStr">
+        <is>
+          <t>20하9506</t>
+        </is>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(YP) 7인승 디젤 리무진 프레지던트</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>베이지-듀얼선루프, 드라이브와이즈2, 프리미엄
+팩</t>
+        </is>
+      </c>
+      <c r="E132" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F132" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G132" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H132" s="3" t="inlineStr">
+        <is>
+          <t>19년06월</t>
+        </is>
+      </c>
+      <c r="I132" s="3" t="inlineStr">
+        <is>
+          <t>131,665KM</t>
+        </is>
+      </c>
       <c r="J132" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B133" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>142호6952</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>투싼 1.6T 모던 에코트로닉그레이펄</t>
+          <t>더 뉴팰리세이드 3.8 가솔린 2WD 7인승 르블랑</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인 내비 컴포트 썬루프 현대스마트
-센스</t>
+          <t>2열통풍시트, 컴포트2, 현대스마트센스1, 주
+차보조시스템2</t>
         </is>
       </c>
       <c r="E133" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
-          <t>174KM</t>
+          <t>39,900KM</t>
         </is>
       </c>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K134" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L134" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B135" s="4" t="inlineStr">
+        <is>
+          <t>101하9131</t>
+        </is>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 5세대 가솔린 1.6 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 파노라마선루프, 12.3인치내
+비게이션</t>
+        </is>
+      </c>
+      <c r="E135" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F135" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G135" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H135" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I135" s="3" t="inlineStr">
+        <is>
+          <t>61,100KM</t>
+        </is>
+      </c>
+      <c r="J135" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K135" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L135" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B136" s="4" t="inlineStr">
+        <is>
+          <t>142호6650 </t>
+        </is>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G136" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I136" s="3" t="inlineStr">
+        <is>
+          <t>3,700KM</t>
+        </is>
+      </c>
+      <c r="J136" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K134" s="3" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A138" s="3"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="3"/>
-[...7 lines deleted...]
-      <c r="I140" s="3"/>
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>101하1576</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E140" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F140" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G140" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H140" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I140" s="3" t="inlineStr">
+        <is>
+          <t>42,835KM</t>
+        </is>
+      </c>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
           <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A143" s="3"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="3"/>
-[...7 lines deleted...]
-      <c r="I145" s="3"/>
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B145" s="4" t="inlineStr">
+        <is>
+          <t>109허7063</t>
+        </is>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>에센셜플러스</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F145" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G145" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H145" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>67,410KM</t>
+        </is>
+      </c>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B148" s="4" t="inlineStr">
         <is>
-          <t>142호6579</t>
+          <t>11호7380</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 HEV 프레스티지 2WD</t>
+          <t>EV6 롱레인지 에어</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>12.3인치 클러스터,컴포트,드라이브와이즈,퓨
-전블랙 휴먼그레이</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I148" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>104,571KM</t>
         </is>
       </c>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="3"/>
-[...1 lines deleted...]
-      <c r="C151" s="4"/>
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B151" s="4" t="inlineStr">
+        <is>
+          <t>116호6450</t>
+        </is>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D151" s="4"/>
-      <c r="E151" s="3"/>
-[...3 lines deleted...]
-      <c r="I151" s="3"/>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I151" s="3" t="inlineStr">
+        <is>
+          <t>17,676KM</t>
+        </is>
+      </c>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A152" s="3"/>
+      <c r="B152" s="4"/>
+      <c r="C152" s="4"/>
+      <c r="D152" s="4"/>
+      <c r="E152" s="3"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
+      <c r="H152" s="3"/>
+      <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B156" s="4" t="inlineStr">
         <is>
-          <t>116호7644 7
-645 7646</t>
+          <t>116호6690</t>
         </is>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄 브라
-운시트</t>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
         </is>
       </c>
       <c r="D156" s="4"/>
       <c r="E156" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H156" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I156" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>10,201KM</t>
         </is>
       </c>
       <c r="J156" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3"/>
       <c r="B157" s="4"/>
       <c r="C157" s="4"/>
       <c r="D157" s="4"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="J157" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B161" s="4" t="inlineStr">
         <is>
-          <t>36호4364/5</t>
+          <t>116호6687</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>아토3플러스</t>
-[...6 lines deleted...]
-      </c>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D161" s="4"/>
       <c r="E161" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H161" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I161" s="3" t="inlineStr">
         <is>
-          <t>3KM</t>
+          <t>12,101KM</t>
         </is>
       </c>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3"/>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
       <c r="D162" s="4"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A163" s="3"/>
+      <c r="B163" s="4"/>
+      <c r="C163" s="4"/>
+      <c r="D163" s="4"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+      <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="3" t="inlineStr">
-[...23 lines deleted...]
-      <c r="E165" s="3" t="inlineStr">
+      <c r="A165" s="3"/>
+      <c r="B165" s="4"/>
+      <c r="C165" s="4"/>
+      <c r="D165" s="4"/>
+      <c r="E165" s="3"/>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
+      <c r="H165" s="3"/>
+      <c r="I165" s="3"/>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L165" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>116호6864</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지 2</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F165" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I166" s="3"/>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>10,320KM</t>
+        </is>
+      </c>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="3" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="A167" s="3"/>
+      <c r="B167" s="4"/>
+      <c r="C167" s="4"/>
+      <c r="D167" s="4"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3"/>
+      <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K168" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L168" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="3"/>
+      <c r="B169" s="4"/>
+      <c r="C169" s="4"/>
+      <c r="D169" s="4"/>
+      <c r="E169" s="3"/>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
+      <c r="H169" s="3"/>
+      <c r="I169" s="3"/>
+      <c r="J169" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K168" s="3" t="inlineStr">
-[...64 lines deleted...]
-      </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B171" s="4" t="inlineStr">
         <is>
-          <t>133하4707</t>
+          <t>116허7930</t>
         </is>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스카파드</t>
+          <t>싼타페 1.6T HEV 익스클루시브 </t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>파노라마 선루프</t>
+          <t>동승석전동시트</t>
         </is>
       </c>
       <c r="E171" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H171" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I171" s="3" t="inlineStr">
         <is>
-          <t>2,238KM</t>
+          <t>27,764KM</t>
         </is>
       </c>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3"/>
       <c r="B172" s="4"/>
       <c r="C172" s="4"/>
       <c r="D172" s="4"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="J172" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K172" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L172" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="3"/>
+      <c r="B173" s="4"/>
+      <c r="C173" s="4"/>
+      <c r="D173" s="4"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
+      <c r="H173" s="3"/>
+      <c r="I173" s="3"/>
+      <c r="J173" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K173" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L173" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="3"/>
+      <c r="B174" s="4"/>
+      <c r="C174" s="4"/>
+      <c r="D174" s="4"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
+      <c r="H174" s="3"/>
+      <c r="I174" s="3"/>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K172" s="3" t="inlineStr">
+      <c r="K174" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L172" s="3" t="inlineStr">
-[...123 lines deleted...]
-      </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="3"/>
-[...7 lines deleted...]
-      <c r="I176" s="3"/>
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B176" s="4" t="inlineStr">
+        <is>
+          <t>190허8600</t>
+        </is>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E176" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F176" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G176" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H176" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I176" s="3" t="inlineStr">
+        <is>
+          <t>89,765KM</t>
+        </is>
+      </c>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3"/>
       <c r="B177" s="4"/>
       <c r="C177" s="4"/>
       <c r="D177" s="4"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B179" s="4" t="inlineStr">
         <is>
-          <t>106호4778</t>
+          <t>169하8691</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>The K5자가용GSL2.0프레스티지</t>
+          <t>카니발 2.2 9인승 디젤 노블레스</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>컴포트,드라이브와이즈,스타일</t>
+          <t>드라이브와이즈, 내비게이션</t>
         </is>
       </c>
       <c r="E179" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H179" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>22년05월</t>
         </is>
       </c>
       <c r="I179" s="3" t="inlineStr">
         <is>
-          <t>16,000KM</t>
+          <t>106,530KM</t>
         </is>
       </c>
       <c r="J179" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3"/>
       <c r="B180" s="4"/>
       <c r="C180" s="4"/>
       <c r="D180" s="4"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="3"/>
-[...7 lines deleted...]
-      <c r="I182" s="3"/>
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B182" s="4" t="inlineStr">
+        <is>
+          <t>198허2469</t>
+        </is>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>K8 1.6 하이브리드 노블레스  </t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E182" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F182" s="3" t="inlineStr">
+        <is>
+          <t>남색</t>
+        </is>
+      </c>
+      <c r="G182" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H182" s="3" t="inlineStr">
+        <is>
+          <t>23년03월</t>
+        </is>
+      </c>
+      <c r="I182" s="3" t="inlineStr">
+        <is>
+          <t>113,073KM</t>
+        </is>
+      </c>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
           <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A184" s="3"/>
+      <c r="B184" s="4"/>
+      <c r="C184" s="4"/>
       <c r="D184" s="4"/>
-      <c r="E184" s="3" t="inlineStr">
+      <c r="E184" s="3"/>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
+      <c r="H184" s="3"/>
+      <c r="I184" s="3"/>
+      <c r="J184" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K184" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L184" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B185" s="4" t="inlineStr">
+        <is>
+          <t>175하6307</t>
+        </is>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D185" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E185" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F184" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J184" s="3" t="inlineStr">
+      <c r="F185" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G185" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I185" s="3" t="inlineStr">
+        <is>
+          <t>138,255KM</t>
+        </is>
+      </c>
+      <c r="J185" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K184" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3"/>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="3"/>
-[...7 lines deleted...]
-      <c r="I188" s="3"/>
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B188" s="4" t="inlineStr">
+        <is>
+          <t>116호7517</t>
+        </is>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T 하이브리드 S8</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E188" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F188" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G188" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H188" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I188" s="3" t="inlineStr">
+        <is>
+          <t>6,669KM</t>
+        </is>
+      </c>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A189" s="3"/>
+      <c r="B189" s="4"/>
+      <c r="C189" s="4"/>
+      <c r="D189" s="4"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B193" s="4" t="inlineStr">
         <is>
-          <t>102호6011</t>
+          <t>116호6232</t>
         </is>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>액티언 하이브리드 1.5T S8</t>
+          <t>렉스턴 뉴 아레나 2.2 4WD 5인승 노블레스</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>3D 어라운드뷰 모니터링 시스템, 딥컨트롤 패
-키지 2, 파노라마 선루프</t>
+          <t>스마트 드라이빙 패키지, 4WD</t>
         </is>
       </c>
       <c r="E193" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
-          <t>그랜드 화이트/블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I193" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>42,580KM</t>
         </is>
       </c>
       <c r="J193" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3"/>
       <c r="B197" s="4"/>
       <c r="C197" s="4"/>
       <c r="D197" s="4"/>
       <c r="E197" s="3"/>
       <c r="F197" s="3"/>
       <c r="G197" s="3"/>
       <c r="H197" s="3"/>
       <c r="I197" s="3"/>
       <c r="J197" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B198" s="4" t="inlineStr">
         <is>
-          <t>109하7986</t>
+          <t>116호7074</t>
         </is>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-[...3 lines deleted...]
-      <c r="D198" s="4"/>
+          <t>액티언 1.5T S8(카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
       <c r="E198" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H198" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I198" s="3" t="inlineStr">
         <is>
-          <t>8,800KM</t>
+          <t>5,983KM</t>
         </is>
       </c>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A201" s="3"/>
+      <c r="B201" s="4"/>
+      <c r="C201" s="4"/>
+      <c r="D201" s="4"/>
+      <c r="E201" s="3"/>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
+      <c r="H201" s="3"/>
+      <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K202" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L202" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B203" s="4" t="inlineStr">
+        <is>
+          <t>116허6344</t>
+        </is>
+      </c>
+      <c r="C203" s="4" t="inlineStr">
+        <is>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D203" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F203" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G203" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H203" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I203" s="3" t="inlineStr">
+        <is>
+          <t>72,603KM</t>
+        </is>
+      </c>
+      <c r="J203" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K203" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L203" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="3"/>
+      <c r="B204" s="4"/>
+      <c r="C204" s="4"/>
+      <c r="D204" s="4"/>
+      <c r="E204" s="3"/>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
+      <c r="H204" s="3"/>
+      <c r="I204" s="3"/>
+      <c r="J204" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K202" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>125하2930</t>
+          <t>141호9276</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 GDI 노블레스</t>
+          <t>K5 1.6 시그니쳐 </t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 투톤휠-컴포트</t>
+          <t>내비게이션, 스타일, 선루프, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E206" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H206" s="3" t="inlineStr">
         <is>
-          <t>24년04월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I206" s="3" t="inlineStr">
         <is>
-          <t>41,336KM</t>
+          <t>102,282KM</t>
         </is>
       </c>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>47하0796</t>
+          <t>193하8856</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>K7 프리미어 하이브리드 시그니처</t>
+          <t>카니발 2.2 9인승 디젤 프레스티지</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>퀄팅나파가죽 옵션-드라이브와이즈+모니터링팩, 
-크렐사운드, 퀼팅나파가죽, 선루프</t>
+          <t>내비게이션, 파워슬라이딩 도어, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>19년08월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
-          <t>130,500KM</t>
+          <t>92,085KM</t>
         </is>
       </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A209" s="3"/>
+      <c r="B209" s="4"/>
+      <c r="C209" s="4"/>
+      <c r="D209" s="4"/>
+      <c r="E209" s="3"/>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
+      <c r="H209" s="3"/>
+      <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B211" s="4" t="inlineStr">
         <is>
-          <t>109호7098</t>
+          <t>116허6346</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+          <t>카니발 2.2 9인승 프레스티지</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>하이테크(디지털키미적용), 12.3인치 내비게
-이션, 컨비니언스</t>
+          <t>파워슬라이딩 도어, 내비게이션</t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
-          <t>58,656KM</t>
+          <t>64,437KM</t>
         </is>
       </c>
       <c r="J211" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3"/>
       <c r="B212" s="4"/>
       <c r="C212" s="4"/>
       <c r="D212" s="4"/>
       <c r="E212" s="3"/>
       <c r="F212" s="3"/>
       <c r="G212" s="3"/>
       <c r="H212" s="3"/>
       <c r="I212" s="3"/>
       <c r="J212" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3"/>
       <c r="B213" s="4"/>
       <c r="C213" s="4"/>
       <c r="D213" s="4"/>
       <c r="E213" s="3"/>
       <c r="F213" s="3"/>
       <c r="G213" s="3"/>
       <c r="H213" s="3"/>
       <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B214" s="4" t="inlineStr">
         <is>
-          <t>109허7063</t>
+          <t>07호7341</t>
         </is>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
-          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
-[...6 lines deleted...]
-      </c>
+          <t>EV6 롱레인지 어스</t>
+        </is>
+      </c>
+      <c r="D214" s="4"/>
       <c r="E214" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
-          <t>67,410KM</t>
+          <t>79,761KM</t>
         </is>
       </c>
       <c r="J214" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
           <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B217" s="4" t="inlineStr">
         <is>
-          <t>109호6862</t>
+          <t>116허6433</t>
         </is>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+          <t>카니발 2.2 9인승 디젤 프레스티지 </t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>하이테크(디지털키미적용), 12.3인치 내비게
-이션, 컨비니언스</t>
+          <t>내비게이션, 파워슬라이딩 도어</t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
-          <t>그래비티 그레이</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
-          <t>22년01월</t>
+          <t>23년08월</t>
         </is>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
-          <t>55,538KM</t>
+          <t>39,062KM</t>
         </is>
       </c>
       <c r="J217" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
-      <c r="A220" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E220" s="3" t="inlineStr">
+      <c r="A220" s="3"/>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4"/>
+      <c r="E220" s="3"/>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
+      <c r="H220" s="3"/>
+      <c r="I220" s="3"/>
+      <c r="J220" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K220" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L220" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B221" s="4" t="inlineStr">
+        <is>
+          <t>101허4964</t>
+        </is>
+      </c>
+      <c r="C221" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D221" s="4"/>
+      <c r="E221" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F220" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J220" s="3" t="inlineStr">
+      <c r="F221" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G221" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H221" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I221" s="3" t="inlineStr">
+        <is>
+          <t>76,000KM</t>
+        </is>
+      </c>
+      <c r="J221" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K220" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3"/>
       <c r="B222" s="4"/>
       <c r="C222" s="4"/>
       <c r="D222" s="4"/>
       <c r="E222" s="3"/>
       <c r="F222" s="3"/>
       <c r="G222" s="3"/>
       <c r="H222" s="3"/>
       <c r="I222" s="3"/>
       <c r="J222" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3"/>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="4"/>
       <c r="E223" s="3"/>
       <c r="F223" s="3"/>
       <c r="G223" s="3"/>
       <c r="H223" s="3"/>
       <c r="I223" s="3"/>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K224" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L224" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="3"/>
+      <c r="B225" s="4"/>
+      <c r="C225" s="4"/>
+      <c r="D225" s="4"/>
+      <c r="E225" s="3"/>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
+      <c r="H225" s="3"/>
+      <c r="I225" s="3"/>
+      <c r="J225" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K224" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L224" s="3" t="inlineStr">
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L225" s="3" t="inlineStr">
         <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-[...21 lines deleted...]
-      <c r="E225" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B226" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C226" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D226" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E226" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F225" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G225" s="3" t="inlineStr">
+      <c r="F226" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G226" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H225" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J225" s="3" t="inlineStr">
+      <c r="H226" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I226" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J226" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K225" s="3" t="inlineStr">
+      <c r="K226" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L225" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="4"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B230" s="4" t="inlineStr">
         <is>
-          <t>116허7656</t>
+          <t>101하2775</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레
-[...3 lines deleted...]
-      <c r="D230" s="4"/>
+          <t>팰리세이드 2.2 디젤 AWD 8인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D230" s="4" t="inlineStr">
+        <is>
+          <t>패밀리, 테크2</t>
+        </is>
+      </c>
       <c r="E230" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H230" s="3" t="inlineStr">
         <is>
-          <t>24년05월</t>
+          <t>21년10월</t>
         </is>
       </c>
       <c r="I230" s="3" t="inlineStr">
         <is>
-          <t>10,200KM</t>
+          <t>85,900KM</t>
         </is>
       </c>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3"/>
       <c r="B231" s="4"/>
       <c r="C231" s="4"/>
       <c r="D231" s="4"/>
       <c r="E231" s="3"/>
       <c r="F231" s="3"/>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
           <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3"/>
       <c r="B232" s="4"/>
       <c r="C232" s="4"/>
       <c r="D232" s="4"/>
       <c r="E232" s="3"/>
       <c r="F232" s="3"/>
       <c r="G232" s="3"/>
       <c r="H232" s="3"/>
       <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L233" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B234" s="4" t="inlineStr">
+        <is>
+          <t>124호4960</t>
+        </is>
+      </c>
+      <c r="C234" s="4" t="inlineStr">
+        <is>
+          <t>카니발 자가용 9인승 디젤 2.2 노블레스 </t>
+        </is>
+      </c>
+      <c r="D234" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈 모니터링팩 스타일 내비게이션</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F234" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G234" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H234" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I234" s="3" t="inlineStr">
+        <is>
+          <t>69,755KM</t>
+        </is>
+      </c>
+      <c r="J234" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K234" s="3" t="inlineStr">
+        <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L233" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K234" s="3" t="inlineStr">
+      <c r="L234" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="3"/>
+      <c r="B235" s="4"/>
+      <c r="C235" s="4"/>
+      <c r="D235" s="4"/>
+      <c r="E235" s="3"/>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
+      <c r="H235" s="3"/>
+      <c r="I235" s="3"/>
+      <c r="J235" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K235" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L234" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3"/>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="4"/>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3"/>
       <c r="H237" s="3"/>
       <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3"/>
-[...7 lines deleted...]
-      <c r="I238" s="3"/>
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B238" s="4" t="inlineStr">
+        <is>
+          <t>101허4965</t>
+        </is>
+      </c>
+      <c r="C238" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D238" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 18인치알로이휠&amp;미쉐린타이어
+, 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E238" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F238" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G238" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I238" s="3" t="inlineStr">
+        <is>
+          <t>88,300KM</t>
+        </is>
+      </c>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="3"/>
       <c r="F239" s="3"/>
       <c r="G239" s="3"/>
       <c r="H239" s="3"/>
       <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
-      <c r="A240" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A240" s="3"/>
+      <c r="B240" s="4"/>
+      <c r="C240" s="4"/>
       <c r="D240" s="4"/>
-      <c r="E240" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E240" s="3"/>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
+      <c r="H240" s="3"/>
+      <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L241" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B242" s="4" t="inlineStr">
+        <is>
+          <t>101허2794</t>
+        </is>
+      </c>
+      <c r="C242" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D242" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F242" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G242" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H242" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I242" s="3" t="inlineStr">
+        <is>
+          <t>77,580KM</t>
+        </is>
+      </c>
+      <c r="J242" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K242" s="3" t="inlineStr">
+        <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L241" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3"/>
       <c r="B243" s="4"/>
       <c r="C243" s="4"/>
       <c r="D243" s="4"/>
       <c r="E243" s="3"/>
       <c r="F243" s="3"/>
       <c r="G243" s="3"/>
       <c r="H243" s="3"/>
       <c r="I243" s="3"/>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3"/>
       <c r="B244" s="4"/>
       <c r="C244" s="4"/>
       <c r="D244" s="4"/>
       <c r="E244" s="3"/>
       <c r="F244" s="3"/>
       <c r="G244" s="3"/>
       <c r="H244" s="3"/>
       <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
-      <c r="A245" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E245" s="3" t="inlineStr">
+      <c r="A245" s="3"/>
+      <c r="B245" s="4"/>
+      <c r="C245" s="4"/>
+      <c r="D245" s="4"/>
+      <c r="E245" s="3"/>
+      <c r="F245" s="3"/>
+      <c r="G245" s="3"/>
+      <c r="H245" s="3"/>
+      <c r="I245" s="3"/>
+      <c r="J245" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B246" s="4" t="inlineStr">
+        <is>
+          <t>16하4343</t>
+        </is>
+      </c>
+      <c r="C246" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱 레인지 2WD 어스</t>
+        </is>
+      </c>
+      <c r="D246" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E246" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F245" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J245" s="3" t="inlineStr">
+      <c r="F246" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G246" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I246" s="3" t="inlineStr">
+        <is>
+          <t>89,907KM</t>
+        </is>
+      </c>
+      <c r="J246" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K245" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="3"/>
       <c r="F247" s="3"/>
       <c r="G247" s="3"/>
       <c r="H247" s="3"/>
       <c r="I247" s="3"/>
       <c r="J247" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
-      <c r="A248" s="3"/>
-[...7 lines deleted...]
-      <c r="I248" s="3"/>
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B248" s="4" t="inlineStr">
+        <is>
+          <t>101호7926</t>
+        </is>
+      </c>
+      <c r="C248" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
+스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D248" s="4" t="inlineStr">
+        <is>
+          <t>미쉐린타이어, 플래티넘 III, 파노라마 선루
+프</t>
+        </is>
+      </c>
+      <c r="E248" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F248" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G248" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H248" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I248" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
       <c r="J248" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B250" s="4" t="inlineStr">
         <is>
-          <t>172하9366</t>
+          <t>193허6984</t>
         </is>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
-          <t>더 뉴싼타페 2.2 프레스티지</t>
-[...2 lines deleted...]
-      <c r="D250" s="4"/>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D250" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
       <c r="E250" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
-          <t>138,330KM</t>
+          <t>77,000KM</t>
         </is>
       </c>
       <c r="J250" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
           <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3"/>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="3"/>
       <c r="F252" s="3"/>
       <c r="G252" s="3"/>
       <c r="H252" s="3"/>
       <c r="I252" s="3"/>
       <c r="J252" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
           <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B253" s="4" t="inlineStr">
         <is>
-          <t>116호6574</t>
+          <t>154호3161</t>
         </is>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디엣지 1.6T 인스퍼레이션 </t>
+          <t>아반떼 1.6  하이브리드 스마트</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
-          <t>보스사운드  빌트인캠</t>
+          <t>인포테인먼트 내비 등</t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
-          <t>28,604KM</t>
+          <t>2,098KM</t>
         </is>
       </c>
       <c r="J253" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>785,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
-      <c r="A255" s="3"/>
-[...1 lines deleted...]
-      <c r="C255" s="4"/>
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B255" s="4" t="inlineStr">
+        <is>
+          <t>106호9295</t>
+        </is>
+      </c>
+      <c r="C255" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
       <c r="D255" s="4"/>
-      <c r="E255" s="3"/>
-[...3 lines deleted...]
-      <c r="I255" s="3"/>
+      <c r="E255" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F255" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G255" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H255" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I255" s="3" t="inlineStr">
+        <is>
+          <t>24,910KM</t>
+        </is>
+      </c>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
-      <c r="A257" s="3"/>
-[...1 lines deleted...]
-      <c r="C257" s="4"/>
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B257" s="4" t="inlineStr">
+        <is>
+          <t>867오4246</t>
+        </is>
+      </c>
+      <c r="C257" s="4" t="inlineStr">
+        <is>
+          <t>  무쏘 2.0 4WD M7 스모크토프</t>
+        </is>
+      </c>
       <c r="D257" s="4"/>
-      <c r="E257" s="3"/>
-[...3 lines deleted...]
-      <c r="I257" s="3"/>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J257" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A258" s="3"/>
+      <c r="B258" s="4"/>
+      <c r="C258" s="4"/>
       <c r="D258" s="4"/>
-      <c r="E258" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3"/>
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="3"/>
       <c r="F261" s="3"/>
       <c r="G261" s="3"/>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
       <c r="J261" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
-        <is>
-[...4188 lines deleted...]
-      <c r="L376" s="3" t="inlineStr">
         <is>
           <t>770,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A6"/>
-[...43 lines deleted...]
-    <mergeCell ref="I18:I22"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="B19:B22"/>
+    <mergeCell ref="C19:C22"/>
+    <mergeCell ref="D19:D22"/>
+    <mergeCell ref="E19:E22"/>
+    <mergeCell ref="F19:F22"/>
+    <mergeCell ref="G19:G22"/>
+    <mergeCell ref="H19:H22"/>
+    <mergeCell ref="I19:I22"/>
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="B23:B27"/>
     <mergeCell ref="C23:C27"/>
     <mergeCell ref="D23:D27"/>
     <mergeCell ref="E23:E27"/>
     <mergeCell ref="F23:F27"/>
     <mergeCell ref="G23:G27"/>
     <mergeCell ref="H23:H27"/>
     <mergeCell ref="I23:I27"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="B28:B32"/>
     <mergeCell ref="C28:C32"/>
     <mergeCell ref="D28:D32"/>
     <mergeCell ref="E28:E32"/>
     <mergeCell ref="F28:F32"/>
     <mergeCell ref="G28:G32"/>
     <mergeCell ref="H28:H32"/>
     <mergeCell ref="I28:I32"/>
     <mergeCell ref="A33:A37"/>
     <mergeCell ref="B33:B37"/>
     <mergeCell ref="C33:C37"/>
     <mergeCell ref="D33:D37"/>
     <mergeCell ref="E33:E37"/>
     <mergeCell ref="F33:F37"/>
     <mergeCell ref="G33:G37"/>
@@ -13644,698 +9852,527 @@
     <mergeCell ref="C68:C72"/>
     <mergeCell ref="D68:D72"/>
     <mergeCell ref="E68:E72"/>
     <mergeCell ref="F68:F72"/>
     <mergeCell ref="G68:G72"/>
     <mergeCell ref="H68:H72"/>
     <mergeCell ref="I68:I72"/>
     <mergeCell ref="A73:A77"/>
     <mergeCell ref="B73:B77"/>
     <mergeCell ref="C73:C77"/>
     <mergeCell ref="D73:D77"/>
     <mergeCell ref="E73:E77"/>
     <mergeCell ref="F73:F77"/>
     <mergeCell ref="G73:G77"/>
     <mergeCell ref="H73:H77"/>
     <mergeCell ref="I73:I77"/>
     <mergeCell ref="A78:A82"/>
     <mergeCell ref="B78:B82"/>
     <mergeCell ref="C78:C82"/>
     <mergeCell ref="D78:D82"/>
     <mergeCell ref="E78:E82"/>
     <mergeCell ref="F78:F82"/>
     <mergeCell ref="G78:G82"/>
     <mergeCell ref="H78:H82"/>
     <mergeCell ref="I78:I82"/>
-    <mergeCell ref="A83:A87"/>
-[...133 lines deleted...]
-    <mergeCell ref="I152:I155"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="D83:D84"/>
+    <mergeCell ref="E83:E84"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="H83:H84"/>
+    <mergeCell ref="I83:I84"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="G85:G86"/>
+    <mergeCell ref="H85:H86"/>
+    <mergeCell ref="I85:I86"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="G87:G88"/>
+    <mergeCell ref="H87:H88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="A89:A91"/>
+    <mergeCell ref="B89:B91"/>
+    <mergeCell ref="C89:C91"/>
+    <mergeCell ref="D89:D91"/>
+    <mergeCell ref="E89:E91"/>
+    <mergeCell ref="F89:F91"/>
+    <mergeCell ref="G89:G91"/>
+    <mergeCell ref="H89:H91"/>
+    <mergeCell ref="I89:I91"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="G94:G95"/>
+    <mergeCell ref="H94:H95"/>
+    <mergeCell ref="I94:I95"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="E96:E97"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="G96:G97"/>
+    <mergeCell ref="H96:H97"/>
+    <mergeCell ref="I96:I97"/>
+    <mergeCell ref="A98:A99"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="F98:F99"/>
+    <mergeCell ref="G98:G99"/>
+    <mergeCell ref="H98:H99"/>
+    <mergeCell ref="I98:I99"/>
+    <mergeCell ref="A100:A104"/>
+    <mergeCell ref="B100:B104"/>
+    <mergeCell ref="C100:C104"/>
+    <mergeCell ref="D100:D104"/>
+    <mergeCell ref="E100:E104"/>
+    <mergeCell ref="F100:F104"/>
+    <mergeCell ref="G100:G104"/>
+    <mergeCell ref="H100:H104"/>
+    <mergeCell ref="I100:I104"/>
+    <mergeCell ref="A105:A109"/>
+    <mergeCell ref="B105:B109"/>
+    <mergeCell ref="C105:C109"/>
+    <mergeCell ref="D105:D109"/>
+    <mergeCell ref="E105:E109"/>
+    <mergeCell ref="F105:F109"/>
+    <mergeCell ref="G105:G109"/>
+    <mergeCell ref="H105:H109"/>
+    <mergeCell ref="I105:I109"/>
+    <mergeCell ref="A110:A114"/>
+    <mergeCell ref="B110:B114"/>
+    <mergeCell ref="C110:C114"/>
+    <mergeCell ref="D110:D114"/>
+    <mergeCell ref="E110:E114"/>
+    <mergeCell ref="F110:F114"/>
+    <mergeCell ref="G110:G114"/>
+    <mergeCell ref="H110:H114"/>
+    <mergeCell ref="I110:I114"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="B115:B117"/>
+    <mergeCell ref="C115:C117"/>
+    <mergeCell ref="D115:D117"/>
+    <mergeCell ref="E115:E117"/>
+    <mergeCell ref="F115:F117"/>
+    <mergeCell ref="G115:G117"/>
+    <mergeCell ref="H115:H117"/>
+    <mergeCell ref="I115:I117"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="A120:A122"/>
+    <mergeCell ref="B120:B122"/>
+    <mergeCell ref="C120:C122"/>
+    <mergeCell ref="D120:D122"/>
+    <mergeCell ref="E120:E122"/>
+    <mergeCell ref="F120:F122"/>
+    <mergeCell ref="G120:G122"/>
+    <mergeCell ref="H120:H122"/>
+    <mergeCell ref="I120:I122"/>
+    <mergeCell ref="A123:A124"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="D123:D124"/>
+    <mergeCell ref="E123:E124"/>
+    <mergeCell ref="F123:F124"/>
+    <mergeCell ref="G123:G124"/>
+    <mergeCell ref="H123:H124"/>
+    <mergeCell ref="I123:I124"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="E125:E126"/>
+    <mergeCell ref="F125:F126"/>
+    <mergeCell ref="G125:G126"/>
+    <mergeCell ref="H125:H126"/>
+    <mergeCell ref="I125:I126"/>
+    <mergeCell ref="A128:A129"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="G128:G129"/>
+    <mergeCell ref="H128:H129"/>
+    <mergeCell ref="I128:I129"/>
+    <mergeCell ref="A130:A131"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="G130:G131"/>
+    <mergeCell ref="H130:H131"/>
+    <mergeCell ref="I130:I131"/>
+    <mergeCell ref="A133:A134"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="E133:E134"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="G133:G134"/>
+    <mergeCell ref="H133:H134"/>
+    <mergeCell ref="I133:I134"/>
+    <mergeCell ref="A136:A139"/>
+    <mergeCell ref="B136:B139"/>
+    <mergeCell ref="C136:C139"/>
+    <mergeCell ref="D136:D139"/>
+    <mergeCell ref="E136:E139"/>
+    <mergeCell ref="F136:F139"/>
+    <mergeCell ref="G136:G139"/>
+    <mergeCell ref="H136:H139"/>
+    <mergeCell ref="I136:I139"/>
+    <mergeCell ref="A140:A144"/>
+    <mergeCell ref="B140:B144"/>
+    <mergeCell ref="C140:C144"/>
+    <mergeCell ref="D140:D144"/>
+    <mergeCell ref="E140:E144"/>
+    <mergeCell ref="F140:F144"/>
+    <mergeCell ref="G140:G144"/>
+    <mergeCell ref="H140:H144"/>
+    <mergeCell ref="I140:I144"/>
+    <mergeCell ref="A145:A147"/>
+    <mergeCell ref="B145:B147"/>
+    <mergeCell ref="C145:C147"/>
+    <mergeCell ref="D145:D147"/>
+    <mergeCell ref="E145:E147"/>
+    <mergeCell ref="F145:F147"/>
+    <mergeCell ref="G145:G147"/>
+    <mergeCell ref="H145:H147"/>
+    <mergeCell ref="I145:I147"/>
+    <mergeCell ref="A148:A150"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="C148:C150"/>
+    <mergeCell ref="D148:D150"/>
+    <mergeCell ref="E148:E150"/>
+    <mergeCell ref="F148:F150"/>
+    <mergeCell ref="G148:G150"/>
+    <mergeCell ref="H148:H150"/>
+    <mergeCell ref="I148:I150"/>
+    <mergeCell ref="A151:A155"/>
+    <mergeCell ref="B151:B155"/>
+    <mergeCell ref="C151:C155"/>
+    <mergeCell ref="D151:D155"/>
+    <mergeCell ref="E151:E155"/>
+    <mergeCell ref="F151:F155"/>
+    <mergeCell ref="G151:G155"/>
+    <mergeCell ref="H151:H155"/>
+    <mergeCell ref="I151:I155"/>
     <mergeCell ref="A156:A160"/>
     <mergeCell ref="B156:B160"/>
     <mergeCell ref="C156:C160"/>
     <mergeCell ref="D156:D160"/>
     <mergeCell ref="E156:E160"/>
     <mergeCell ref="F156:F160"/>
     <mergeCell ref="G156:G160"/>
     <mergeCell ref="H156:H160"/>
     <mergeCell ref="I156:I160"/>
-    <mergeCell ref="A161:A162"/>
-[...88 lines deleted...]
-    <mergeCell ref="I189:I192"/>
+    <mergeCell ref="A161:A165"/>
+    <mergeCell ref="B161:B165"/>
+    <mergeCell ref="C161:C165"/>
+    <mergeCell ref="D161:D165"/>
+    <mergeCell ref="E161:E165"/>
+    <mergeCell ref="F161:F165"/>
+    <mergeCell ref="G161:G165"/>
+    <mergeCell ref="H161:H165"/>
+    <mergeCell ref="I161:I165"/>
+    <mergeCell ref="A166:A170"/>
+    <mergeCell ref="B166:B170"/>
+    <mergeCell ref="C166:C170"/>
+    <mergeCell ref="D166:D170"/>
+    <mergeCell ref="E166:E170"/>
+    <mergeCell ref="F166:F170"/>
+    <mergeCell ref="G166:G170"/>
+    <mergeCell ref="H166:H170"/>
+    <mergeCell ref="I166:I170"/>
+    <mergeCell ref="A171:A175"/>
+    <mergeCell ref="B171:B175"/>
+    <mergeCell ref="C171:C175"/>
+    <mergeCell ref="D171:D175"/>
+    <mergeCell ref="E171:E175"/>
+    <mergeCell ref="F171:F175"/>
+    <mergeCell ref="G171:G175"/>
+    <mergeCell ref="H171:H175"/>
+    <mergeCell ref="I171:I175"/>
+    <mergeCell ref="A176:A178"/>
+    <mergeCell ref="B176:B178"/>
+    <mergeCell ref="C176:C178"/>
+    <mergeCell ref="D176:D178"/>
+    <mergeCell ref="E176:E178"/>
+    <mergeCell ref="F176:F178"/>
+    <mergeCell ref="G176:G178"/>
+    <mergeCell ref="H176:H178"/>
+    <mergeCell ref="I176:I178"/>
+    <mergeCell ref="A179:A181"/>
+    <mergeCell ref="B179:B181"/>
+    <mergeCell ref="C179:C181"/>
+    <mergeCell ref="D179:D181"/>
+    <mergeCell ref="E179:E181"/>
+    <mergeCell ref="F179:F181"/>
+    <mergeCell ref="G179:G181"/>
+    <mergeCell ref="H179:H181"/>
+    <mergeCell ref="I179:I181"/>
+    <mergeCell ref="A182:A184"/>
+    <mergeCell ref="B182:B184"/>
+    <mergeCell ref="C182:C184"/>
+    <mergeCell ref="D182:D184"/>
+    <mergeCell ref="E182:E184"/>
+    <mergeCell ref="F182:F184"/>
+    <mergeCell ref="G182:G184"/>
+    <mergeCell ref="H182:H184"/>
+    <mergeCell ref="I182:I184"/>
+    <mergeCell ref="A185:A187"/>
+    <mergeCell ref="B185:B187"/>
+    <mergeCell ref="C185:C187"/>
+    <mergeCell ref="D185:D187"/>
+    <mergeCell ref="E185:E187"/>
+    <mergeCell ref="F185:F187"/>
+    <mergeCell ref="G185:G187"/>
+    <mergeCell ref="H185:H187"/>
+    <mergeCell ref="I185:I187"/>
+    <mergeCell ref="A188:A192"/>
+    <mergeCell ref="B188:B192"/>
+    <mergeCell ref="C188:C192"/>
+    <mergeCell ref="D188:D192"/>
+    <mergeCell ref="E188:E192"/>
+    <mergeCell ref="F188:F192"/>
+    <mergeCell ref="G188:G192"/>
+    <mergeCell ref="H188:H192"/>
+    <mergeCell ref="I188:I192"/>
     <mergeCell ref="A193:A197"/>
     <mergeCell ref="B193:B197"/>
     <mergeCell ref="C193:C197"/>
     <mergeCell ref="D193:D197"/>
     <mergeCell ref="E193:E197"/>
     <mergeCell ref="F193:F197"/>
     <mergeCell ref="G193:G197"/>
     <mergeCell ref="H193:H197"/>
     <mergeCell ref="I193:I197"/>
-    <mergeCell ref="A198:A200"/>
-[...25 lines deleted...]
-    <mergeCell ref="I204:I205"/>
+    <mergeCell ref="A198:A202"/>
+    <mergeCell ref="B198:B202"/>
+    <mergeCell ref="C198:C202"/>
+    <mergeCell ref="D198:D202"/>
+    <mergeCell ref="E198:E202"/>
+    <mergeCell ref="F198:F202"/>
+    <mergeCell ref="G198:G202"/>
+    <mergeCell ref="H198:H202"/>
+    <mergeCell ref="I198:I202"/>
+    <mergeCell ref="A203:A205"/>
+    <mergeCell ref="B203:B205"/>
+    <mergeCell ref="C203:C205"/>
+    <mergeCell ref="D203:D205"/>
+    <mergeCell ref="E203:E205"/>
+    <mergeCell ref="F203:F205"/>
+    <mergeCell ref="G203:G205"/>
+    <mergeCell ref="H203:H205"/>
+    <mergeCell ref="I203:I205"/>
     <mergeCell ref="A206:A207"/>
     <mergeCell ref="B206:B207"/>
     <mergeCell ref="C206:C207"/>
     <mergeCell ref="D206:D207"/>
     <mergeCell ref="E206:E207"/>
     <mergeCell ref="F206:F207"/>
     <mergeCell ref="G206:G207"/>
     <mergeCell ref="H206:H207"/>
     <mergeCell ref="I206:I207"/>
-    <mergeCell ref="A209:A210"/>
-[...7 lines deleted...]
-    <mergeCell ref="I209:I210"/>
+    <mergeCell ref="A208:A210"/>
+    <mergeCell ref="B208:B210"/>
+    <mergeCell ref="C208:C210"/>
+    <mergeCell ref="D208:D210"/>
+    <mergeCell ref="E208:E210"/>
+    <mergeCell ref="F208:F210"/>
+    <mergeCell ref="G208:G210"/>
+    <mergeCell ref="H208:H210"/>
+    <mergeCell ref="I208:I210"/>
     <mergeCell ref="A211:A213"/>
     <mergeCell ref="B211:B213"/>
     <mergeCell ref="C211:C213"/>
     <mergeCell ref="D211:D213"/>
     <mergeCell ref="E211:E213"/>
     <mergeCell ref="F211:F213"/>
     <mergeCell ref="G211:G213"/>
     <mergeCell ref="H211:H213"/>
     <mergeCell ref="I211:I213"/>
     <mergeCell ref="A214:A216"/>
     <mergeCell ref="B214:B216"/>
     <mergeCell ref="C214:C216"/>
     <mergeCell ref="D214:D216"/>
     <mergeCell ref="E214:E216"/>
     <mergeCell ref="F214:F216"/>
     <mergeCell ref="G214:G216"/>
     <mergeCell ref="H214:H216"/>
     <mergeCell ref="I214:I216"/>
-    <mergeCell ref="A217:A219"/>
-[...61 lines deleted...]
-    <mergeCell ref="I245:I249"/>
+    <mergeCell ref="A217:A220"/>
+    <mergeCell ref="B217:B220"/>
+    <mergeCell ref="C217:C220"/>
+    <mergeCell ref="D217:D220"/>
+    <mergeCell ref="E217:E220"/>
+    <mergeCell ref="F217:F220"/>
+    <mergeCell ref="G217:G220"/>
+    <mergeCell ref="H217:H220"/>
+    <mergeCell ref="I217:I220"/>
+    <mergeCell ref="A221:A225"/>
+    <mergeCell ref="B221:B225"/>
+    <mergeCell ref="C221:C225"/>
+    <mergeCell ref="D221:D225"/>
+    <mergeCell ref="E221:E225"/>
+    <mergeCell ref="F221:F225"/>
+    <mergeCell ref="G221:G225"/>
+    <mergeCell ref="H221:H225"/>
+    <mergeCell ref="I221:I225"/>
+    <mergeCell ref="A226:A229"/>
+    <mergeCell ref="B226:B229"/>
+    <mergeCell ref="C226:C229"/>
+    <mergeCell ref="D226:D229"/>
+    <mergeCell ref="E226:E229"/>
+    <mergeCell ref="F226:F229"/>
+    <mergeCell ref="G226:G229"/>
+    <mergeCell ref="H226:H229"/>
+    <mergeCell ref="I226:I229"/>
+    <mergeCell ref="A230:A233"/>
+    <mergeCell ref="B230:B233"/>
+    <mergeCell ref="C230:C233"/>
+    <mergeCell ref="D230:D233"/>
+    <mergeCell ref="E230:E233"/>
+    <mergeCell ref="F230:F233"/>
+    <mergeCell ref="G230:G233"/>
+    <mergeCell ref="H230:H233"/>
+    <mergeCell ref="I230:I233"/>
+    <mergeCell ref="A234:A237"/>
+    <mergeCell ref="B234:B237"/>
+    <mergeCell ref="C234:C237"/>
+    <mergeCell ref="D234:D237"/>
+    <mergeCell ref="E234:E237"/>
+    <mergeCell ref="F234:F237"/>
+    <mergeCell ref="G234:G237"/>
+    <mergeCell ref="H234:H237"/>
+    <mergeCell ref="I234:I237"/>
+    <mergeCell ref="A238:A241"/>
+    <mergeCell ref="B238:B241"/>
+    <mergeCell ref="C238:C241"/>
+    <mergeCell ref="D238:D241"/>
+    <mergeCell ref="E238:E241"/>
+    <mergeCell ref="F238:F241"/>
+    <mergeCell ref="G238:G241"/>
+    <mergeCell ref="H238:H241"/>
+    <mergeCell ref="I238:I241"/>
+    <mergeCell ref="A242:A245"/>
+    <mergeCell ref="B242:B245"/>
+    <mergeCell ref="C242:C245"/>
+    <mergeCell ref="D242:D245"/>
+    <mergeCell ref="E242:E245"/>
+    <mergeCell ref="F242:F245"/>
+    <mergeCell ref="G242:G245"/>
+    <mergeCell ref="H242:H245"/>
+    <mergeCell ref="I242:I245"/>
+    <mergeCell ref="A246:A247"/>
+    <mergeCell ref="B246:B247"/>
+    <mergeCell ref="C246:C247"/>
+    <mergeCell ref="D246:D247"/>
+    <mergeCell ref="E246:E247"/>
+    <mergeCell ref="F246:F247"/>
+    <mergeCell ref="G246:G247"/>
+    <mergeCell ref="H246:H247"/>
+    <mergeCell ref="I246:I247"/>
+    <mergeCell ref="A248:A249"/>
+    <mergeCell ref="B248:B249"/>
+    <mergeCell ref="C248:C249"/>
+    <mergeCell ref="D248:D249"/>
+    <mergeCell ref="E248:E249"/>
+    <mergeCell ref="F248:F249"/>
+    <mergeCell ref="G248:G249"/>
+    <mergeCell ref="H248:H249"/>
+    <mergeCell ref="I248:I249"/>
     <mergeCell ref="A250:A252"/>
     <mergeCell ref="B250:B252"/>
     <mergeCell ref="C250:C252"/>
     <mergeCell ref="D250:D252"/>
     <mergeCell ref="E250:E252"/>
     <mergeCell ref="F250:F252"/>
     <mergeCell ref="G250:G252"/>
     <mergeCell ref="H250:H252"/>
     <mergeCell ref="I250:I252"/>
-    <mergeCell ref="A253:A257"/>
-[...268 lines deleted...]
-    <mergeCell ref="I372:I376"/>
+    <mergeCell ref="A253:A254"/>
+    <mergeCell ref="B253:B254"/>
+    <mergeCell ref="C253:C254"/>
+    <mergeCell ref="D253:D254"/>
+    <mergeCell ref="E253:E254"/>
+    <mergeCell ref="F253:F254"/>
+    <mergeCell ref="G253:G254"/>
+    <mergeCell ref="H253:H254"/>
+    <mergeCell ref="I253:I254"/>
+    <mergeCell ref="A255:A256"/>
+    <mergeCell ref="B255:B256"/>
+    <mergeCell ref="C255:C256"/>
+    <mergeCell ref="D255:D256"/>
+    <mergeCell ref="E255:E256"/>
+    <mergeCell ref="F255:F256"/>
+    <mergeCell ref="G255:G256"/>
+    <mergeCell ref="H255:H256"/>
+    <mergeCell ref="I255:I256"/>
+    <mergeCell ref="A257:A261"/>
+    <mergeCell ref="B257:B261"/>
+    <mergeCell ref="C257:C261"/>
+    <mergeCell ref="D257:D261"/>
+    <mergeCell ref="E257:E261"/>
+    <mergeCell ref="F257:F261"/>
+    <mergeCell ref="G257:G261"/>
+    <mergeCell ref="H257:H261"/>
+    <mergeCell ref="I257:I261"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>