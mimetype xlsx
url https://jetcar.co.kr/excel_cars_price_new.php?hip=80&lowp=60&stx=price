--- v0 (2025-12-07)
+++ v1 (2026-06-25)
@@ -189,51 +189,51 @@
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>