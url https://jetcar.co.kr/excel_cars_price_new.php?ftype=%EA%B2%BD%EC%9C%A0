--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L111"/>
+  <dimension ref="A1:L58"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,4199 +239,2198 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>109하7912</t>
+          <t>116호7625</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
-티지</t>
+          <t>렉스턴 뉴 아레나 2.2 4WD 노블레스</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>스마트 드라이빙 패키지, 4WD</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K5" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A6" s="3" t="inlineStr">
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B6" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E6" s="3" t="inlineStr">
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>116호7940 /
+ 7941</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>골프 2.0 TDI 프레스티지</t>
+        </is>
+      </c>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F6" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G6" s="3" t="inlineStr">
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H6" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" s="3" t="inlineStr">
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>106호3991</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>카니발 자가용 9인승 디젤 2.2 프레스티지 A/T</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 파워슬라이딩 도어, 내
+비게이션</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L10" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="3"/>
-[...7 lines deleted...]
-      <c r="I14" s="3"/>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>109허7063</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>에센셜플러스</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>67,410KM</t>
+        </is>
+      </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...20 lines deleted...]
-      <c r="E16" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>116호6232</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>렉스턴 뉴 아레나 2.2 4WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>스마트 드라이빙 패키지, 4WD</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F16" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G16" s="3" t="inlineStr">
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H16" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" s="3" t="inlineStr">
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>42,580KM</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K20" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E21" s="3" t="inlineStr">
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>116허6344</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F21" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H21" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>72,603KM</t>
+        </is>
+      </c>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>HU2</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>101하1576</t>
+          <t>101허4964</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
-[...7 lines deleted...]
-      </c>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D25" s="4"/>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H25" s="3" t="inlineStr">
         <is>
-          <t>23년09월</t>
+          <t>22년09월</t>
         </is>
       </c>
       <c r="I25" s="3" t="inlineStr">
         <is>
-          <t>42,835KM</t>
+          <t>78,500KM</t>
         </is>
       </c>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>109허7063</t>
+          <t>101하2775</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+          <t>팰리세이드 2.2 디젤 AWD 8인승 프레스티지</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>에센셜플러스</t>
+          <t>패밀리, 테크2</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>21년10월</t>
         </is>
       </c>
       <c r="I30" s="3" t="inlineStr">
         <is>
-          <t>67,410KM</t>
+          <t>85,900KM</t>
         </is>
       </c>
       <c r="J30" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>101허2546</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 2.2 디젤 AWD 7인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅱ, 듀얼와이드썬루프, 컨비니언스
+패키지, 내비패키지</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>11,500KM</t>
+        </is>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K34" s="3" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="L34" s="3" t="inlineStr">
+        <is>
           <t>800,000</t>
-        </is>
-[...82 lines deleted...]
-          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>83</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>193허2686</t>
+          <t>22허2662</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>카니발 9인승 디젤 프레스티지 </t>
+          <t>올 뉴쏘렌토 R2.2 디젤 2WD 프레스티지</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>내비게이션, 파워슬라이딩 도어</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>22년05월</t>
+          <t>17년01월</t>
         </is>
       </c>
       <c r="I36" s="3" t="inlineStr">
         <is>
-          <t>103,122KM</t>
-[...2 lines deleted...]
-      <c r="J36" s="3" t="inlineStr">
+          <t>210,000KM</t>
+        </is>
+      </c>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>104허7203</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>베리 뉴 티볼리 1.6 디젤 2WD V1</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>스마트 미러링 패키지</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>20년07월</t>
+        </is>
+      </c>
+      <c r="I37" s="3" t="inlineStr">
+        <is>
+          <t>129,896KM</t>
+        </is>
+      </c>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>125호5089</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.2 프레스티지 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>드라이브 와이즈, 10.25인치 내비게이션</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H38" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I38" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J38" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K36" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J37" s="3" t="inlineStr">
+      <c r="K38" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K37" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E42" s="3" t="inlineStr">
+      <c r="A42" s="3"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F42" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G42" s="3" t="inlineStr">
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H42" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" s="3" t="inlineStr">
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K44" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K44" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="3"/>
-[...7 lines deleted...]
-      <c r="I47" s="3"/>
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I47" s="3" t="inlineStr">
+        <is>
+          <t>56,000KM</t>
+        </is>
+      </c>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,280,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A50" s="3"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K51" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L51" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>101호7498</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.0 디젤 AWD</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>헤드업 디스플레이(HUD), 드라이빙 어시스턴
+스 패키지 I, 파노라마 썬루프, 빌트인캠 패
+키지</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F52" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I52" s="3" t="inlineStr">
+        <is>
+          <t>112,000KM</t>
+        </is>
+      </c>
+      <c r="J52" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K52" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L52" s="3" t="inlineStr">
+        <is>
+          <t>1,620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="3"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K51" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K55" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L55" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>802더1978</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>포터2 1.0 수퍼캡 초장축 (CRDI) 스마트</t>
+        </is>
+      </c>
+      <c r="D56" s="4"/>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H56" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I56" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J56" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K55" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K57" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
-        <is>
-[...1836 lines deleted...]
-      <c r="L111" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A5"/>
-[...52 lines deleted...]
-    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="A2:A6"/>
+    <mergeCell ref="B2:B6"/>
+    <mergeCell ref="C2:C6"/>
+    <mergeCell ref="D2:D6"/>
+    <mergeCell ref="E2:E6"/>
+    <mergeCell ref="F2:F6"/>
+    <mergeCell ref="G2:G6"/>
+    <mergeCell ref="H2:H6"/>
+    <mergeCell ref="I2:I6"/>
+    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C7:C11"/>
+    <mergeCell ref="D7:D11"/>
+    <mergeCell ref="E7:E11"/>
+    <mergeCell ref="F7:F11"/>
+    <mergeCell ref="G7:G11"/>
+    <mergeCell ref="H7:H11"/>
+    <mergeCell ref="I7:I11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="C17:C21"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="E17:E21"/>
+    <mergeCell ref="F17:F21"/>
+    <mergeCell ref="G17:G21"/>
+    <mergeCell ref="H17:H21"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="F22:F24"/>
+    <mergeCell ref="G22:G24"/>
+    <mergeCell ref="H22:H24"/>
+    <mergeCell ref="I22:I24"/>
     <mergeCell ref="A25:A29"/>
     <mergeCell ref="B25:B29"/>
     <mergeCell ref="C25:C29"/>
     <mergeCell ref="D25:D29"/>
     <mergeCell ref="E25:E29"/>
     <mergeCell ref="F25:F29"/>
     <mergeCell ref="G25:G29"/>
     <mergeCell ref="H25:H29"/>
     <mergeCell ref="I25:I29"/>
-    <mergeCell ref="A30:A32"/>
-[...196 lines deleted...]
-    <mergeCell ref="I109:I111"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="B30:B33"/>
+    <mergeCell ref="C30:C33"/>
+    <mergeCell ref="D30:D33"/>
+    <mergeCell ref="E30:E33"/>
+    <mergeCell ref="F30:F33"/>
+    <mergeCell ref="G30:G33"/>
+    <mergeCell ref="H30:H33"/>
+    <mergeCell ref="I30:I33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="A38:A42"/>
+    <mergeCell ref="B38:B42"/>
+    <mergeCell ref="C38:C42"/>
+    <mergeCell ref="D38:D42"/>
+    <mergeCell ref="E38:E42"/>
+    <mergeCell ref="F38:F42"/>
+    <mergeCell ref="G38:G42"/>
+    <mergeCell ref="H38:H42"/>
+    <mergeCell ref="I38:I42"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="B43:B46"/>
+    <mergeCell ref="C43:C46"/>
+    <mergeCell ref="D43:D46"/>
+    <mergeCell ref="E43:E46"/>
+    <mergeCell ref="F43:F46"/>
+    <mergeCell ref="G43:G46"/>
+    <mergeCell ref="H43:H46"/>
+    <mergeCell ref="I43:I46"/>
+    <mergeCell ref="A47:A51"/>
+    <mergeCell ref="B47:B51"/>
+    <mergeCell ref="C47:C51"/>
+    <mergeCell ref="D47:D51"/>
+    <mergeCell ref="E47:E51"/>
+    <mergeCell ref="F47:F51"/>
+    <mergeCell ref="G47:G51"/>
+    <mergeCell ref="H47:H51"/>
+    <mergeCell ref="I47:I51"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="B52:B55"/>
+    <mergeCell ref="C52:C55"/>
+    <mergeCell ref="D52:D55"/>
+    <mergeCell ref="E52:E55"/>
+    <mergeCell ref="F52:F55"/>
+    <mergeCell ref="G52:G55"/>
+    <mergeCell ref="H52:H55"/>
+    <mergeCell ref="I52:I55"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="C56:C58"/>
+    <mergeCell ref="D56:D58"/>
+    <mergeCell ref="E56:E58"/>
+    <mergeCell ref="F56:F58"/>
+    <mergeCell ref="G56:G58"/>
+    <mergeCell ref="H56:H58"/>
+    <mergeCell ref="I56:I58"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>