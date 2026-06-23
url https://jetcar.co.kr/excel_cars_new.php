--- v2 (2026-05-06)
+++ v3 (2026-06-23)
@@ -152,30167 +152,42209 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L812"/>
+  <dimension ref="A1:L1152"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>임시번호 </t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 아반떼(CN7) 1.6 가솔린 모던</t>
+          <t>디 올 뉴 셀토스 가솔린 1.6 트렌디 (내장 휴먼그레
+이)</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>컴포트1, 현대스마트센스</t>
+          <t>12.3인치클러스터, 내비게이션, 컨비니언스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>583,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>539,000</t>
+          <t>616,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>517,000</t>
+          <t>583,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>BL</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>115하9583</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>레이 가솔린 1.0 프레스티지</t>
+          <t>모닝 27MY 해치백 가솔린 트렌디 A/T</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>스타일,8인치 내비게이션, 드라이브와이즈</t>
+          <t>기본형-컴포트, 내비게이션, 버튼시동팩, 16
+인치휠</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>밀키베이지</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="3"/>
-[...7 lines deleted...]
-      <c r="I7" s="3"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>102호6009</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 </t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>조수석 ISOFIX, 헤드업 디스플레이(HUD
+), 17인치 프로파일 스포크 휠</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>109하7912</t>
+          <t>102호6008</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
-티지</t>
+          <t>MINI Countryman S ALL4</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>조수석 ISOFIX, 헤드업 디스플레이(HUD
+), 17인치 프로파일 스포크 휠</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>11KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K15" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E16" s="3" t="inlineStr">
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>102호6012</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>조수석 ISOFIX, 헤드업 디스플레이(HUD
+), 17인치 프로파일 스포크 휠</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F16" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G16" s="3" t="inlineStr">
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H16" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I17" s="3"/>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="3"/>
-[...7 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>106하1262/1
+263/1265/1
+266/1268</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄(브라운시트)</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>카멜 브라운 인조 카족시트 패키지,360o 어
+라운드 뷰 모니터+ 사각지대 경보 시스템 + 
+후방 충돌 경보 시스템, BOSE서라운드 사운
+드 시스템</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>151호1410</t>
+          <t>109하7912</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>파노라마선루프, 내비게이션, 기본형-빌트인캠2
-, 스타일</t>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>25년10월</t>
         </is>
       </c>
       <c r="I26" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>11KM</t>
         </is>
       </c>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>396</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>91</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>151호1461</t>
+          <t>109하8231</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 모니터링팩, 스
-타일</t>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
           <t>26년04월</t>
         </is>
       </c>
       <c r="I30" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>371</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K32" s="3" t="inlineStr">
-[...35 lines deleted...]
-      <c r="E33" s="3" t="inlineStr">
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>109하8310</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F33" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J33" s="3" t="inlineStr">
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K33" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="3"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K35" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="E36" s="3" t="inlineStr">
+      <c r="K36" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>109하8309</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F36" s="3" t="inlineStr">
+      <c r="F37" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G36" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J36" s="3" t="inlineStr">
+      <c r="G37" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I37" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K36" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>1,690,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>1,590,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>109하6607</t>
+          <t>109하8303</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
- 7인승 캘리그래피</t>
+          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
-[...1 lines deleted...]
-프리뷰 전자제어 서스펜션</t>
+          <t>기본형-컴포트, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
-          <t>23KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>109하8324</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>97</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>1,820,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>97</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>1,870,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A45" s="3"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
       <c r="D45" s="4"/>
-      <c r="E45" s="3" t="inlineStr">
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>109하8323</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴투싼 가솔린 1.6 터보 2WD 모던</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>컴포트Ⅰ, 현대스마트센스, 파노라마선루프+루프
+랙</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F45" s="3" t="inlineStr">
+      <c r="F46" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G45" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I46" s="3"/>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>77</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>4,420,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>77</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>4,270,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>109하8340</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, ETCS</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K49" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="3"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K48" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L51" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>109하8339</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F52" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I52" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J52" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K52" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L51" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>109호 7903</t>
+          <t>109하8351</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 익스클루시브</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
-,차선이탈 방지,스마트 크루즈 등)</t>
+          <t>빌트인캠2 PLUS, 파노라마선루프</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>나누크 화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>151호1491 /
+ 1492</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K57" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="3"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K59" s="3" t="inlineStr">
+      <c r="K60" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L60" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>151호2230 /
+ 2231</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L59" s="3" t="inlineStr">
-[...90 lines deleted...]
-      </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,140,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>151호2232</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J64" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K64" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L64" s="3" t="inlineStr">
+        <is>
+          <t>1,140,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="3"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K63" s="3" t="inlineStr">
-[...93 lines deleted...]
-      </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>181하5324 5
+325 5326 5
+327 5328 5
+329 5330</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 프리미엄</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H67" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J67" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L66" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K68" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>109하8328 8
+329 8330 8
+331 8332 8
+333 8334 8
+335 8336 8
+337</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 레이 프레스티지</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>기본형 드라이브와이즈 내비게이션		 			</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I69" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J69" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K68" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J69" s="3" t="inlineStr">
+      <c r="K69" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L69" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="3"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K69" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E70" s="3" t="inlineStr">
+      <c r="K70" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L70" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>151호2248 2
+249</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프, 파킹어시스트, 현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F70" s="3" t="inlineStr">
+      <c r="F71" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G70" s="3" t="inlineStr">
+      <c r="G71" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H70" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I71" s="3"/>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I71" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="3"/>
-[...7 lines deleted...]
-      <c r="I73" s="3"/>
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B73" s="4" t="inlineStr">
+        <is>
+          <t>151호2245</t>
+        </is>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+노블레스</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 드라이브와이즈, 기본형-듀얼선루프
+, 스타일</t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F73" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H73" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I73" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J73" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t>116호7334 /
-[...1 lines deleted...]
-8</t>
+          <t>101하5181</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+          <t>GV70 2.5T 가솔린 AWD</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
+          <t>18인치 SDS1 파퓰러 패키지1 파퓰러패키지
+1 파노라마선루프 빌트인캠패키지</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I75" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>100KM</t>
         </is>
       </c>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="3"/>
-[...7 lines deleted...]
-      <c r="I77" s="3"/>
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>101하5178</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 프레스티지</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F77" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G77" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I77" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K78" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L78" s="3" t="inlineStr">
+        <is>
+          <t>380,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>142호6683 6
+684 6685 6
+686</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe 아이코닉</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>360도 어라운드 뷰 사각지대 경보 (BSW)
+ 후방 충돌 경보 (RCTA) 블랙 인조가죽시
+트</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K78" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J79" s="3" t="inlineStr">
+      <c r="K79" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L79" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="3"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K79" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="E80" s="3" t="inlineStr">
+      <c r="K80" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B81" s="4" t="inlineStr">
+        <is>
+          <t>151호2207 2
+208</t>
+        </is>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 2세대 가솔린 1.6T 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 12.3인치클러스터, 컴포트</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F80" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G80" s="3" t="inlineStr">
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄/그레이</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H80" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K80" s="3" t="inlineStr">
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L80" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K83" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L83" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>109하6607</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
+2열 다이내믹 바디케어 시트, 빌트인캠2+, 
+프리뷰 전자제어 서스펜션</t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G84" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I84" s="3" t="inlineStr">
+        <is>
+          <t>23KM</t>
+        </is>
+      </c>
+      <c r="J84" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K84" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L84" s="3" t="inlineStr">
+        <is>
+          <t>1,650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="3"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K83" s="3" t="inlineStr">
-[...91 lines deleted...]
-      </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>1,820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="3"/>
-[...1 lines deleted...]
-      <c r="C89" s="4"/>
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
       <c r="D89" s="4"/>
-      <c r="E89" s="3"/>
-[...3 lines deleted...]
-      <c r="I89" s="3"/>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I89" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A90" s="3"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
       <c r="D90" s="4"/>
-      <c r="E90" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>4,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>4,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>4,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>4,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="3"/>
-[...7 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>109하7070</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴셀토스 하이브리드 1.6 HEV 2WD 프레스티
+지</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 컴포트, 기본형-12.3인치 
+클러스터, 파노라마 선루프, 스타일</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A95" s="3"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3"/>
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K98" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L98" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>24호4806</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>테슬라 모델 X AWD</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>Diamond Black 페인트,20인치 페리
+헬릭스 휠, All Black 프리미엄 인테리
+어와 에보니 데코, 5인승, 스티어링 휠, 오
+토파일럿, 풀 셀프 드라이빙(감독형)</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J99" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K99" s="3" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="L99" s="3" t="inlineStr">
+        <is>
+          <t>3,670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="3"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K98" s="3" t="inlineStr">
-[...89 lines deleted...]
-      </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>3,570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>3,470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="3"/>
-[...7 lines deleted...]
-      <c r="I102" s="3"/>
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>109허7001</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
+러 패키지Ⅰ</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F102" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>26년02월</t>
+        </is>
+      </c>
+      <c r="I102" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>116호7559 /
- 7560</t>
+          <t>109하7016,8
+219</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>액티언 1.5T S8 </t>
-[...2 lines deleted...]
-      <c r="D105" s="4"/>
+          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I105" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L107" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="3" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B108" s="4" t="inlineStr">
+        <is>
+          <t>133하7539/7
+541</t>
+        </is>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>아르카나1.6 Gte 아이코닉 2WD_브라운시트</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>네비게이션,핸들연선,통풍시트,전동시트</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F108" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G108" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H108" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I108" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J108" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K108" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L107" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A110" s="3"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="D110" s="4"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3"/>
       <c r="B111" s="4"/>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L112" s="3" t="inlineStr">
+        <is>
+          <t>595,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B113" s="4" t="inlineStr">
+        <is>
+          <t>133하7544</t>
+        </is>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 2.0 터보 아이코닉 2WD</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>AR-HUD,프레임리스룸미러,프리미엄사운드,엑
+티스노이즈캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H113" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I113" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J113" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L112" s="3" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A115" s="3"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="3"/>
-[...7 lines deleted...]
-      <c r="I118" s="3"/>
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>109호 7940/
+7941</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A120" s="3"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="3"/>
-[...1 lines deleted...]
-      <c r="C123" s="4"/>
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B123" s="4" t="inlineStr">
+        <is>
+          <t>116호7655</t>
+        </is>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던(블랙시트)</t>
+        </is>
+      </c>
       <c r="D123" s="4"/>
-      <c r="E123" s="3"/>
-[...3 lines deleted...]
-      <c r="I123" s="3"/>
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F123" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H123" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I123" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K124" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K124" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A125" s="3"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+      <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="3"/>
       <c r="F127" s="3"/>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="3"/>
-[...7 lines deleted...]
-      <c r="I128" s="3"/>
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>116호7936</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>카니발 HEV 1.6 9인승 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E128" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F128" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G128" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H128" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I128" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A130" s="3"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="D130" s="4"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="3"/>
-[...1 lines deleted...]
-      <c r="C133" s="4"/>
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B133" s="4" t="inlineStr">
+        <is>
+          <t>116호7800/7
+801/7803</t>
+        </is>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D133" s="4"/>
-      <c r="E133" s="3"/>
-[...3 lines deleted...]
-      <c r="I133" s="3"/>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A135" s="3"/>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="D135" s="4"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>1,010,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3"/>
-[...1 lines deleted...]
-      <c r="C138" s="4"/>
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B138" s="4" t="inlineStr">
+        <is>
+          <t>116호7802</t>
+        </is>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D138" s="4"/>
-      <c r="E138" s="3"/>
-[...3 lines deleted...]
-      <c r="I138" s="3"/>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F138" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G138" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H138" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I138" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
           <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
           <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="3" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="A140" s="3"/>
+      <c r="B140" s="4"/>
+      <c r="C140" s="4"/>
       <c r="D140" s="4"/>
-      <c r="E140" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>565,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3"/>
-[...1 lines deleted...]
-      <c r="C143" s="4"/>
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>116호7737 /
+ 7738</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어 </t>
+        </is>
+      </c>
       <c r="D143" s="4"/>
-      <c r="E143" s="3"/>
-[...3 lines deleted...]
-      <c r="I143" s="3"/>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K144" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K144" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A145" s="3"/>
+      <c r="B145" s="4"/>
+      <c r="C145" s="4"/>
       <c r="D145" s="4"/>
-      <c r="E145" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3"/>
+      <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>565,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="3"/>
-[...7 lines deleted...]
-      <c r="I148" s="3"/>
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B148" s="4" t="inlineStr">
+        <is>
+          <t>116호7934 /
+ 7935</t>
+        </is>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A150" s="3"/>
+      <c r="B150" s="4"/>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4"/>
+      <c r="E150" s="3"/>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
+      <c r="H150" s="3"/>
+      <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L152" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B153" s="4" t="inlineStr">
+        <is>
+          <t>116호7863 /
+ 7864 / 78
+66 / 7867 
+/ 7868 / 7
+869 / 7870</t>
+        </is>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 레드라인</t>
+        </is>
+      </c>
+      <c r="D153" s="4"/>
+      <c r="E153" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F153" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H153" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I153" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J153" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K153" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L152" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A155" s="3"/>
+      <c r="B155" s="4"/>
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+      <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3"/>
       <c r="B157" s="4"/>
       <c r="C157" s="4"/>
       <c r="D157" s="4"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="J157" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="3"/>
-[...7 lines deleted...]
-      <c r="I158" s="3"/>
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>116호7638</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어,  딥컨트롤 패키지 
+2</t>
+        </is>
+      </c>
+      <c r="E158" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F158" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G158" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H158" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I158" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>855,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>835,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A160" s="3"/>
+      <c r="B160" s="4"/>
+      <c r="C160" s="4"/>
+      <c r="D160" s="4"/>
+      <c r="E160" s="3"/>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
+      <c r="H160" s="3"/>
+      <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>815,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>795,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3"/>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
       <c r="D162" s="4"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L162" s="3" t="inlineStr">
+        <is>
+          <t>775,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B163" s="4" t="inlineStr">
+        <is>
+          <t>116호7814 /
+ 7815 / 78
+16</t>
+        </is>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트 </t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>15인치휠, 하이패스 </t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F163" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G163" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H163" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I163" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J163" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K163" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L162" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K164" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K164" s="3" t="inlineStr">
+      <c r="L164" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="3"/>
+      <c r="B165" s="4"/>
+      <c r="C165" s="4"/>
+      <c r="D165" s="4"/>
+      <c r="E165" s="3"/>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
+      <c r="H165" s="3"/>
+      <c r="I165" s="3"/>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L164" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3"/>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3"/>
       <c r="B167" s="4"/>
       <c r="C167" s="4"/>
       <c r="D167" s="4"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="3"/>
-[...7 lines deleted...]
-      <c r="I168" s="3"/>
+      <c r="A168" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B168" s="4" t="inlineStr">
+        <is>
+          <t>116호7600 /
+  7615 / 7
+616</t>
+        </is>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>내비, 하이패스, 스타일 </t>
+        </is>
+      </c>
+      <c r="E168" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F168" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G168" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H168" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I168" s="3" t="inlineStr">
+        <is>
+          <t>4KM</t>
+        </is>
+      </c>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A170" s="3"/>
+      <c r="B170" s="4"/>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3"/>
       <c r="B171" s="4"/>
       <c r="C171" s="4"/>
       <c r="D171" s="4"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3"/>
       <c r="B172" s="4"/>
       <c r="C172" s="4"/>
       <c r="D172" s="4"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="J172" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="3"/>
-[...7 lines deleted...]
-      <c r="I173" s="3"/>
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>116호7751 /
+ 7752 / 77
+53</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A175" s="3"/>
+      <c r="B175" s="4"/>
+      <c r="C175" s="4"/>
+      <c r="D175" s="4"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
+      <c r="H175" s="3"/>
+      <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3"/>
       <c r="B177" s="4"/>
       <c r="C177" s="4"/>
       <c r="D177" s="4"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="3"/>
-[...7 lines deleted...]
-      <c r="I178" s="3"/>
+      <c r="A178" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B178" s="4" t="inlineStr">
+        <is>
+          <t>116호7776 /
+ 7777</t>
+        </is>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E178" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F178" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G178" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H178" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I178" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A180" s="3"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="4"/>
       <c r="D180" s="4"/>
-      <c r="E180" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3"/>
+      <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L182" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B183" s="4" t="inlineStr">
+        <is>
+          <t>116호7741</t>
+        </is>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D183" s="4"/>
+      <c r="E183" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F183" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G183" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H183" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I183" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J183" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K183" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L182" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A185" s="3"/>
+      <c r="B185" s="4"/>
+      <c r="C185" s="4"/>
+      <c r="D185" s="4"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+      <c r="H185" s="3"/>
+      <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3"/>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L187" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B188" s="4" t="inlineStr">
+        <is>
+          <t>116호7528/7
+529</t>
+        </is>
+      </c>
+      <c r="C188" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T 블랙엣지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D188" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰시스템</t>
+        </is>
+      </c>
+      <c r="E188" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F188" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G188" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H188" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I188" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J188" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K188" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L187" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A190" s="3"/>
+      <c r="B190" s="4"/>
+      <c r="C190" s="4"/>
       <c r="D190" s="4"/>
-      <c r="E190" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+      <c r="H190" s="3"/>
+      <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="3"/>
-[...7 lines deleted...]
-      <c r="I193" s="3"/>
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B193" s="4" t="inlineStr">
+        <is>
+          <t>116호7624/ 
+7625</t>
+        </is>
+      </c>
+      <c r="C193" s="4" t="inlineStr">
+        <is>
+          <t>렉스턴 뉴 아레나 5인승 2.2 4WD 노블레스</t>
+        </is>
+      </c>
+      <c r="D193" s="4" t="inlineStr">
+        <is>
+          <t>스마트 드라이빙 패키지, 4WD</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F193" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G193" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H193" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I193" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A195" s="3"/>
+      <c r="B195" s="4"/>
+      <c r="C195" s="4"/>
+      <c r="D195" s="4"/>
+      <c r="E195" s="3"/>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
+      <c r="H195" s="3"/>
+      <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3"/>
       <c r="B197" s="4"/>
       <c r="C197" s="4"/>
       <c r="D197" s="4"/>
       <c r="E197" s="3"/>
       <c r="F197" s="3"/>
       <c r="G197" s="3"/>
       <c r="H197" s="3"/>
       <c r="I197" s="3"/>
       <c r="J197" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="3"/>
-[...7 lines deleted...]
-      <c r="I198" s="3"/>
+      <c r="A198" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B198" s="4" t="inlineStr">
+        <is>
+          <t>116호7932/7
+933</t>
+        </is>
+      </c>
+      <c r="C198" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D198" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E198" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F198" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G198" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H198" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I198" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K199" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K199" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A200" s="3"/>
+      <c r="B200" s="4"/>
+      <c r="C200" s="4"/>
+      <c r="D200" s="4"/>
+      <c r="E200" s="3"/>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
+      <c r="H200" s="3"/>
+      <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="3"/>
-[...1 lines deleted...]
-      <c r="C203" s="4"/>
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B203" s="4" t="inlineStr">
+        <is>
+          <t>116호7850/7
+851 /7852 
+/ 7853</t>
+        </is>
+      </c>
+      <c r="C203" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D203" s="4"/>
-      <c r="E203" s="3"/>
-[...3 lines deleted...]
-      <c r="I203" s="3"/>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F203" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G203" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H203" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I203" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3"/>
       <c r="B204" s="4"/>
       <c r="C204" s="4"/>
       <c r="D204" s="4"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
       <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A205" s="3"/>
+      <c r="B205" s="4"/>
+      <c r="C205" s="4"/>
+      <c r="D205" s="4"/>
+      <c r="E205" s="3"/>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
+      <c r="H205" s="3"/>
+      <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="3"/>
-[...1 lines deleted...]
-      <c r="C208" s="4"/>
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>116호7580</t>
+        </is>
+      </c>
+      <c r="C208" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D208" s="4"/>
-      <c r="E208" s="3"/>
-[...3 lines deleted...]
-      <c r="I208" s="3"/>
+      <c r="E208" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F208" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G208" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H208" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I208" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A210" s="3"/>
+      <c r="B210" s="4"/>
+      <c r="C210" s="4"/>
       <c r="D210" s="4"/>
-      <c r="E210" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E210" s="3"/>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
+      <c r="H210" s="3"/>
+      <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3"/>
       <c r="B212" s="4"/>
       <c r="C212" s="4"/>
       <c r="D212" s="4"/>
       <c r="E212" s="3"/>
       <c r="F212" s="3"/>
       <c r="G212" s="3"/>
       <c r="H212" s="3"/>
       <c r="I212" s="3"/>
       <c r="J212" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="3"/>
-[...7 lines deleted...]
-      <c r="I213" s="3"/>
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B213" s="4" t="inlineStr">
+        <is>
+          <t>116호7910/7
+911/7912</t>
+        </is>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K214" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K214" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A215" s="3"/>
+      <c r="B215" s="4"/>
+      <c r="C215" s="4"/>
+      <c r="D215" s="4"/>
+      <c r="E215" s="3"/>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
+      <c r="H215" s="3"/>
+      <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K215" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K215" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>1,850,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3"/>
       <c r="B217" s="4"/>
       <c r="C217" s="4"/>
       <c r="D217" s="4"/>
       <c r="E217" s="3"/>
       <c r="F217" s="3"/>
       <c r="G217" s="3"/>
       <c r="H217" s="3"/>
       <c r="I217" s="3"/>
       <c r="J217" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>1,950,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="3"/>
-[...7 lines deleted...]
-      <c r="I218" s="3"/>
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B218" s="4" t="inlineStr">
+        <is>
+          <t>116호7719/7
+720/7721/7
+722/7723</t>
+        </is>
+      </c>
+      <c r="C218" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D218" s="4" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F218" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G218" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H218" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I218" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>2,000,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>2,050,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
-      <c r="A220" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A220" s="3"/>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
       <c r="D220" s="4"/>
-      <c r="E220" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E220" s="3"/>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
+      <c r="H220" s="3"/>
+      <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3"/>
       <c r="B222" s="4"/>
       <c r="C222" s="4"/>
       <c r="D222" s="4"/>
       <c r="E222" s="3"/>
       <c r="F222" s="3"/>
       <c r="G222" s="3"/>
       <c r="H222" s="3"/>
       <c r="I222" s="3"/>
       <c r="J222" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="3"/>
-[...1 lines deleted...]
-      <c r="C223" s="4"/>
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>116호7825 /
+ 7826 / 78
+27</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D223" s="4"/>
-      <c r="E223" s="3"/>
-[...3 lines deleted...]
-      <c r="I223" s="3"/>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-      <c r="A225" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A225" s="3"/>
+      <c r="B225" s="4"/>
+      <c r="C225" s="4"/>
+      <c r="D225" s="4"/>
+      <c r="E225" s="3"/>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
+      <c r="H225" s="3"/>
+      <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="4"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B228" s="4" t="inlineStr">
         <is>
-          <t>133하4438</t>
+          <t>116호7729 /
+ 7731 / 77
+32 / 7733</t>
         </is>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+          <t>그랑콜레오스 1.5 하이브리드 에스카파드 어반그레이(브
+라운시트)</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>테크놀로지 패키지</t>
+          <t>보스사운드, 액티브 노이즈캔슬레이션, 헤드업디
+스플레이, 차음윈드실드글라스</t>
         </is>
       </c>
       <c r="E228" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H228" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I228" s="3" t="inlineStr">
         <is>
-          <t>9,159KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
-      <c r="A229" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A229" s="3"/>
+      <c r="B229" s="4"/>
+      <c r="C229" s="4"/>
+      <c r="D229" s="4"/>
+      <c r="E229" s="3"/>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
+      <c r="H229" s="3"/>
+      <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
-      <c r="A230" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A230" s="3"/>
+      <c r="B230" s="4"/>
+      <c r="C230" s="4"/>
       <c r="D230" s="4"/>
-      <c r="E230" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E230" s="3"/>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
+      <c r="H230" s="3"/>
+      <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
           <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3"/>
       <c r="B231" s="4"/>
       <c r="C231" s="4"/>
       <c r="D231" s="4"/>
       <c r="E231" s="3"/>
       <c r="F231" s="3"/>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3"/>
       <c r="B232" s="4"/>
       <c r="C232" s="4"/>
       <c r="D232" s="4"/>
       <c r="E232" s="3"/>
       <c r="F232" s="3"/>
       <c r="G232" s="3"/>
       <c r="H232" s="3"/>
       <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
-      <c r="A233" s="3"/>
-[...1 lines deleted...]
-      <c r="C233" s="4"/>
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B233" s="4" t="inlineStr">
+        <is>
+          <t>116호7828 /
+ 7829</t>
+        </is>
+      </c>
+      <c r="C233" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D233" s="4"/>
-      <c r="E233" s="3"/>
-[...3 lines deleted...]
-      <c r="I233" s="3"/>
+      <c r="E233" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F233" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G233" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H233" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I233" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A235" s="3"/>
+      <c r="B235" s="4"/>
+      <c r="C235" s="4"/>
+      <c r="D235" s="4"/>
+      <c r="E235" s="3"/>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
+      <c r="H235" s="3"/>
+      <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3"/>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="4"/>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3"/>
       <c r="H237" s="3"/>
       <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3"/>
-[...1 lines deleted...]
-      <c r="C238" s="4"/>
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B238" s="4" t="inlineStr">
+        <is>
+          <t>116호7691 /
+ 7692 / 76
+93</t>
+        </is>
+      </c>
+      <c r="C238" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
       <c r="D238" s="4"/>
-      <c r="E238" s="3"/>
-[...3 lines deleted...]
-      <c r="I238" s="3"/>
+      <c r="E238" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F238" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G238" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H238" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I238" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
           <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="3"/>
       <c r="F239" s="3"/>
       <c r="G239" s="3"/>
       <c r="H239" s="3"/>
       <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
           <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
-      <c r="A240" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A240" s="3"/>
+      <c r="B240" s="4"/>
+      <c r="C240" s="4"/>
       <c r="D240" s="4"/>
-      <c r="E240" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E240" s="3"/>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
+      <c r="H240" s="3"/>
+      <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="3"/>
-[...7 lines deleted...]
-      <c r="I243" s="3"/>
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B243" s="4" t="inlineStr">
+        <is>
+          <t>116호7726 /
+ 7727</t>
+        </is>
+      </c>
+      <c r="C243" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 1.5 하이브리드 에스카파드 세틴유니버스화
+이트 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D243" s="4" t="inlineStr">
+        <is>
+          <t>무광색상, 헤드업디스플레이 + 차음윈드실드글라
+스</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>무광흰색</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
-      <c r="A244" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A244" s="3"/>
+      <c r="B244" s="4"/>
+      <c r="C244" s="4"/>
       <c r="D244" s="4"/>
-      <c r="E244" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E244" s="3"/>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
+      <c r="H244" s="3"/>
+      <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="3"/>
       <c r="F247" s="3"/>
       <c r="G247" s="3"/>
       <c r="H247" s="3"/>
       <c r="I247" s="3"/>
       <c r="J247" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
-      <c r="A248" s="3"/>
-[...7 lines deleted...]
-      <c r="I248" s="3"/>
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B248" s="4" t="inlineStr">
+        <is>
+          <t>116호7757 /
+ 7758 / 77
+59 / 7760</t>
+        </is>
+      </c>
+      <c r="C248" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D248" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
+        </is>
+      </c>
+      <c r="E248" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F248" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G248" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H248" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I248" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J248" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K248" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K248" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
-      <c r="A249" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A249" s="3"/>
+      <c r="B249" s="4"/>
+      <c r="C249" s="4"/>
       <c r="D249" s="4"/>
-      <c r="E249" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E249" s="3"/>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3"/>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="3"/>
       <c r="F252" s="3"/>
       <c r="G252" s="3"/>
       <c r="H252" s="3"/>
       <c r="I252" s="3"/>
       <c r="J252" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="3"/>
-[...7 lines deleted...]
-      <c r="I253" s="3"/>
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B253" s="4" t="inlineStr">
+        <is>
+          <t>116호7761</t>
+        </is>
+      </c>
+      <c r="C253" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디 밀키베이지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D253" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠 컴포트 컨비니언스 내비 버튼스마트키
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J253" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K253" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
-      <c r="A254" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A254" s="3"/>
+      <c r="B254" s="4"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
+      <c r="H254" s="3"/>
+      <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3"/>
       <c r="B257" s="4"/>
       <c r="C257" s="4"/>
       <c r="D257" s="4"/>
       <c r="E257" s="3"/>
       <c r="F257" s="3"/>
       <c r="G257" s="3"/>
       <c r="H257" s="3"/>
       <c r="I257" s="3"/>
       <c r="J257" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="3"/>
-[...1 lines deleted...]
-      <c r="C258" s="4"/>
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B258" s="4" t="inlineStr">
+        <is>
+          <t>116호7926</t>
+        </is>
+      </c>
+      <c r="C258" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
       <c r="D258" s="4"/>
-      <c r="E258" s="3"/>
-[...3 lines deleted...]
-      <c r="I258" s="3"/>
+      <c r="E258" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F258" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G258" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H258" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I258" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J258" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K258" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K258" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A259" s="3"/>
+      <c r="B259" s="4"/>
+      <c r="C259" s="4"/>
+      <c r="D259" s="4"/>
+      <c r="E259" s="3"/>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
+      <c r="H259" s="3"/>
+      <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3"/>
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="3"/>
       <c r="F261" s="3"/>
       <c r="G261" s="3"/>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
       <c r="J261" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3"/>
       <c r="B262" s="4"/>
       <c r="C262" s="4"/>
       <c r="D262" s="4"/>
       <c r="E262" s="3"/>
       <c r="F262" s="3"/>
       <c r="G262" s="3"/>
       <c r="H262" s="3"/>
       <c r="I262" s="3"/>
       <c r="J262" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
-      <c r="A263" s="3"/>
-[...7 lines deleted...]
-      <c r="I263" s="3"/>
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B263" s="4" t="inlineStr">
+        <is>
+          <t>116호7764</t>
+        </is>
+      </c>
+      <c r="C263" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D263" s="4" t="inlineStr">
+        <is>
+          <t>16인치 휠, 컴포트, 컨비니언스, 내비, 버
+튼스마트키, 스타일</t>
+        </is>
+      </c>
+      <c r="E263" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F263" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G263" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H263" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I263" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J263" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K263" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K263" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
-      <c r="A264" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A264" s="3"/>
+      <c r="B264" s="4"/>
+      <c r="C264" s="4"/>
+      <c r="D264" s="4"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3"/>
       <c r="B265" s="4"/>
       <c r="C265" s="4"/>
       <c r="D265" s="4"/>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3"/>
       <c r="H265" s="3"/>
       <c r="I265" s="3"/>
       <c r="J265" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3"/>
       <c r="B266" s="4"/>
       <c r="C266" s="4"/>
       <c r="D266" s="4"/>
       <c r="E266" s="3"/>
       <c r="F266" s="3"/>
       <c r="G266" s="3"/>
       <c r="H266" s="3"/>
       <c r="I266" s="3"/>
       <c r="J266" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L266" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3"/>
       <c r="B267" s="4"/>
       <c r="C267" s="4"/>
       <c r="D267" s="4"/>
       <c r="E267" s="3"/>
       <c r="F267" s="3"/>
       <c r="G267" s="3"/>
       <c r="H267" s="3"/>
       <c r="I267" s="3"/>
       <c r="J267" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B268" s="4" t="inlineStr">
         <is>
-          <t>109하7636</t>
+          <t>116호7766</t>
         </is>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스Ⅰ</t>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비, 버튼
+스마트키, 스타일</t>
         </is>
       </c>
       <c r="E268" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
-          <t>26,200KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3"/>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="3"/>
       <c r="F270" s="3"/>
       <c r="G270" s="3"/>
       <c r="H270" s="3"/>
       <c r="I270" s="3"/>
       <c r="J270" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K270" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L270" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3"/>
       <c r="B271" s="4"/>
       <c r="C271" s="4"/>
       <c r="D271" s="4"/>
       <c r="E271" s="3"/>
       <c r="F271" s="3"/>
       <c r="G271" s="3"/>
       <c r="H271" s="3"/>
       <c r="I271" s="3"/>
       <c r="J271" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
       <c r="D272" s="4"/>
-      <c r="E272" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F272" s="3" t="inlineStr">
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
+      <c r="J272" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K272" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L272" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B273" s="4" t="inlineStr">
+        <is>
+          <t>116호7768/7
+744</t>
+        </is>
+      </c>
+      <c r="C273" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트셀렉션 (라운지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D273" s="4" t="inlineStr">
+        <is>
+          <t>스마트 커넥트</t>
+        </is>
+      </c>
+      <c r="E273" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F273" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G272" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I273" s="3"/>
+      <c r="G273" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I273" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
-      <c r="A275" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A275" s="3"/>
+      <c r="B275" s="4"/>
+      <c r="C275" s="4"/>
       <c r="D275" s="4"/>
-      <c r="E275" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E275" s="3"/>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
+      <c r="H275" s="3"/>
+      <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L275" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3"/>
       <c r="B276" s="4"/>
       <c r="C276" s="4"/>
       <c r="D276" s="4"/>
       <c r="E276" s="3"/>
       <c r="F276" s="3"/>
       <c r="G276" s="3"/>
       <c r="H276" s="3"/>
       <c r="I276" s="3"/>
       <c r="J276" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L276" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3"/>
       <c r="B277" s="4"/>
       <c r="C277" s="4"/>
       <c r="D277" s="4"/>
       <c r="E277" s="3"/>
       <c r="F277" s="3"/>
       <c r="G277" s="3"/>
       <c r="H277" s="3"/>
       <c r="I277" s="3"/>
       <c r="J277" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>109하7239</t>
+          <t>116호7804</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+          <t>GV80 2.5T 마칼루그레이 (보르도브라운시트)</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>SBW팩, ETCS, 기본형-드라이브와이즈, 
-선루프</t>
+          <t>20인치휠, 시그니처디자인셀렉션2, 파퓰러패키
+지</t>
         </is>
       </c>
       <c r="E278" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G278" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H278" s="3" t="inlineStr">
         <is>
-          <t>23년11월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I278" s="3" t="inlineStr">
         <is>
-          <t>35,800KM</t>
+          <t>19KM</t>
         </is>
       </c>
       <c r="J278" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L278" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3"/>
       <c r="B280" s="4"/>
       <c r="C280" s="4"/>
       <c r="D280" s="4"/>
       <c r="E280" s="3"/>
       <c r="F280" s="3"/>
       <c r="G280" s="3"/>
       <c r="H280" s="3"/>
       <c r="I280" s="3"/>
       <c r="J280" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K280" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L280" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
-      <c r="A281" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A281" s="3"/>
+      <c r="B281" s="4"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
+      <c r="H281" s="3"/>
+      <c r="I281" s="3"/>
       <c r="J281" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K281" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L281" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3"/>
       <c r="B282" s="4"/>
       <c r="C282" s="4"/>
       <c r="D282" s="4"/>
       <c r="E282" s="3"/>
       <c r="F282" s="3"/>
       <c r="G282" s="3"/>
       <c r="H282" s="3"/>
       <c r="I282" s="3"/>
       <c r="J282" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
-      <c r="A283" s="3"/>
-[...7 lines deleted...]
-      <c r="I283" s="3"/>
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B283" s="4" t="inlineStr">
+        <is>
+          <t>116호 7709 
+/ 7884 / 7
+885 / 7886
+ / 7887 / 
+7888 /7889
+ / 7890 / 
+7891 / 789
+2</t>
+        </is>
+      </c>
+      <c r="C283" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D283" s="4" t="inlineStr">
+        <is>
+          <t>9인치내비패키지, 밸류업패키지, 컨비니언스패키
+지</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J283" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
-      <c r="A284" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A284" s="3"/>
+      <c r="B284" s="4"/>
+      <c r="C284" s="4"/>
+      <c r="D284" s="4"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
+      <c r="H284" s="3"/>
+      <c r="I284" s="3"/>
       <c r="J284" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3"/>
       <c r="B285" s="4"/>
       <c r="C285" s="4"/>
       <c r="D285" s="4"/>
       <c r="E285" s="3"/>
       <c r="F285" s="3"/>
       <c r="G285" s="3"/>
       <c r="H285" s="3"/>
       <c r="I285" s="3"/>
       <c r="J285" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K285" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L285" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3"/>
       <c r="B286" s="4"/>
       <c r="C286" s="4"/>
       <c r="D286" s="4"/>
       <c r="E286" s="3"/>
       <c r="F286" s="3"/>
       <c r="G286" s="3"/>
       <c r="H286" s="3"/>
       <c r="I286" s="3"/>
       <c r="J286" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
-      <c r="A287" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F287" s="3" t="inlineStr">
+      <c r="A287" s="3"/>
+      <c r="B287" s="4"/>
+      <c r="C287" s="4"/>
+      <c r="D287" s="4"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L287" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B288" s="4" t="inlineStr">
+        <is>
+          <t>116호7641 /
+ 7642 / 76
+43</t>
+        </is>
+      </c>
+      <c r="C288" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D288" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F288" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G287" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I288" s="3"/>
+      <c r="G288" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H288" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I288" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J288" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>855,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3"/>
       <c r="B289" s="4"/>
       <c r="C289" s="4"/>
       <c r="D289" s="4"/>
       <c r="E289" s="3"/>
       <c r="F289" s="3"/>
       <c r="G289" s="3"/>
       <c r="H289" s="3"/>
       <c r="I289" s="3"/>
       <c r="J289" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>835,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
-      <c r="A290" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A290" s="3"/>
+      <c r="B290" s="4"/>
+      <c r="C290" s="4"/>
+      <c r="D290" s="4"/>
+      <c r="E290" s="3"/>
+      <c r="F290" s="3"/>
+      <c r="G290" s="3"/>
+      <c r="H290" s="3"/>
+      <c r="I290" s="3"/>
       <c r="J290" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L290" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>815,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3"/>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="3"/>
       <c r="F291" s="3"/>
       <c r="G291" s="3"/>
       <c r="H291" s="3"/>
       <c r="I291" s="3"/>
       <c r="J291" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L291" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>795,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3"/>
       <c r="B292" s="4"/>
       <c r="C292" s="4"/>
       <c r="D292" s="4"/>
       <c r="E292" s="3"/>
       <c r="F292" s="3"/>
       <c r="G292" s="3"/>
       <c r="H292" s="3"/>
       <c r="I292" s="3"/>
       <c r="J292" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K292" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>775,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>109하7372</t>
+          <t>116호7874 /
+ 7875 / 78
+76 / 7877 
+/ 7878 / 7
+879 / 7880
+ / 7881 / 
+7882 / 788
+3</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-[...7 lines deleted...]
-      </c>
+          <t>트랙스 크로스오버 레드라인</t>
+        </is>
+      </c>
+      <c r="D293" s="4"/>
       <c r="E293" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H293" s="3" t="inlineStr">
         <is>
-          <t>24년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I293" s="3" t="inlineStr">
         <is>
-          <t>65,800KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J293" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3"/>
       <c r="B295" s="4"/>
       <c r="C295" s="4"/>
       <c r="D295" s="4"/>
       <c r="E295" s="3"/>
       <c r="F295" s="3"/>
       <c r="G295" s="3"/>
       <c r="H295" s="3"/>
       <c r="I295" s="3"/>
       <c r="J295" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="3"/>
+      <c r="B296" s="4"/>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="3"/>
+      <c r="I296" s="3"/>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K295" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K296" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L296" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3"/>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="3"/>
       <c r="F297" s="3"/>
       <c r="G297" s="3"/>
       <c r="H297" s="3"/>
       <c r="I297" s="3"/>
       <c r="J297" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K297" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L297" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
-      <c r="A298" s="3"/>
-[...7 lines deleted...]
-      <c r="I298" s="3"/>
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B298" s="4" t="inlineStr">
+        <is>
+          <t>116호7772</t>
+        </is>
+      </c>
+      <c r="C298" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디 그래비티그레이 </t>
+        </is>
+      </c>
+      <c r="D298" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J298" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L298" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
-      <c r="A299" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
       <c r="J299" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K299" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L299" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3"/>
       <c r="B300" s="4"/>
       <c r="C300" s="4"/>
       <c r="D300" s="4"/>
       <c r="E300" s="3"/>
       <c r="F300" s="3"/>
       <c r="G300" s="3"/>
       <c r="H300" s="3"/>
       <c r="I300" s="3"/>
       <c r="J300" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K300" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L300" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3"/>
       <c r="B301" s="4"/>
       <c r="C301" s="4"/>
       <c r="D301" s="4"/>
       <c r="E301" s="3"/>
       <c r="F301" s="3"/>
       <c r="G301" s="3"/>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
       <c r="J301" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
-      <c r="A302" s="3" t="inlineStr">
-[...30 lines deleted...]
-      <c r="G302" s="3" t="inlineStr">
+      <c r="A302" s="3"/>
+      <c r="B302" s="4"/>
+      <c r="C302" s="4"/>
+      <c r="D302" s="4"/>
+      <c r="E302" s="3"/>
+      <c r="F302" s="3"/>
+      <c r="G302" s="3"/>
+      <c r="H302" s="3"/>
+      <c r="I302" s="3"/>
+      <c r="J302" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K302" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L302" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B303" s="4" t="inlineStr">
+        <is>
+          <t>116호7596	</t>
+        </is>
+      </c>
+      <c r="C303" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 2.5T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D303" s="4" t="inlineStr">
+        <is>
+          <t> 12.3인치클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E303" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F303" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G303" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H302" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I303" s="3"/>
+      <c r="H303" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I303" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J303" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
-      <c r="A304" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A304" s="3"/>
+      <c r="B304" s="4"/>
+      <c r="C304" s="4"/>
+      <c r="D304" s="4"/>
+      <c r="E304" s="3"/>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="3"/>
+      <c r="I304" s="3"/>
       <c r="J304" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3"/>
       <c r="B305" s="4"/>
       <c r="C305" s="4"/>
       <c r="D305" s="4"/>
       <c r="E305" s="3"/>
       <c r="F305" s="3"/>
       <c r="G305" s="3"/>
       <c r="H305" s="3"/>
       <c r="I305" s="3"/>
       <c r="J305" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
-      <c r="A306" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A306" s="3"/>
+      <c r="B306" s="4"/>
+      <c r="C306" s="4"/>
+      <c r="D306" s="4"/>
+      <c r="E306" s="3"/>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="3"/>
+      <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3"/>
       <c r="B307" s="4"/>
       <c r="C307" s="4"/>
       <c r="D307" s="4"/>
       <c r="E307" s="3"/>
       <c r="F307" s="3"/>
       <c r="G307" s="3"/>
       <c r="H307" s="3"/>
       <c r="I307" s="3"/>
       <c r="J307" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L307" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>109하7786</t>
+          <t>116호7557 /
+ 7558</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 하이브리드 노블레스 라이트</t>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈</t>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
         </is>
       </c>
       <c r="E308" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H308" s="3" t="inlineStr">
         <is>
-          <t>25년05월</t>
+          <t>26년02월</t>
         </is>
       </c>
       <c r="I308" s="3" t="inlineStr">
         <is>
-          <t>7,029KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J308" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L308" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3"/>
       <c r="B309" s="4"/>
       <c r="C309" s="4"/>
       <c r="D309" s="4"/>
       <c r="E309" s="3"/>
       <c r="F309" s="3"/>
       <c r="G309" s="3"/>
       <c r="H309" s="3"/>
       <c r="I309" s="3"/>
       <c r="J309" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
-      <c r="A310" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A310" s="3"/>
+      <c r="B310" s="4"/>
+      <c r="C310" s="4"/>
+      <c r="D310" s="4"/>
+      <c r="E310" s="3"/>
+      <c r="F310" s="3"/>
+      <c r="G310" s="3"/>
+      <c r="H310" s="3"/>
+      <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3"/>
       <c r="B311" s="4"/>
       <c r="C311" s="4"/>
       <c r="D311" s="4"/>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3"/>
       <c r="H311" s="3"/>
       <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L311" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="3"/>
+      <c r="B312" s="4"/>
+      <c r="C312" s="4"/>
+      <c r="D312" s="4"/>
+      <c r="E312" s="3"/>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
+      <c r="H312" s="3"/>
+      <c r="I312" s="3"/>
+      <c r="J312" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K311" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L312" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B313" s="4" t="inlineStr">
         <is>
-          <t>142호7806</t>
+          <t>116호7611 /
+ 7612</t>
         </is>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
-          <t>A3(4세대) 40 TFSI</t>
-[...6 lines deleted...]
-      </c>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D313" s="4"/>
       <c r="E313" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H313" s="3" t="inlineStr">
         <is>
-          <t>25년06월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I313" s="3" t="inlineStr">
         <is>
-          <t>11,300KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J313" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K313" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L313" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3"/>
       <c r="B314" s="4"/>
       <c r="C314" s="4"/>
       <c r="D314" s="4"/>
       <c r="E314" s="3"/>
       <c r="F314" s="3"/>
       <c r="G314" s="3"/>
       <c r="H314" s="3"/>
       <c r="I314" s="3"/>
       <c r="J314" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L314" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
-      <c r="A315" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A315" s="3"/>
+      <c r="B315" s="4"/>
+      <c r="C315" s="4"/>
+      <c r="D315" s="4"/>
+      <c r="E315" s="3"/>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
+      <c r="H315" s="3"/>
+      <c r="I315" s="3"/>
       <c r="J315" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3"/>
       <c r="B316" s="4"/>
       <c r="C316" s="4"/>
       <c r="D316" s="4"/>
       <c r="E316" s="3"/>
       <c r="F316" s="3"/>
       <c r="G316" s="3"/>
       <c r="H316" s="3"/>
       <c r="I316" s="3"/>
       <c r="J316" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L316" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
-      <c r="A317" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A317" s="3"/>
+      <c r="B317" s="4"/>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3"/>
       <c r="J317" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K317" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L317" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B318" s="4" t="inlineStr">
         <is>
-          <t>109허7373</t>
+          <t>116호7831 /
+ 7832 / 78
+33</t>
         </is>
       </c>
       <c r="C318" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 레이 프레스티지</t>
+          <t>캐스퍼 1.0 디에센셜 (베이지/오렌지브라운시트)</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>기본형 드라이브와이즈1 내비게이션 스타일			</t>
+          <t>익스테리어디자인, 17인치알로이휠, 실내컬러패
+키지</t>
         </is>
       </c>
       <c r="E318" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H318" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I318" s="3" t="inlineStr">
         <is>
-          <t>45,442KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J318" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K318" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L318" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3"/>
       <c r="B319" s="4"/>
       <c r="C319" s="4"/>
       <c r="D319" s="4"/>
       <c r="E319" s="3"/>
       <c r="F319" s="3"/>
       <c r="G319" s="3"/>
       <c r="H319" s="3"/>
       <c r="I319" s="3"/>
       <c r="J319" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K319" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L319" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
-      <c r="A320" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A320" s="3"/>
+      <c r="B320" s="4"/>
+      <c r="C320" s="4"/>
+      <c r="D320" s="4"/>
+      <c r="E320" s="3"/>
+      <c r="F320" s="3"/>
+      <c r="G320" s="3"/>
+      <c r="H320" s="3"/>
+      <c r="I320" s="3"/>
       <c r="J320" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L320" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3"/>
       <c r="B321" s="4"/>
       <c r="C321" s="4"/>
       <c r="D321" s="4"/>
       <c r="E321" s="3"/>
       <c r="F321" s="3"/>
       <c r="G321" s="3"/>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
       <c r="J321" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="3"/>
+      <c r="B322" s="4"/>
+      <c r="C322" s="4"/>
+      <c r="D322" s="4"/>
+      <c r="E322" s="3"/>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
+      <c r="H322" s="3"/>
+      <c r="I322" s="3"/>
+      <c r="J322" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K321" s="3" t="inlineStr">
+      <c r="K322" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L322" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B323" s="4" t="inlineStr">
+        <is>
+          <t>116호7824</t>
+        </is>
+      </c>
+      <c r="C323" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 모던 에코트로닉그레이펄</t>
+        </is>
+      </c>
+      <c r="D323" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인 내비 컴포트 썬루프 현대스마트
+센스</t>
+        </is>
+      </c>
+      <c r="E323" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F323" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H323" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I323" s="3" t="inlineStr">
+        <is>
+          <t>174KM</t>
+        </is>
+      </c>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L321" s="3" t="inlineStr">
-[...58 lines deleted...]
-      <c r="K322" s="3" t="inlineStr">
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>775,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="3"/>
+      <c r="B324" s="4"/>
+      <c r="C324" s="4"/>
+      <c r="D324" s="4"/>
+      <c r="E324" s="3"/>
+      <c r="F324" s="3"/>
+      <c r="G324" s="3"/>
+      <c r="H324" s="3"/>
+      <c r="I324" s="3"/>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L322" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L324" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3"/>
       <c r="B325" s="4"/>
       <c r="C325" s="4"/>
       <c r="D325" s="4"/>
       <c r="E325" s="3"/>
       <c r="F325" s="3"/>
       <c r="G325" s="3"/>
       <c r="H325" s="3"/>
       <c r="I325" s="3"/>
       <c r="J325" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K325" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L325" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
-      <c r="A326" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A326" s="3"/>
+      <c r="B326" s="4"/>
+      <c r="C326" s="4"/>
+      <c r="D326" s="4"/>
+      <c r="E326" s="3"/>
+      <c r="F326" s="3"/>
+      <c r="G326" s="3"/>
+      <c r="H326" s="3"/>
+      <c r="I326" s="3"/>
       <c r="J326" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K326" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L326" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3"/>
       <c r="B327" s="4"/>
       <c r="C327" s="4"/>
       <c r="D327" s="4"/>
       <c r="E327" s="3"/>
       <c r="F327" s="3"/>
       <c r="G327" s="3"/>
       <c r="H327" s="3"/>
       <c r="I327" s="3"/>
       <c r="J327" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K327" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L327" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B328" s="4" t="inlineStr">
         <is>
-          <t>109하8038</t>
+          <t>116호7656</t>
         </is>
       </c>
       <c r="C328" s="4" t="inlineStr">
         <is>
-          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
-[...2 lines deleted...]
-      <c r="D328" s="4"/>
+          <t>쏘나타 디엣지 1.6T S트림(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D328" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+증강현실내비</t>
+        </is>
+      </c>
       <c r="E328" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H328" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I328" s="3" t="inlineStr">
         <is>
-          <t>3,000KM</t>
+          <t>14KM</t>
         </is>
       </c>
       <c r="J328" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L328" s="3" t="inlineStr">
         <is>
-          <t>4,400,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3"/>
       <c r="B329" s="4"/>
       <c r="C329" s="4"/>
       <c r="D329" s="4"/>
       <c r="E329" s="3"/>
       <c r="F329" s="3"/>
       <c r="G329" s="3"/>
       <c r="H329" s="3"/>
       <c r="I329" s="3"/>
       <c r="J329" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3"/>
       <c r="B330" s="4"/>
       <c r="C330" s="4"/>
       <c r="D330" s="4"/>
       <c r="E330" s="3"/>
       <c r="F330" s="3"/>
       <c r="G330" s="3"/>
       <c r="H330" s="3"/>
       <c r="I330" s="3"/>
       <c r="J330" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K330" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L330" s="3" t="inlineStr">
         <is>
-          <t>4,700,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3"/>
       <c r="B331" s="4"/>
       <c r="C331" s="4"/>
       <c r="D331" s="4"/>
       <c r="E331" s="3"/>
       <c r="F331" s="3"/>
       <c r="G331" s="3"/>
       <c r="H331" s="3"/>
       <c r="I331" s="3"/>
       <c r="J331" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K331" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L331" s="3" t="inlineStr">
         <is>
-          <t>4,860,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3"/>
       <c r="B332" s="4"/>
       <c r="C332" s="4"/>
       <c r="D332" s="4"/>
       <c r="E332" s="3"/>
       <c r="F332" s="3"/>
       <c r="G332" s="3"/>
       <c r="H332" s="3"/>
       <c r="I332" s="3"/>
       <c r="J332" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K332" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L332" s="3" t="inlineStr">
         <is>
-          <t>4,990,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B333" s="4" t="inlineStr">
         <is>
-          <t>109호7361</t>
+          <t>116호7917/7
+918/7919/7
+920/7921</t>
         </is>
       </c>
       <c r="C333" s="4" t="inlineStr">
         <is>
-          <t>XM3 1.6 GTe RE+</t>
-[...6 lines deleted...]
-      </c>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D333" s="4"/>
       <c r="E333" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H333" s="3" t="inlineStr">
         <is>
-          <t>24년06월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I333" s="3" t="inlineStr">
         <is>
-          <t>20,245KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J333" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K333" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L333" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3"/>
       <c r="B334" s="4"/>
       <c r="C334" s="4"/>
       <c r="D334" s="4"/>
       <c r="E334" s="3"/>
       <c r="F334" s="3"/>
       <c r="G334" s="3"/>
       <c r="H334" s="3"/>
       <c r="I334" s="3"/>
       <c r="J334" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L334" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3"/>
       <c r="B335" s="4"/>
       <c r="C335" s="4"/>
       <c r="D335" s="4"/>
       <c r="E335" s="3"/>
       <c r="F335" s="3"/>
       <c r="G335" s="3"/>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
       <c r="J335" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3"/>
+      <c r="B336" s="4"/>
+      <c r="C336" s="4"/>
+      <c r="D336" s="4"/>
+      <c r="E336" s="3"/>
+      <c r="F336" s="3"/>
+      <c r="G336" s="3"/>
+      <c r="H336" s="3"/>
+      <c r="I336" s="3"/>
+      <c r="J336" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K335" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K336" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L336" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3"/>
       <c r="B337" s="4"/>
       <c r="C337" s="4"/>
       <c r="D337" s="4"/>
       <c r="E337" s="3"/>
       <c r="F337" s="3"/>
       <c r="G337" s="3"/>
       <c r="H337" s="3"/>
       <c r="I337" s="3"/>
       <c r="J337" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K337" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L337" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
-      <c r="A338" s="3"/>
-[...7 lines deleted...]
-      <c r="I338" s="3"/>
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>116호7928/7
+929</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F338" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I338" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J338" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K338" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L338" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,005,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3"/>
       <c r="B339" s="4"/>
       <c r="C339" s="4"/>
       <c r="D339" s="4"/>
       <c r="E339" s="3"/>
       <c r="F339" s="3"/>
       <c r="G339" s="3"/>
       <c r="H339" s="3"/>
       <c r="I339" s="3"/>
       <c r="J339" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K339" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L339" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>975,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3"/>
       <c r="B340" s="4"/>
       <c r="C340" s="4"/>
       <c r="D340" s="4"/>
       <c r="E340" s="3"/>
       <c r="F340" s="3"/>
       <c r="G340" s="3"/>
       <c r="H340" s="3"/>
       <c r="I340" s="3"/>
       <c r="J340" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L340" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>945,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
-      <c r="A341" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A341" s="3"/>
+      <c r="B341" s="4"/>
+      <c r="C341" s="4"/>
+      <c r="D341" s="4"/>
+      <c r="E341" s="3"/>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
+      <c r="H341" s="3"/>
+      <c r="I341" s="3"/>
       <c r="J341" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L341" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>915,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3"/>
       <c r="B342" s="4"/>
       <c r="C342" s="4"/>
       <c r="D342" s="4"/>
       <c r="E342" s="3"/>
       <c r="F342" s="3"/>
       <c r="G342" s="3"/>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
       <c r="J342" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L342" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>885,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
-      <c r="A343" s="3"/>
-[...1 lines deleted...]
-      <c r="C343" s="4"/>
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B343" s="4" t="inlineStr">
+        <is>
+          <t>116호7914/7
+915</t>
+        </is>
+      </c>
+      <c r="C343" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 베스트셀렉션</t>
+        </is>
+      </c>
       <c r="D343" s="4"/>
-      <c r="E343" s="3"/>
-[...3 lines deleted...]
-      <c r="I343" s="3"/>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F343" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G343" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H343" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I343" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J343" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L343" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3"/>
       <c r="B344" s="4"/>
       <c r="C344" s="4"/>
       <c r="D344" s="4"/>
       <c r="E344" s="3"/>
       <c r="F344" s="3"/>
       <c r="G344" s="3"/>
       <c r="H344" s="3"/>
       <c r="I344" s="3"/>
       <c r="J344" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K344" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L344" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3"/>
       <c r="B345" s="4"/>
       <c r="C345" s="4"/>
       <c r="D345" s="4"/>
       <c r="E345" s="3"/>
       <c r="F345" s="3"/>
       <c r="G345" s="3"/>
       <c r="H345" s="3"/>
       <c r="I345" s="3"/>
       <c r="J345" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K345" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L345" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
-      <c r="A346" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A346" s="3"/>
       <c r="B346" s="4"/>
-      <c r="C346" s="4" t="inlineStr">
-[...34 lines deleted...]
-      </c>
+      <c r="C346" s="4"/>
+      <c r="D346" s="4"/>
+      <c r="E346" s="3"/>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3"/>
       <c r="J346" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K346" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L346" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3"/>
       <c r="B347" s="4"/>
       <c r="C347" s="4"/>
       <c r="D347" s="4"/>
       <c r="E347" s="3"/>
       <c r="F347" s="3"/>
       <c r="G347" s="3"/>
       <c r="H347" s="3"/>
       <c r="I347" s="3"/>
       <c r="J347" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L347" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
-      <c r="A348" s="3"/>
-[...7 lines deleted...]
-      <c r="I348" s="3"/>
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B348" s="4" t="inlineStr">
+        <is>
+          <t>116호7836/7
+837/7838/7
+839</t>
+        </is>
+      </c>
+      <c r="C348" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (브라운시트
+)</t>
+        </is>
+      </c>
+      <c r="D348" s="4" t="inlineStr">
+        <is>
+          <t>카멜브라운시트, 어라운드뷰모니터+사각지대경보시
+스템+후방충돌경보시스템</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F348" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G348" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H348" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J348" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K348" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L348" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3"/>
       <c r="B349" s="4"/>
       <c r="C349" s="4"/>
       <c r="D349" s="4"/>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3"/>
       <c r="H349" s="3"/>
       <c r="I349" s="3"/>
       <c r="J349" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K349" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L349" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="3"/>
       <c r="B350" s="4"/>
       <c r="C350" s="4"/>
       <c r="D350" s="4"/>
       <c r="E350" s="3"/>
       <c r="F350" s="3"/>
       <c r="G350" s="3"/>
       <c r="H350" s="3"/>
       <c r="I350" s="3"/>
       <c r="J350" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K350" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L350" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>565,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
-      <c r="A351" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A351" s="3"/>
+      <c r="B351" s="4"/>
+      <c r="C351" s="4"/>
+      <c r="D351" s="4"/>
+      <c r="E351" s="3"/>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
+      <c r="H351" s="3"/>
+      <c r="I351" s="3"/>
       <c r="J351" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K351" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L351" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>545,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="3"/>
       <c r="B352" s="4"/>
       <c r="C352" s="4"/>
       <c r="D352" s="4"/>
       <c r="E352" s="3"/>
       <c r="F352" s="3"/>
       <c r="G352" s="3"/>
       <c r="H352" s="3"/>
       <c r="I352" s="3"/>
       <c r="J352" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>525,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B353" s="4" t="inlineStr">
+        <is>
+          <t>116호7844/7
+845/7846/7
+847/7848</t>
+        </is>
+      </c>
+      <c r="C353" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D353" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰모니터+사각지대경보시스템+후방충돌경보
+시스템</t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F353" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G353" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H353" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I353" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3"/>
+      <c r="B354" s="4"/>
+      <c r="C354" s="4"/>
+      <c r="D354" s="4"/>
+      <c r="E354" s="3"/>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
+      <c r="H354" s="3"/>
+      <c r="I354" s="3"/>
+      <c r="J354" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K352" s="3" t="inlineStr">
-[...30 lines deleted...]
-      <c r="L353" s="3" t="inlineStr">
+      <c r="K354" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L354" s="3" t="inlineStr">
         <is>
           <t>580,000</t>
-        </is>
-[...60 lines deleted...]
-          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3"/>
       <c r="B355" s="4"/>
       <c r="C355" s="4"/>
       <c r="D355" s="4"/>
       <c r="E355" s="3"/>
       <c r="F355" s="3"/>
       <c r="G355" s="3"/>
       <c r="H355" s="3"/>
       <c r="I355" s="3"/>
       <c r="J355" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K355" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L355" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3"/>
       <c r="B356" s="4"/>
       <c r="C356" s="4"/>
       <c r="D356" s="4"/>
       <c r="E356" s="3"/>
       <c r="F356" s="3"/>
       <c r="G356" s="3"/>
       <c r="H356" s="3"/>
       <c r="I356" s="3"/>
       <c r="J356" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K356" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L356" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3"/>
       <c r="B357" s="4"/>
       <c r="C357" s="4"/>
       <c r="D357" s="4"/>
       <c r="E357" s="3"/>
       <c r="F357" s="3"/>
       <c r="G357" s="3"/>
       <c r="H357" s="3"/>
       <c r="I357" s="3"/>
       <c r="J357" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K357" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L357" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
-      <c r="A358" s="3"/>
-[...1 lines deleted...]
-      <c r="C358" s="4"/>
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B358" s="4" t="inlineStr">
+        <is>
+          <t>13호7831 / 
+7832 / 783
+3</t>
+        </is>
+      </c>
+      <c r="C358" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
       <c r="D358" s="4"/>
-      <c r="E358" s="3"/>
-[...3 lines deleted...]
-      <c r="I358" s="3"/>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F358" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G358" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H358" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I358" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J358" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K358" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L358" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
-      <c r="A359" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A359" s="3"/>
+      <c r="B359" s="4"/>
+      <c r="C359" s="4"/>
       <c r="D359" s="4"/>
-      <c r="E359" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E359" s="3"/>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
+      <c r="H359" s="3"/>
+      <c r="I359" s="3"/>
       <c r="J359" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K359" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L359" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3"/>
       <c r="B360" s="4"/>
       <c r="C360" s="4"/>
       <c r="D360" s="4"/>
       <c r="E360" s="3"/>
       <c r="F360" s="3"/>
       <c r="G360" s="3"/>
       <c r="H360" s="3"/>
       <c r="I360" s="3"/>
       <c r="J360" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K360" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L360" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3"/>
       <c r="B361" s="4"/>
       <c r="C361" s="4"/>
       <c r="D361" s="4"/>
       <c r="E361" s="3"/>
       <c r="F361" s="3"/>
       <c r="G361" s="3"/>
       <c r="H361" s="3"/>
       <c r="I361" s="3"/>
       <c r="J361" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L361" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3"/>
       <c r="B362" s="4"/>
       <c r="C362" s="4"/>
       <c r="D362" s="4"/>
       <c r="E362" s="3"/>
       <c r="F362" s="3"/>
       <c r="G362" s="3"/>
       <c r="H362" s="3"/>
       <c r="I362" s="3"/>
       <c r="J362" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L362" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B363" s="4" t="inlineStr">
         <is>
-          <t>116호6072</t>
+          <t>116호7931</t>
         </is>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
-          <t>GV80 쿠페 가솔린 2.5 터보 AWD (세비야레드시
-트)</t>
+          <t>아반떼 1.6 모던 에코트로닉그레이펄 (블랙시트)</t>
         </is>
       </c>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>22인치휠, 쿠페디자인셀렉션2</t>
+          <t>컴포트1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E363" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H363" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I363" s="3" t="inlineStr">
         <is>
-          <t>29,599KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J363" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K363" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L363" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3"/>
       <c r="B364" s="4"/>
       <c r="C364" s="4"/>
       <c r="D364" s="4"/>
       <c r="E364" s="3"/>
       <c r="F364" s="3"/>
       <c r="G364" s="3"/>
       <c r="H364" s="3"/>
       <c r="I364" s="3"/>
       <c r="J364" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K364" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L364" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3"/>
       <c r="B365" s="4"/>
       <c r="C365" s="4"/>
       <c r="D365" s="4"/>
       <c r="E365" s="3"/>
       <c r="F365" s="3"/>
       <c r="G365" s="3"/>
       <c r="H365" s="3"/>
       <c r="I365" s="3"/>
       <c r="J365" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L365" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3"/>
       <c r="B366" s="4"/>
       <c r="C366" s="4"/>
       <c r="D366" s="4"/>
       <c r="E366" s="3"/>
       <c r="F366" s="3"/>
       <c r="G366" s="3"/>
       <c r="H366" s="3"/>
       <c r="I366" s="3"/>
       <c r="J366" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L366" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
-      <c r="A367" s="3" t="inlineStr">
+      <c r="A367" s="3"/>
+      <c r="B367" s="4"/>
+      <c r="C367" s="4"/>
+      <c r="D367" s="4"/>
+      <c r="E367" s="3"/>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
+      <c r="H367" s="3"/>
+      <c r="I367" s="3"/>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K367" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L367" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B367" s="4" t="inlineStr">
-[...39 lines deleted...]
-      <c r="J367" s="3" t="inlineStr">
+      <c r="B368" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C368" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 밴 프레스티지스페셜 아스트로그레이(블랙시트
+)</t>
+        </is>
+      </c>
+      <c r="D368" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E368" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F368" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G368" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H368" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I368" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J368" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K367" s="3" t="inlineStr">
+      <c r="K368" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L367" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J368" s="3" t="inlineStr">
+      <c r="L368" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="3"/>
+      <c r="B369" s="4"/>
+      <c r="C369" s="4"/>
+      <c r="D369" s="4"/>
+      <c r="E369" s="3"/>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
+      <c r="H369" s="3"/>
+      <c r="I369" s="3"/>
+      <c r="J369" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K368" s="3" t="inlineStr">
+      <c r="K369" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L368" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L369" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3"/>
       <c r="B370" s="4"/>
       <c r="C370" s="4"/>
       <c r="D370" s="4"/>
       <c r="E370" s="3"/>
       <c r="F370" s="3"/>
       <c r="G370" s="3"/>
       <c r="H370" s="3"/>
       <c r="I370" s="3"/>
       <c r="J370" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L370" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3"/>
       <c r="B371" s="4"/>
       <c r="C371" s="4"/>
       <c r="D371" s="4"/>
       <c r="E371" s="3"/>
       <c r="F371" s="3"/>
       <c r="G371" s="3"/>
       <c r="H371" s="3"/>
       <c r="I371" s="3"/>
       <c r="J371" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K371" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L371" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3"/>
       <c r="B372" s="4"/>
       <c r="C372" s="4"/>
       <c r="D372" s="4"/>
       <c r="E372" s="3"/>
       <c r="F372" s="3"/>
       <c r="G372" s="3"/>
       <c r="H372" s="3"/>
       <c r="I372" s="3"/>
       <c r="J372" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K372" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L372" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B373" s="4" t="inlineStr">
+        <is>
+          <t>154호3558 /
+ 3560</t>
+        </is>
+      </c>
+      <c r="C373" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+        </is>
+      </c>
+      <c r="D373" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
+터</t>
+        </is>
+      </c>
+      <c r="E373" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F373" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G373" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H373" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I373" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L373" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="3"/>
+      <c r="B374" s="4"/>
+      <c r="C374" s="4"/>
+      <c r="D374" s="4"/>
+      <c r="E374" s="3"/>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
+      <c r="H374" s="3"/>
+      <c r="I374" s="3"/>
+      <c r="J374" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K372" s="3" t="inlineStr">
-[...63 lines deleted...]
-      <c r="G374" s="3" t="inlineStr">
+      <c r="K374" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L374" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B375" s="4" t="inlineStr">
+        <is>
+          <t>154호3561 /
+ 3562</t>
+        </is>
+      </c>
+      <c r="C375" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+        </is>
+      </c>
+      <c r="D375" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
+터</t>
+        </is>
+      </c>
+      <c r="E375" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F375" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G375" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H374" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I375" s="3"/>
+      <c r="H375" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I375" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J375" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K375" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L375" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3"/>
       <c r="B376" s="4"/>
       <c r="C376" s="4"/>
       <c r="D376" s="4"/>
       <c r="E376" s="3"/>
       <c r="F376" s="3"/>
       <c r="G376" s="3"/>
       <c r="H376" s="3"/>
       <c r="I376" s="3"/>
       <c r="J376" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K376" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L376" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
-      <c r="A377" s="3"/>
-[...1 lines deleted...]
-      <c r="C377" s="4"/>
+      <c r="A377" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B377" s="4" t="inlineStr">
+        <is>
+          <t>36호4370</t>
+        </is>
+      </c>
+      <c r="C377" s="4" t="inlineStr">
+        <is>
+          <t>BYD  돌핀</t>
+        </is>
+      </c>
       <c r="D377" s="4"/>
-      <c r="E377" s="3"/>
-[...3 lines deleted...]
-      <c r="I377" s="3"/>
+      <c r="E377" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F377" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G377" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H377" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I377" s="3" t="inlineStr">
+        <is>
+          <t>0KM</t>
+        </is>
+      </c>
       <c r="J377" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K377" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L377" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3"/>
       <c r="B378" s="4"/>
       <c r="C378" s="4"/>
       <c r="D378" s="4"/>
       <c r="E378" s="3"/>
       <c r="F378" s="3"/>
       <c r="G378" s="3"/>
       <c r="H378" s="3"/>
       <c r="I378" s="3"/>
       <c r="J378" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K378" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L378" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B379" s="4" t="inlineStr">
         <is>
-          <t>29하5839</t>
+          <t>36호4371</t>
         </is>
       </c>
       <c r="C379" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>BYD 아토3 플러스</t>
         </is>
       </c>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>썬룹등</t>
         </is>
       </c>
       <c r="E379" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>스키화이트</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H379" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I379" s="3" t="inlineStr">
         <is>
-          <t>81,807KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J379" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K379" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L379" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3"/>
       <c r="B380" s="4"/>
       <c r="C380" s="4"/>
       <c r="D380" s="4"/>
       <c r="E380" s="3"/>
       <c r="F380" s="3"/>
       <c r="G380" s="3"/>
       <c r="H380" s="3"/>
       <c r="I380" s="3"/>
       <c r="J380" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B381" s="4" t="inlineStr">
         <is>
-          <t>29하5907</t>
+          <t>154호3592</t>
         </is>
       </c>
       <c r="C381" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>THE New 그랜저 스마트스츠림2.5프리미엄</t>
         </is>
       </c>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
         </is>
       </c>
       <c r="E381" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H381" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I381" s="3" t="inlineStr">
         <is>
-          <t>104,046KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J381" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K381" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L381" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3"/>
       <c r="B382" s="4"/>
       <c r="C382" s="4"/>
       <c r="D382" s="4"/>
       <c r="E382" s="3"/>
       <c r="F382" s="3"/>
       <c r="G382" s="3"/>
       <c r="H382" s="3"/>
       <c r="I382" s="3"/>
       <c r="J382" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K382" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L382" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B383" s="4" t="inlineStr">
         <is>
-          <t>29하5822</t>
+          <t>154호3593</t>
         </is>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>THE New 그랜저 스마트스트림2.5프리미엄</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
         </is>
       </c>
       <c r="E383" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H383" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I383" s="3" t="inlineStr">
         <is>
-          <t>96,649KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J383" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K383" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L383" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3"/>
       <c r="B384" s="4"/>
       <c r="C384" s="4"/>
       <c r="D384" s="4"/>
       <c r="E384" s="3"/>
       <c r="F384" s="3"/>
       <c r="G384" s="3"/>
       <c r="H384" s="3"/>
       <c r="I384" s="3"/>
       <c r="J384" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K384" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L384" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B385" s="4" t="inlineStr">
         <is>
-          <t>29하5856</t>
+          <t>133하3822</t>
         </is>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>코나 하이브리드 가솔린 1.6 하이브리드 모던</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>현대스마트센스1</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>25년07월</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
-          <t>92,040KM</t>
+          <t>14,463KM</t>
         </is>
       </c>
       <c r="J385" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K385" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L385" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3"/>
       <c r="B386" s="4"/>
       <c r="C386" s="4"/>
       <c r="D386" s="4"/>
       <c r="E386" s="3"/>
       <c r="F386" s="3"/>
       <c r="G386" s="3"/>
       <c r="H386" s="3"/>
       <c r="I386" s="3"/>
       <c r="J386" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K386" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L386" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B387" s="4" t="inlineStr">
         <is>
-          <t>29하5815</t>
+          <t>133하4374</t>
         </is>
       </c>
       <c r="C387" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
-[...6 lines deleted...]
-      </c>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D387" s="4"/>
       <c r="E387" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H387" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>25년07월</t>
         </is>
       </c>
       <c r="I387" s="3" t="inlineStr">
         <is>
-          <t>108,184KM</t>
+          <t>11,300KM</t>
         </is>
       </c>
       <c r="J387" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K387" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L387" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3"/>
       <c r="B388" s="4"/>
       <c r="C388" s="4"/>
       <c r="D388" s="4"/>
       <c r="E388" s="3"/>
       <c r="F388" s="3"/>
       <c r="G388" s="3"/>
       <c r="H388" s="3"/>
       <c r="I388" s="3"/>
       <c r="J388" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K388" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L388" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B389" s="4" t="inlineStr">
         <is>
-          <t>29하5906</t>
+          <t>133하3649</t>
         </is>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
-          <t>니로 EV 프레스티지</t>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 아이코닉</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>하이패스</t>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, 20” 투톤 하이랜드 알
+로이 휠 &amp; 245/45 R20 저소음 폼 타
+이어, BOSE® 서라운드 사운드 시스템(10
+ 스피커)+액티브 노이즈 캔슬레이션</t>
         </is>
       </c>
       <c r="E389" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>갈색(밤색)</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H389" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I389" s="3" t="inlineStr">
         <is>
-          <t>85,272KM</t>
+          <t>23,463KM</t>
         </is>
       </c>
       <c r="J389" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K389" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L389" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="3"/>
       <c r="B390" s="4"/>
       <c r="C390" s="4"/>
       <c r="D390" s="4"/>
       <c r="E390" s="3"/>
       <c r="F390" s="3"/>
       <c r="G390" s="3"/>
       <c r="H390" s="3"/>
       <c r="I390" s="3"/>
       <c r="J390" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K390" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L390" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B391" s="4" t="inlineStr">
         <is>
-          <t>38허0197</t>
+          <t>133하3759</t>
         </is>
       </c>
       <c r="C391" s="4" t="inlineStr">
         <is>
-          <t>볼트 EV 프리미어</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>테크 패키지, 내비게이션 시스템</t>
+          <t>BOSE® 서라운드 사운드 시스템(10 스피커
+)+액티브 노이즈 캔슬레이션, [기본] 메탈릭
+ 블랙 루프 (외장색 메탈릭 블랙 제외), 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
-          <t>파랑</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
-          <t>70,150KM</t>
+          <t>9,405KM</t>
         </is>
       </c>
       <c r="J391" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K391" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L391" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3"/>
       <c r="B392" s="4"/>
       <c r="C392" s="4"/>
       <c r="D392" s="4"/>
       <c r="E392" s="3"/>
       <c r="F392" s="3"/>
       <c r="G392" s="3"/>
       <c r="H392" s="3"/>
       <c r="I392" s="3"/>
       <c r="J392" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K392" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L392" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
-      <c r="A393" s="3"/>
-[...1 lines deleted...]
-      <c r="C393" s="4"/>
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B393" s="4" t="inlineStr">
+        <is>
+          <t>133하4185</t>
+        </is>
+      </c>
+      <c r="C393" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+        </is>
+      </c>
       <c r="D393" s="4"/>
-      <c r="E393" s="3"/>
-[...3 lines deleted...]
-      <c r="I393" s="3"/>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F393" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G393" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H393" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I393" s="3" t="inlineStr">
+        <is>
+          <t>14,958KM</t>
+        </is>
+      </c>
       <c r="J393" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K393" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L393" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B394" s="4" t="inlineStr">
         <is>
-          <t>116호6108</t>
+          <t>133하4749</t>
         </is>
       </c>
       <c r="C394" s="4" t="inlineStr">
         <is>
-          <t>카니발 3.5 9인승 프레스티지 판테라메탈</t>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
         </is>
       </c>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스  스타일</t>
+          <t>현대스마트센스, 컴포트1</t>
         </is>
       </c>
       <c r="E394" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H394" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년10월</t>
         </is>
       </c>
       <c r="I394" s="3" t="inlineStr">
         <is>
-          <t>16,043KM</t>
+          <t>11,839KM</t>
         </is>
       </c>
       <c r="J394" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K394" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L394" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3"/>
       <c r="B395" s="4"/>
       <c r="C395" s="4"/>
       <c r="D395" s="4"/>
       <c r="E395" s="3"/>
       <c r="F395" s="3"/>
       <c r="G395" s="3"/>
       <c r="H395" s="3"/>
       <c r="I395" s="3"/>
       <c r="J395" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K395" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L395" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
-      <c r="A396" s="3"/>
-[...7 lines deleted...]
-      <c r="I396" s="3"/>
+      <c r="A396" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B396" s="4" t="inlineStr">
+        <is>
+          <t>133하4393</t>
+        </is>
+      </c>
+      <c r="C396" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D396" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E396" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F396" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G396" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H396" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I396" s="3" t="inlineStr">
+        <is>
+          <t>16,816KM</t>
+        </is>
+      </c>
       <c r="J396" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K396" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L396" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3"/>
       <c r="B397" s="4"/>
       <c r="C397" s="4"/>
       <c r="D397" s="4"/>
       <c r="E397" s="3"/>
       <c r="F397" s="3"/>
       <c r="G397" s="3"/>
       <c r="H397" s="3"/>
       <c r="I397" s="3"/>
       <c r="J397" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K397" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L397" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
-      <c r="A398" s="3"/>
-[...7 lines deleted...]
-      <c r="I398" s="3"/>
+      <c r="A398" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B398" s="4" t="inlineStr">
+        <is>
+          <t>133하4869</t>
+        </is>
+      </c>
+      <c r="C398" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D398" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E398" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F398" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G398" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H398" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I398" s="3" t="inlineStr">
+        <is>
+          <t>4,621KM</t>
+        </is>
+      </c>
       <c r="J398" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K398" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L398" s="3" t="inlineStr">
         <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="3"/>
+      <c r="B399" s="4"/>
+      <c r="C399" s="4"/>
+      <c r="D399" s="4"/>
+      <c r="E399" s="3"/>
+      <c r="F399" s="3"/>
+      <c r="G399" s="3"/>
+      <c r="H399" s="3"/>
+      <c r="I399" s="3"/>
+      <c r="J399" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K399" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L399" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B400" s="4" t="inlineStr">
+        <is>
+          <t>133하3638</t>
+        </is>
+      </c>
+      <c r="C400" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 시그니처</t>
+        </is>
+      </c>
+      <c r="D400" s="4" t="inlineStr">
+        <is>
+          <t>스타일-컴포트, 스타일</t>
+        </is>
+      </c>
+      <c r="E400" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F400" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G400" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H400" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I400" s="3" t="inlineStr">
+        <is>
+          <t>22,663KM</t>
+        </is>
+      </c>
+      <c r="J400" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K400" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L400" s="3" t="inlineStr">
+        <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
-[...20 lines deleted...]
-      <c r="E399" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="3"/>
+      <c r="B401" s="4"/>
+      <c r="C401" s="4"/>
+      <c r="D401" s="4"/>
+      <c r="E401" s="3"/>
+      <c r="F401" s="3"/>
+      <c r="G401" s="3"/>
+      <c r="H401" s="3"/>
+      <c r="I401" s="3"/>
+      <c r="J401" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K401" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L401" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B402" s="4" t="inlineStr">
+        <is>
+          <t>133하3845</t>
+        </is>
+      </c>
+      <c r="C402" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D402" s="4" t="inlineStr">
+        <is>
+          <t>메탈릭 블랙 루프 (외장색 메탈릭 블랙 제외)
+, BOSE® 서라운드 사운드 시스템(10 스
+피커)+액티브 노이즈 캔슬레이션, 증강현실 헤
+드업 디스플레이(AR-HUD)+차음 윈드 실드
+ 글라스</t>
+        </is>
+      </c>
+      <c r="E402" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F399" s="3" t="inlineStr">
+      <c r="F402" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G399" s="3" t="inlineStr">
-[...83 lines deleted...]
-      <c r="G401" s="3" t="inlineStr">
+      <c r="G402" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H401" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I402" s="3"/>
+      <c r="H402" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I402" s="3" t="inlineStr">
+        <is>
+          <t>28,188KM</t>
+        </is>
+      </c>
       <c r="J402" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K402" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L402" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3"/>
       <c r="B403" s="4"/>
       <c r="C403" s="4"/>
       <c r="D403" s="4"/>
       <c r="E403" s="3"/>
       <c r="F403" s="3"/>
       <c r="G403" s="3"/>
       <c r="H403" s="3"/>
       <c r="I403" s="3"/>
       <c r="J403" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K403" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L403" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B404" s="4" t="inlineStr">
+        <is>
+          <t>133하4389</t>
+        </is>
+      </c>
+      <c r="C404" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D404" s="4"/>
+      <c r="E404" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F404" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G404" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H404" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I404" s="3" t="inlineStr">
+        <is>
+          <t>4,874KM</t>
+        </is>
+      </c>
+      <c r="J404" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K403" s="3" t="inlineStr">
+      <c r="K404" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L403" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L404" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3"/>
       <c r="B405" s="4"/>
       <c r="C405" s="4"/>
       <c r="D405" s="4"/>
       <c r="E405" s="3"/>
       <c r="F405" s="3"/>
       <c r="G405" s="3"/>
       <c r="H405" s="3"/>
       <c r="I405" s="3"/>
       <c r="J405" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K405" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L405" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B406" s="4" t="inlineStr">
         <is>
-          <t>116하6128</t>
+          <t>133하3588</t>
         </is>
       </c>
       <c r="C406" s="4" t="inlineStr">
         <is>
-          <t>K7 프리미어 3.0 LPI 트렌디 </t>
-[...6 lines deleted...]
-      </c>
+          <t>아르카나 하이브리드 1.6 GTe for all E-T
+ECH 디자인 패키지</t>
+        </is>
+      </c>
+      <c r="D406" s="4"/>
       <c r="E406" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H406" s="3" t="inlineStr">
         <is>
-          <t>20년07월</t>
+          <t>24년04월</t>
         </is>
       </c>
       <c r="I406" s="3" t="inlineStr">
         <is>
-          <t>118,138KM</t>
+          <t>24,442KM</t>
         </is>
       </c>
       <c r="J406" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K406" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L406" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3"/>
       <c r="B407" s="4"/>
       <c r="C407" s="4"/>
       <c r="D407" s="4"/>
       <c r="E407" s="3"/>
       <c r="F407" s="3"/>
       <c r="G407" s="3"/>
       <c r="H407" s="3"/>
       <c r="I407" s="3"/>
       <c r="J407" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K407" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L407" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
-      <c r="A408" s="3"/>
-[...7 lines deleted...]
-      <c r="I408" s="3"/>
+      <c r="A408" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B408" s="4" t="inlineStr">
+        <is>
+          <t>133하3750</t>
+        </is>
+      </c>
+      <c r="C408" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 필</t>
+        </is>
+      </c>
+      <c r="D408" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지</t>
+        </is>
+      </c>
+      <c r="E408" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F408" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G408" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H408" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I408" s="3" t="inlineStr">
+        <is>
+          <t>12,453KM</t>
+        </is>
+      </c>
       <c r="J408" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K408" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L408" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
-      <c r="A409" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E409" s="3" t="inlineStr">
+      <c r="A409" s="3"/>
+      <c r="B409" s="4"/>
+      <c r="C409" s="4"/>
+      <c r="D409" s="4"/>
+      <c r="E409" s="3"/>
+      <c r="F409" s="3"/>
+      <c r="G409" s="3"/>
+      <c r="H409" s="3"/>
+      <c r="I409" s="3"/>
+      <c r="J409" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K409" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L409" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B410" s="4" t="inlineStr">
+        <is>
+          <t>133하4158</t>
+        </is>
+      </c>
+      <c r="C410" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+        </is>
+      </c>
+      <c r="D410" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지</t>
+        </is>
+      </c>
+      <c r="E410" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F409" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="K409" s="3" t="inlineStr">
+      <c r="F410" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G410" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H410" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I410" s="3" t="inlineStr">
+        <is>
+          <t>11,421KM</t>
+        </is>
+      </c>
+      <c r="J410" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K410" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L409" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L410" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3"/>
       <c r="B411" s="4"/>
       <c r="C411" s="4"/>
       <c r="D411" s="4"/>
       <c r="E411" s="3"/>
       <c r="F411" s="3"/>
       <c r="G411" s="3"/>
       <c r="H411" s="3"/>
       <c r="I411" s="3"/>
       <c r="J411" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K411" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L411" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B412" s="4" t="inlineStr">
+        <is>
+          <t>133하4179</t>
+        </is>
+      </c>
+      <c r="C412" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+        </is>
+      </c>
+      <c r="D412" s="4"/>
+      <c r="E412" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F412" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G412" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H412" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I412" s="3" t="inlineStr">
+        <is>
+          <t>31,399KM</t>
+        </is>
+      </c>
+      <c r="J412" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K411" s="3" t="inlineStr">
+      <c r="K412" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L411" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J412" s="3" t="inlineStr">
+      <c r="L412" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="3"/>
+      <c r="B413" s="4"/>
+      <c r="C413" s="4"/>
+      <c r="D413" s="4"/>
+      <c r="E413" s="3"/>
+      <c r="F413" s="3"/>
+      <c r="G413" s="3"/>
+      <c r="H413" s="3"/>
+      <c r="I413" s="3"/>
+      <c r="J413" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K412" s="3" t="inlineStr">
+      <c r="K413" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L412" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E413" s="3" t="inlineStr">
+      <c r="L413" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B414" s="4" t="inlineStr">
+        <is>
+          <t>133하4421</t>
+        </is>
+      </c>
+      <c r="C414" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D414" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E414" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F413" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G413" s="3" t="inlineStr">
+      <c r="F414" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G414" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H413" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I414" s="3"/>
+      <c r="H414" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I414" s="3" t="inlineStr">
+        <is>
+          <t>12,828KM</t>
+        </is>
+      </c>
       <c r="J414" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K414" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L414" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
-      <c r="A415" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E415" s="3" t="inlineStr">
+      <c r="A415" s="3"/>
+      <c r="B415" s="4"/>
+      <c r="C415" s="4"/>
+      <c r="D415" s="4"/>
+      <c r="E415" s="3"/>
+      <c r="F415" s="3"/>
+      <c r="G415" s="3"/>
+      <c r="H415" s="3"/>
+      <c r="I415" s="3"/>
+      <c r="J415" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K415" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L415" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B416" s="4" t="inlineStr">
+        <is>
+          <t>133하4874</t>
+        </is>
+      </c>
+      <c r="C416" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D416" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E416" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F415" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G415" s="3" t="inlineStr">
+      <c r="F416" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G416" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H415" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K415" s="3" t="inlineStr">
+      <c r="H416" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I416" s="3" t="inlineStr">
+        <is>
+          <t>9,000KM</t>
+        </is>
+      </c>
+      <c r="J416" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K416" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L415" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L416" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3"/>
       <c r="B417" s="4"/>
       <c r="C417" s="4"/>
       <c r="D417" s="4"/>
       <c r="E417" s="3"/>
       <c r="F417" s="3"/>
       <c r="G417" s="3"/>
       <c r="H417" s="3"/>
       <c r="I417" s="3"/>
       <c r="J417" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K417" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L417" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B418" s="4" t="inlineStr">
+        <is>
+          <t>133하3583</t>
+        </is>
+      </c>
+      <c r="C418" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D418" s="4" t="inlineStr">
+        <is>
+          <t>BOSE® 서라운드 사운드 시스템 (우퍼 포함
+ 9스피커), 360° 어라운드 뷰 모니터</t>
+        </is>
+      </c>
+      <c r="E418" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F418" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G418" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H418" s="3" t="inlineStr">
+        <is>
+          <t>24년04월</t>
+        </is>
+      </c>
+      <c r="I418" s="3" t="inlineStr">
+        <is>
+          <t>21,825KM</t>
+        </is>
+      </c>
+      <c r="J418" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K417" s="3" t="inlineStr">
+      <c r="K418" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L417" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L418" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3"/>
       <c r="B419" s="4"/>
       <c r="C419" s="4"/>
       <c r="D419" s="4"/>
       <c r="E419" s="3"/>
       <c r="F419" s="3"/>
       <c r="G419" s="3"/>
       <c r="H419" s="3"/>
       <c r="I419" s="3"/>
       <c r="J419" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K419" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L419" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B420" s="4" t="inlineStr">
         <is>
-          <t>02하9213</t>
+          <t>133하4817</t>
         </is>
       </c>
       <c r="C420" s="4" t="inlineStr">
         <is>
-          <t>아이오닉5 롱레인지 프레스티지 4WD</t>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
         </is>
       </c>
       <c r="D420" s="4" t="inlineStr">
         <is>
-          <t>4WD, 실내 V2L, 파킹어시스트, 컴포트플
-러스, 빌트인캠</t>
+          <t>컴포트1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E420" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H420" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I420" s="3" t="inlineStr">
         <is>
-          <t>93,442KM</t>
+          <t>13,637KM</t>
         </is>
       </c>
       <c r="J420" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K420" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L420" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="3"/>
       <c r="B421" s="4"/>
       <c r="C421" s="4"/>
       <c r="D421" s="4"/>
       <c r="E421" s="3"/>
       <c r="F421" s="3"/>
       <c r="G421" s="3"/>
       <c r="H421" s="3"/>
       <c r="I421" s="3"/>
       <c r="J421" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K421" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L421" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
-      <c r="A422" s="3"/>
-[...1 lines deleted...]
-      <c r="C422" s="4"/>
+      <c r="A422" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B422" s="4" t="inlineStr">
+        <is>
+          <t>133하3697</t>
+        </is>
+      </c>
+      <c r="C422" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 익스클루시
+브</t>
+        </is>
+      </c>
       <c r="D422" s="4"/>
-      <c r="E422" s="3"/>
-[...3 lines deleted...]
-      <c r="I422" s="3"/>
+      <c r="E422" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F422" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G422" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H422" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I422" s="3" t="inlineStr">
+        <is>
+          <t>32,755KM</t>
+        </is>
+      </c>
       <c r="J422" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K422" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L422" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
-      <c r="A423" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E423" s="3" t="inlineStr">
+      <c r="A423" s="3"/>
+      <c r="B423" s="4"/>
+      <c r="C423" s="4"/>
+      <c r="D423" s="4"/>
+      <c r="E423" s="3"/>
+      <c r="F423" s="3"/>
+      <c r="G423" s="3"/>
+      <c r="H423" s="3"/>
+      <c r="I423" s="3"/>
+      <c r="J423" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K423" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L423" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B424" s="4" t="inlineStr">
+        <is>
+          <t>133하3892</t>
+        </is>
+      </c>
+      <c r="C424" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 하이브리드 1.6 GTe for all Ico
+nic</t>
+        </is>
+      </c>
+      <c r="D424" s="4" t="inlineStr">
+        <is>
+          <t>블랙 가죽시트 패키지 II, BOSE® 서라운
+드 사운드 시스템 (우퍼 포함 9스피커) + 
+360° 어라운드 뷰 모니터 + 프레임리스 룸
+미러</t>
+        </is>
+      </c>
+      <c r="E424" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F423" s="3" t="inlineStr">
+      <c r="F424" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G423" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I424" s="3"/>
+      <c r="G424" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H424" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I424" s="3" t="inlineStr">
+        <is>
+          <t>17,868KM</t>
+        </is>
+      </c>
       <c r="J424" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K424" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L424" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
-      <c r="A425" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A425" s="3"/>
+      <c r="B425" s="4"/>
+      <c r="C425" s="4"/>
       <c r="D425" s="4"/>
-      <c r="E425" s="3" t="inlineStr">
+      <c r="E425" s="3"/>
+      <c r="F425" s="3"/>
+      <c r="G425" s="3"/>
+      <c r="H425" s="3"/>
+      <c r="I425" s="3"/>
+      <c r="J425" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K425" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L425" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B426" s="4" t="inlineStr">
+        <is>
+          <t>133하4170</t>
+        </is>
+      </c>
+      <c r="C426" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+        </is>
+      </c>
+      <c r="D426" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지</t>
+        </is>
+      </c>
+      <c r="E426" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F425" s="3" t="inlineStr">
+      <c r="F426" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G425" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I426" s="3"/>
+      <c r="G426" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H426" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I426" s="3" t="inlineStr">
+        <is>
+          <t>5,795KM</t>
+        </is>
+      </c>
       <c r="J426" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L426" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3"/>
       <c r="B427" s="4"/>
       <c r="C427" s="4"/>
       <c r="D427" s="4"/>
       <c r="E427" s="3"/>
       <c r="F427" s="3"/>
       <c r="G427" s="3"/>
       <c r="H427" s="3"/>
       <c r="I427" s="3"/>
       <c r="J427" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L427" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B428" s="4" t="inlineStr">
         <is>
-          <t>116호6713</t>
+          <t>133하4194</t>
         </is>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 레드라인</t>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
         </is>
       </c>
       <c r="D428" s="4" t="inlineStr">
         <is>
-          <t>어댑티브 크루즈 컨트롤</t>
+          <t>컨비니언스 패키지</t>
         </is>
       </c>
       <c r="E428" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F428" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G428" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H428" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I428" s="3" t="inlineStr">
         <is>
-          <t>7,151KM</t>
+          <t>10,729KM</t>
         </is>
       </c>
       <c r="J428" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L428" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="3"/>
       <c r="B429" s="4"/>
       <c r="C429" s="4"/>
       <c r="D429" s="4"/>
       <c r="E429" s="3"/>
       <c r="F429" s="3"/>
       <c r="G429" s="3"/>
       <c r="H429" s="3"/>
       <c r="I429" s="3"/>
       <c r="J429" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L429" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
-      <c r="A430" s="3"/>
-[...1 lines deleted...]
-      <c r="C430" s="4"/>
+      <c r="A430" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B430" s="4" t="inlineStr">
+        <is>
+          <t>133하4766</t>
+        </is>
+      </c>
+      <c r="C430" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
       <c r="D430" s="4"/>
-      <c r="E430" s="3"/>
-[...3 lines deleted...]
-      <c r="I430" s="3"/>
+      <c r="E430" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F430" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G430" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H430" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I430" s="3" t="inlineStr">
+        <is>
+          <t>5,611KM</t>
+        </is>
+      </c>
       <c r="J430" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K430" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L430" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="3"/>
       <c r="B431" s="4"/>
       <c r="C431" s="4"/>
       <c r="D431" s="4"/>
       <c r="E431" s="3"/>
       <c r="F431" s="3"/>
       <c r="G431" s="3"/>
       <c r="H431" s="3"/>
       <c r="I431" s="3"/>
       <c r="J431" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K431" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L431" s="3" t="inlineStr">
         <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B432" s="4" t="inlineStr">
+        <is>
+          <t>133하4430</t>
+        </is>
+      </c>
+      <c r="C432" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D432" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E432" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F432" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G432" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H432" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I432" s="3" t="inlineStr">
+        <is>
+          <t>19,508KM</t>
+        </is>
+      </c>
+      <c r="J432" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K432" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L432" s="3" t="inlineStr">
+        <is>
           <t>510,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
-[...14 lines deleted...]
-      <c r="K432" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="3"/>
+      <c r="B433" s="4"/>
+      <c r="C433" s="4"/>
+      <c r="D433" s="4"/>
+      <c r="E433" s="3"/>
+      <c r="F433" s="3"/>
+      <c r="G433" s="3"/>
+      <c r="H433" s="3"/>
+      <c r="I433" s="3"/>
+      <c r="J433" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K433" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L432" s="3" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E433" s="3" t="inlineStr">
+      <c r="L433" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B434" s="4" t="inlineStr">
+        <is>
+          <t>133하3813</t>
+        </is>
+      </c>
+      <c r="C434" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D434" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E434" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F433" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G433" s="3" t="inlineStr">
+      <c r="F434" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G434" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H433" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I434" s="3"/>
+      <c r="H434" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I434" s="3" t="inlineStr">
+        <is>
+          <t>8,190KM</t>
+        </is>
+      </c>
       <c r="J434" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K434" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L434" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
-      <c r="A435" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A435" s="3"/>
+      <c r="B435" s="4"/>
+      <c r="C435" s="4"/>
+      <c r="D435" s="4"/>
+      <c r="E435" s="3"/>
+      <c r="F435" s="3"/>
+      <c r="G435" s="3"/>
+      <c r="H435" s="3"/>
+      <c r="I435" s="3"/>
       <c r="J435" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L435" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B436" s="4" t="inlineStr">
         <is>
-          <t>142호6508</t>
+          <t>133하4428</t>
         </is>
       </c>
       <c r="C436" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 하이브리드 노블레스</t>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
         </is>
       </c>
       <c r="D436" s="4" t="inlineStr">
         <is>
-          <t>투톤휠(브라운/베이지)-드라이브와이즈</t>
+          <t>테크놀로지 패키지</t>
         </is>
       </c>
       <c r="E436" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H436" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I436" s="3" t="inlineStr">
         <is>
-          <t>26,300KM</t>
+          <t>13,500KM</t>
         </is>
       </c>
       <c r="J436" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K436" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L436" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="3"/>
       <c r="B437" s="4"/>
       <c r="C437" s="4"/>
       <c r="D437" s="4"/>
       <c r="E437" s="3"/>
       <c r="F437" s="3"/>
       <c r="G437" s="3"/>
       <c r="H437" s="3"/>
       <c r="I437" s="3"/>
       <c r="J437" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K437" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L437" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
-      <c r="A438" s="3"/>
-[...7 lines deleted...]
-      <c r="I438" s="3"/>
+      <c r="A438" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B438" s="4" t="inlineStr">
+        <is>
+          <t>133하4741</t>
+        </is>
+      </c>
+      <c r="C438" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D438" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E438" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F438" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G438" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H438" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I438" s="3" t="inlineStr">
+        <is>
+          <t>8,970KM</t>
+        </is>
+      </c>
       <c r="J438" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L438" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3"/>
       <c r="B439" s="4"/>
       <c r="C439" s="4"/>
       <c r="D439" s="4"/>
       <c r="E439" s="3"/>
       <c r="F439" s="3"/>
       <c r="G439" s="3"/>
       <c r="H439" s="3"/>
       <c r="I439" s="3"/>
       <c r="J439" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K439" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L439" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
-      <c r="A440" s="3"/>
-[...7 lines deleted...]
-      <c r="I440" s="3"/>
+      <c r="A440" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B440" s="4" t="inlineStr">
+        <is>
+          <t>133하4788</t>
+        </is>
+      </c>
+      <c r="C440" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D440" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E440" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F440" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G440" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H440" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I440" s="3" t="inlineStr">
+        <is>
+          <t>3,462KM</t>
+        </is>
+      </c>
       <c r="J440" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L440" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
-      <c r="A441" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E441" s="3" t="inlineStr">
+      <c r="A441" s="3"/>
+      <c r="B441" s="4"/>
+      <c r="C441" s="4"/>
+      <c r="D441" s="4"/>
+      <c r="E441" s="3"/>
+      <c r="F441" s="3"/>
+      <c r="G441" s="3"/>
+      <c r="H441" s="3"/>
+      <c r="I441" s="3"/>
+      <c r="J441" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K441" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L441" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B442" s="4" t="inlineStr">
+        <is>
+          <t>154호3162</t>
+        </is>
+      </c>
+      <c r="C442" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 필</t>
+        </is>
+      </c>
+      <c r="D442" s="4"/>
+      <c r="E442" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F441" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I442" s="3"/>
+      <c r="F442" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G442" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H442" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I442" s="3" t="inlineStr">
+        <is>
+          <t>53,473KM</t>
+        </is>
+      </c>
       <c r="J442" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L442" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="3"/>
       <c r="B443" s="4"/>
       <c r="C443" s="4"/>
       <c r="D443" s="4"/>
       <c r="E443" s="3"/>
       <c r="F443" s="3"/>
       <c r="G443" s="3"/>
       <c r="H443" s="3"/>
       <c r="I443" s="3"/>
       <c r="J443" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K443" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L443" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B444" s="4" t="inlineStr">
+        <is>
+          <t>133하4125</t>
+        </is>
+      </c>
+      <c r="C444" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 하이브리드 1.6 GTe for all E-T
+ECH 디자인 패키지</t>
+        </is>
+      </c>
+      <c r="D444" s="4" t="inlineStr">
+        <is>
+          <t>E-TECH 디자인 패키지, BOSE® 서라운
+드 사운드 시스템 (우퍼 포함 9스피커) + 
+360° 어라운드 뷰 모니터 + 프레임리스 룸
+미러, 블랙 가죽시트 패키지 II</t>
+        </is>
+      </c>
+      <c r="E444" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F444" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G444" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H444" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I444" s="3" t="inlineStr">
+        <is>
+          <t>31,003KM</t>
+        </is>
+      </c>
+      <c r="J444" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K443" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J444" s="3" t="inlineStr">
+      <c r="K444" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L444" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="3"/>
+      <c r="B445" s="4"/>
+      <c r="C445" s="4"/>
+      <c r="D445" s="4"/>
+      <c r="E445" s="3"/>
+      <c r="F445" s="3"/>
+      <c r="G445" s="3"/>
+      <c r="H445" s="3"/>
+      <c r="I445" s="3"/>
+      <c r="J445" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K444" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E445" s="3" t="inlineStr">
+      <c r="K445" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L445" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B446" s="4" t="inlineStr">
+        <is>
+          <t>133하4193</t>
+        </is>
+      </c>
+      <c r="C446" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+        </is>
+      </c>
+      <c r="D446" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지</t>
+        </is>
+      </c>
+      <c r="E446" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F445" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I446" s="3"/>
+      <c r="F446" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G446" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H446" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I446" s="3" t="inlineStr">
+        <is>
+          <t>10,338KM</t>
+        </is>
+      </c>
       <c r="J446" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K446" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L446" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3"/>
       <c r="B447" s="4"/>
       <c r="C447" s="4"/>
       <c r="D447" s="4"/>
       <c r="E447" s="3"/>
       <c r="F447" s="3"/>
       <c r="G447" s="3"/>
       <c r="H447" s="3"/>
       <c r="I447" s="3"/>
       <c r="J447" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K447" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L447" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B448" s="4" t="inlineStr">
+        <is>
+          <t>133하4414</t>
+        </is>
+      </c>
+      <c r="C448" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D448" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E448" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F448" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G448" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H448" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I448" s="3" t="inlineStr">
+        <is>
+          <t>13,685KM</t>
+        </is>
+      </c>
+      <c r="J448" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K447" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J448" s="3" t="inlineStr">
+      <c r="K448" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L448" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="3"/>
+      <c r="B449" s="4"/>
+      <c r="C449" s="4"/>
+      <c r="D449" s="4"/>
+      <c r="E449" s="3"/>
+      <c r="F449" s="3"/>
+      <c r="G449" s="3"/>
+      <c r="H449" s="3"/>
+      <c r="I449" s="3"/>
+      <c r="J449" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K448" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E449" s="3" t="inlineStr">
+      <c r="K449" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L449" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B450" s="4" t="inlineStr">
+        <is>
+          <t>133하4663</t>
+        </is>
+      </c>
+      <c r="C450" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D450" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E450" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F449" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I450" s="3"/>
+      <c r="F450" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G450" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H450" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I450" s="3" t="inlineStr">
+        <is>
+          <t>22,428KM</t>
+        </is>
+      </c>
       <c r="J450" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K450" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L450" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3"/>
       <c r="B451" s="4"/>
       <c r="C451" s="4"/>
       <c r="D451" s="4"/>
       <c r="E451" s="3"/>
       <c r="F451" s="3"/>
       <c r="G451" s="3"/>
       <c r="H451" s="3"/>
       <c r="I451" s="3"/>
       <c r="J451" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K451" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L451" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B452" s="4" t="inlineStr">
+        <is>
+          <t>133하4702</t>
+        </is>
+      </c>
+      <c r="C452" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D452" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
+      <c r="E452" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F452" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G452" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H452" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I452" s="3" t="inlineStr">
+        <is>
+          <t>3,682KM</t>
+        </is>
+      </c>
+      <c r="J452" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K451" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J452" s="3" t="inlineStr">
+      <c r="K452" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L452" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="3"/>
+      <c r="B453" s="4"/>
+      <c r="C453" s="4"/>
+      <c r="D453" s="4"/>
+      <c r="E453" s="3"/>
+      <c r="F453" s="3"/>
+      <c r="G453" s="3"/>
+      <c r="H453" s="3"/>
+      <c r="I453" s="3"/>
+      <c r="J453" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K452" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E453" s="3" t="inlineStr">
+      <c r="K453" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L453" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
+      <c r="A454" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B454" s="4" t="inlineStr">
+        <is>
+          <t>106호9051</t>
+        </is>
+      </c>
+      <c r="C454" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D454" s="4"/>
+      <c r="E454" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F453" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J453" s="3" t="inlineStr">
+      <c r="F454" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G454" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H454" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I454" s="3" t="inlineStr">
+        <is>
+          <t>18,900KM</t>
+        </is>
+      </c>
+      <c r="J454" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K453" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L453" s="3" t="inlineStr">
+      <c r="K454" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L454" s="3" t="inlineStr">
         <is>
           <t>880,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3"/>
       <c r="B455" s="4"/>
       <c r="C455" s="4"/>
       <c r="D455" s="4"/>
       <c r="E455" s="3"/>
       <c r="F455" s="3"/>
       <c r="G455" s="3"/>
       <c r="H455" s="3"/>
       <c r="I455" s="3"/>
       <c r="J455" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L455" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3"/>
       <c r="B456" s="4"/>
       <c r="C456" s="4"/>
       <c r="D456" s="4"/>
       <c r="E456" s="3"/>
       <c r="F456" s="3"/>
       <c r="G456" s="3"/>
       <c r="H456" s="3"/>
       <c r="I456" s="3"/>
       <c r="J456" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K456" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L456" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
+      <c r="A457" s="3"/>
+      <c r="B457" s="4"/>
+      <c r="C457" s="4"/>
+      <c r="D457" s="4"/>
+      <c r="E457" s="3"/>
+      <c r="F457" s="3"/>
+      <c r="G457" s="3"/>
+      <c r="H457" s="3"/>
+      <c r="I457" s="3"/>
+      <c r="J457" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K456" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L457" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="3"/>
       <c r="B458" s="4"/>
       <c r="C458" s="4"/>
       <c r="D458" s="4"/>
       <c r="E458" s="3"/>
       <c r="F458" s="3"/>
       <c r="G458" s="3"/>
       <c r="H458" s="3"/>
       <c r="I458" s="3"/>
       <c r="J458" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L458" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
-      <c r="A459" s="3"/>
-[...7 lines deleted...]
-      <c r="I459" s="3"/>
+      <c r="A459" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B459" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C459" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D459" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E459" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F459" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G459" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H459" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I459" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
       <c r="J459" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L459" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3"/>
       <c r="B460" s="4"/>
       <c r="C460" s="4"/>
       <c r="D460" s="4"/>
       <c r="E460" s="3"/>
       <c r="F460" s="3"/>
       <c r="G460" s="3"/>
       <c r="H460" s="3"/>
       <c r="I460" s="3"/>
       <c r="J460" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K460" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L460" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="3"/>
       <c r="B461" s="4"/>
       <c r="C461" s="4"/>
       <c r="D461" s="4"/>
       <c r="E461" s="3"/>
       <c r="F461" s="3"/>
       <c r="G461" s="3"/>
       <c r="H461" s="3"/>
       <c r="I461" s="3"/>
       <c r="J461" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L461" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
-      <c r="A462" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A462" s="3"/>
+      <c r="B462" s="4"/>
+      <c r="C462" s="4"/>
+      <c r="D462" s="4"/>
+      <c r="E462" s="3"/>
+      <c r="F462" s="3"/>
+      <c r="G462" s="3"/>
+      <c r="H462" s="3"/>
+      <c r="I462" s="3"/>
       <c r="J462" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L462" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="3"/>
       <c r="B463" s="4"/>
       <c r="C463" s="4"/>
       <c r="D463" s="4"/>
       <c r="E463" s="3"/>
       <c r="F463" s="3"/>
       <c r="G463" s="3"/>
       <c r="H463" s="3"/>
       <c r="I463" s="3"/>
       <c r="J463" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L463" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
-      <c r="A464" s="3"/>
-[...1 lines deleted...]
-      <c r="C464" s="4"/>
+      <c r="A464" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B464" s="4" t="inlineStr">
+        <is>
+          <t>106호6692</t>
+        </is>
+      </c>
+      <c r="C464" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
       <c r="D464" s="4"/>
-      <c r="E464" s="3"/>
-[...3 lines deleted...]
-      <c r="I464" s="3"/>
+      <c r="E464" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F464" s="3" t="inlineStr">
+        <is>
+          <t>레드</t>
+        </is>
+      </c>
+      <c r="G464" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H464" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I464" s="3" t="inlineStr">
+        <is>
+          <t>200KM</t>
+        </is>
+      </c>
       <c r="J464" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K464" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L464" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,180,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="3"/>
       <c r="B465" s="4"/>
       <c r="C465" s="4"/>
       <c r="D465" s="4"/>
       <c r="E465" s="3"/>
       <c r="F465" s="3"/>
       <c r="G465" s="3"/>
       <c r="H465" s="3"/>
       <c r="I465" s="3"/>
       <c r="J465" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K465" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L465" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,140,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
-      <c r="A466" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A466" s="3"/>
+      <c r="B466" s="4"/>
+      <c r="C466" s="4"/>
+      <c r="D466" s="4"/>
+      <c r="E466" s="3"/>
+      <c r="F466" s="3"/>
+      <c r="G466" s="3"/>
+      <c r="H466" s="3"/>
+      <c r="I466" s="3"/>
       <c r="J466" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K466" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L466" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3"/>
       <c r="B467" s="4"/>
       <c r="C467" s="4"/>
       <c r="D467" s="4"/>
       <c r="E467" s="3"/>
       <c r="F467" s="3"/>
       <c r="G467" s="3"/>
       <c r="H467" s="3"/>
       <c r="I467" s="3"/>
       <c r="J467" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L467" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
-      <c r="A468" s="3"/>
-[...1 lines deleted...]
-      <c r="C468" s="4"/>
+      <c r="A468" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B468" s="4" t="inlineStr">
+        <is>
+          <t>106호6738</t>
+        </is>
+      </c>
+      <c r="C468" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
       <c r="D468" s="4"/>
-      <c r="E468" s="3"/>
-[...3 lines deleted...]
-      <c r="I468" s="3"/>
+      <c r="E468" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F468" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G468" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H468" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I468" s="3" t="inlineStr">
+        <is>
+          <t>4,700KM</t>
+        </is>
+      </c>
       <c r="J468" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K468" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L468" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="3"/>
       <c r="B469" s="4"/>
       <c r="C469" s="4"/>
       <c r="D469" s="4"/>
       <c r="E469" s="3"/>
       <c r="F469" s="3"/>
       <c r="G469" s="3"/>
       <c r="H469" s="3"/>
       <c r="I469" s="3"/>
       <c r="J469" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K469" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L469" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
-      <c r="A470" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A470" s="3"/>
+      <c r="B470" s="4"/>
+      <c r="C470" s="4"/>
+      <c r="D470" s="4"/>
+      <c r="E470" s="3"/>
+      <c r="F470" s="3"/>
+      <c r="G470" s="3"/>
+      <c r="H470" s="3"/>
+      <c r="I470" s="3"/>
       <c r="J470" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K470" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L470" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="3"/>
       <c r="B471" s="4"/>
       <c r="C471" s="4"/>
       <c r="D471" s="4"/>
       <c r="E471" s="3"/>
       <c r="F471" s="3"/>
       <c r="G471" s="3"/>
       <c r="H471" s="3"/>
       <c r="I471" s="3"/>
       <c r="J471" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K471" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L471" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="3"/>
       <c r="B472" s="4"/>
       <c r="C472" s="4"/>
       <c r="D472" s="4"/>
       <c r="E472" s="3"/>
       <c r="F472" s="3"/>
       <c r="G472" s="3"/>
       <c r="H472" s="3"/>
       <c r="I472" s="3"/>
       <c r="J472" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K472" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L472" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B473" s="4" t="inlineStr">
         <is>
-          <t>101하2011</t>
+          <t>106호8892</t>
         </is>
       </c>
       <c r="C473" s="4" t="inlineStr">
         <is>
-          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
-[...8 lines deleted...]
-      </c>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
+      <c r="D473" s="4"/>
       <c r="E473" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F473" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G473" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H473" s="3" t="inlineStr">
         <is>
-          <t>21년07월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I473" s="3" t="inlineStr">
         <is>
-          <t>76,700KM</t>
+          <t>32,000KM</t>
         </is>
       </c>
       <c r="J473" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K473" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L473" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3"/>
       <c r="B474" s="4"/>
       <c r="C474" s="4"/>
       <c r="D474" s="4"/>
       <c r="E474" s="3"/>
       <c r="F474" s="3"/>
       <c r="G474" s="3"/>
       <c r="H474" s="3"/>
       <c r="I474" s="3"/>
       <c r="J474" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K474" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L474" s="3" t="inlineStr">
         <is>
-          <t>1,030,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="3"/>
       <c r="B475" s="4"/>
       <c r="C475" s="4"/>
       <c r="D475" s="4"/>
       <c r="E475" s="3"/>
       <c r="F475" s="3"/>
       <c r="G475" s="3"/>
       <c r="H475" s="3"/>
       <c r="I475" s="3"/>
       <c r="J475" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K475" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L475" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
-      <c r="A476" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A476" s="3"/>
+      <c r="B476" s="4"/>
+      <c r="C476" s="4"/>
+      <c r="D476" s="4"/>
+      <c r="E476" s="3"/>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3"/>
+      <c r="H476" s="3"/>
+      <c r="I476" s="3"/>
       <c r="J476" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K476" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L476" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="3"/>
       <c r="B477" s="4"/>
       <c r="C477" s="4"/>
       <c r="D477" s="4"/>
       <c r="E477" s="3"/>
       <c r="F477" s="3"/>
       <c r="G477" s="3"/>
       <c r="H477" s="3"/>
       <c r="I477" s="3"/>
       <c r="J477" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K477" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L477" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
-      <c r="A478" s="3"/>
-[...7 lines deleted...]
-      <c r="I478" s="3"/>
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B478" s="4" t="inlineStr">
+        <is>
+          <t>106호6388</t>
+        </is>
+      </c>
+      <c r="C478" s="4" t="inlineStr">
+        <is>
+          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
+        </is>
+      </c>
+      <c r="D478" s="4" t="inlineStr">
+        <is>
+          <t>스타일-컴포트,드라이브 와이즈</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F478" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G478" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H478" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I478" s="3" t="inlineStr">
+        <is>
+          <t>32,800KM</t>
+        </is>
+      </c>
       <c r="J478" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K478" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L478" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3"/>
       <c r="B479" s="4"/>
       <c r="C479" s="4"/>
       <c r="D479" s="4"/>
       <c r="E479" s="3"/>
       <c r="F479" s="3"/>
       <c r="G479" s="3"/>
       <c r="H479" s="3"/>
       <c r="I479" s="3"/>
       <c r="J479" s="3" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K479" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L479" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="3"/>
+      <c r="B480" s="4"/>
+      <c r="C480" s="4"/>
+      <c r="D480" s="4"/>
+      <c r="E480" s="3"/>
+      <c r="F480" s="3"/>
+      <c r="G480" s="3"/>
+      <c r="H480" s="3"/>
+      <c r="I480" s="3"/>
+      <c r="J480" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K480" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L480" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="3"/>
+      <c r="B481" s="4"/>
+      <c r="C481" s="4"/>
+      <c r="D481" s="4"/>
+      <c r="E481" s="3"/>
+      <c r="F481" s="3"/>
+      <c r="G481" s="3"/>
+      <c r="H481" s="3"/>
+      <c r="I481" s="3"/>
+      <c r="J481" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K481" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L481" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B482" s="4" t="inlineStr">
+        <is>
+          <t>106호6689</t>
+        </is>
+      </c>
+      <c r="C482" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토5인승2.2디젤프레스티지4WD</t>
+        </is>
+      </c>
+      <c r="D482" s="4" t="inlineStr">
+        <is>
+          <t> 드라이브와이즈, 12.3 클러스터, 스타일</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F482" s="3" t="inlineStr">
+        <is>
+          <t>화이트/브라운</t>
+        </is>
+      </c>
+      <c r="G482" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H482" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I482" s="3" t="inlineStr">
+        <is>
+          <t>1,700KM</t>
+        </is>
+      </c>
+      <c r="J482" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K482" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L479" s="3" t="inlineStr">
-[...149 lines deleted...]
-      </c>
       <c r="L482" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3"/>
       <c r="B483" s="4"/>
       <c r="C483" s="4"/>
       <c r="D483" s="4"/>
       <c r="E483" s="3"/>
       <c r="F483" s="3"/>
       <c r="G483" s="3"/>
       <c r="H483" s="3"/>
       <c r="I483" s="3"/>
       <c r="J483" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K483" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L483" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="3"/>
+      <c r="B484" s="4"/>
+      <c r="C484" s="4"/>
+      <c r="D484" s="4"/>
+      <c r="E484" s="3"/>
+      <c r="F484" s="3"/>
+      <c r="G484" s="3"/>
+      <c r="H484" s="3"/>
+      <c r="I484" s="3"/>
+      <c r="J484" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K483" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="K484" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L484" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="3"/>
       <c r="B485" s="4"/>
       <c r="C485" s="4"/>
       <c r="D485" s="4"/>
       <c r="E485" s="3"/>
       <c r="F485" s="3"/>
       <c r="G485" s="3"/>
       <c r="H485" s="3"/>
       <c r="I485" s="3"/>
       <c r="J485" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K485" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L485" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3"/>
       <c r="B486" s="4"/>
       <c r="C486" s="4"/>
       <c r="D486" s="4"/>
       <c r="E486" s="3"/>
       <c r="F486" s="3"/>
       <c r="G486" s="3"/>
       <c r="H486" s="3"/>
       <c r="I486" s="3"/>
       <c r="J486" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K486" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L486" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B487" s="4" t="inlineStr">
+        <is>
+          <t>109하7636</t>
+        </is>
+      </c>
+      <c r="C487" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D487" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E487" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F487" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G487" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H487" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I487" s="3" t="inlineStr">
+        <is>
+          <t>26,200KM</t>
+        </is>
+      </c>
+      <c r="J487" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K487" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L487" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="3"/>
+      <c r="B488" s="4"/>
+      <c r="C488" s="4"/>
+      <c r="D488" s="4"/>
+      <c r="E488" s="3"/>
+      <c r="F488" s="3"/>
+      <c r="G488" s="3"/>
+      <c r="H488" s="3"/>
+      <c r="I488" s="3"/>
+      <c r="J488" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K486" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K488" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L488" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="3"/>
       <c r="B489" s="4"/>
       <c r="C489" s="4"/>
       <c r="D489" s="4"/>
       <c r="E489" s="3"/>
       <c r="F489" s="3"/>
       <c r="G489" s="3"/>
       <c r="H489" s="3"/>
       <c r="I489" s="3"/>
       <c r="J489" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K489" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L489" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="3"/>
       <c r="B490" s="4"/>
       <c r="C490" s="4"/>
       <c r="D490" s="4"/>
       <c r="E490" s="3"/>
       <c r="F490" s="3"/>
       <c r="G490" s="3"/>
       <c r="H490" s="3"/>
       <c r="I490" s="3"/>
       <c r="J490" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K490" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L490" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B491" s="4" t="inlineStr">
+        <is>
+          <t>109하7986</t>
+        </is>
+      </c>
+      <c r="C491" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D491" s="4"/>
+      <c r="E491" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F491" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G491" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H491" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I491" s="3" t="inlineStr">
+        <is>
+          <t>8,800KM</t>
+        </is>
+      </c>
+      <c r="J491" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K491" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L491" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="3"/>
+      <c r="B492" s="4"/>
+      <c r="C492" s="4"/>
+      <c r="D492" s="4"/>
+      <c r="E492" s="3"/>
+      <c r="F492" s="3"/>
+      <c r="G492" s="3"/>
+      <c r="H492" s="3"/>
+      <c r="I492" s="3"/>
+      <c r="J492" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K490" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K492" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L492" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="3"/>
       <c r="B493" s="4"/>
       <c r="C493" s="4"/>
       <c r="D493" s="4"/>
       <c r="E493" s="3"/>
       <c r="F493" s="3"/>
       <c r="G493" s="3"/>
       <c r="H493" s="3"/>
       <c r="I493" s="3"/>
       <c r="J493" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K493" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L493" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B494" s="4" t="inlineStr">
+        <is>
+          <t>109허7496</t>
+        </is>
+      </c>
+      <c r="C494" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D494" s="4"/>
+      <c r="E494" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F494" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G494" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H494" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I494" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
+      <c r="J494" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K493" s="3" t="inlineStr">
+      <c r="K494" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L493" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K494" s="3" t="inlineStr">
+      <c r="L494" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="3"/>
+      <c r="B495" s="4"/>
+      <c r="C495" s="4"/>
+      <c r="D495" s="4"/>
+      <c r="E495" s="3"/>
+      <c r="F495" s="3"/>
+      <c r="G495" s="3"/>
+      <c r="H495" s="3"/>
+      <c r="I495" s="3"/>
+      <c r="J495" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K495" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L494" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="L495" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3"/>
       <c r="B496" s="4"/>
       <c r="C496" s="4"/>
       <c r="D496" s="4"/>
       <c r="E496" s="3"/>
       <c r="F496" s="3"/>
       <c r="G496" s="3"/>
       <c r="H496" s="3"/>
       <c r="I496" s="3"/>
       <c r="J496" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K496" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L496" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
-      <c r="A497" s="3"/>
-[...7 lines deleted...]
-      <c r="I497" s="3"/>
+      <c r="A497" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B497" s="4" t="inlineStr">
+        <is>
+          <t>109하7326</t>
+        </is>
+      </c>
+      <c r="C497" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D497" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E497" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F497" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G497" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H497" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I497" s="3" t="inlineStr">
+        <is>
+          <t>15,700KM</t>
+        </is>
+      </c>
       <c r="J497" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K497" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L497" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="3"/>
       <c r="B498" s="4"/>
       <c r="C498" s="4"/>
       <c r="D498" s="4"/>
       <c r="E498" s="3"/>
       <c r="F498" s="3"/>
       <c r="G498" s="3"/>
       <c r="H498" s="3"/>
       <c r="I498" s="3"/>
       <c r="J498" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K498" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>61</t>
         </is>
       </c>
       <c r="L498" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
-      <c r="A499" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E499" s="3" t="inlineStr">
+      <c r="A499" s="3"/>
+      <c r="B499" s="4"/>
+      <c r="C499" s="4"/>
+      <c r="D499" s="4"/>
+      <c r="E499" s="3"/>
+      <c r="F499" s="3"/>
+      <c r="G499" s="3"/>
+      <c r="H499" s="3"/>
+      <c r="I499" s="3"/>
+      <c r="J499" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K499" s="3" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="L499" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B500" s="4" t="inlineStr">
+        <is>
+          <t>109하8006</t>
+        </is>
+      </c>
+      <c r="C500" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴투싼 가솔린 1.6 터보 2WD 모던</t>
+        </is>
+      </c>
+      <c r="D500" s="4" t="inlineStr">
+        <is>
+          <t>컴포트Ⅰ, 현대스마트센스, 파노라마선루프+루프
+랙</t>
+        </is>
+      </c>
+      <c r="E500" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F499" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G499" s="3" t="inlineStr">
+      <c r="F500" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G500" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H499" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I500" s="3"/>
+      <c r="H500" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I500" s="3" t="inlineStr">
+        <is>
+          <t>3,800KM</t>
+        </is>
+      </c>
       <c r="J500" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K500" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L500" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
-      <c r="A501" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A501" s="3"/>
+      <c r="B501" s="4"/>
+      <c r="C501" s="4"/>
+      <c r="D501" s="4"/>
+      <c r="E501" s="3"/>
+      <c r="F501" s="3"/>
+      <c r="G501" s="3"/>
+      <c r="H501" s="3"/>
+      <c r="I501" s="3"/>
       <c r="J501" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K501" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L501" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="3"/>
       <c r="B502" s="4"/>
       <c r="C502" s="4"/>
       <c r="D502" s="4"/>
       <c r="E502" s="3"/>
       <c r="F502" s="3"/>
       <c r="G502" s="3"/>
       <c r="H502" s="3"/>
       <c r="I502" s="3"/>
       <c r="J502" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K502" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L502" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B503" s="4" t="inlineStr">
+        <is>
+          <t>109하7610</t>
+        </is>
+      </c>
+      <c r="C503" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D503" s="4" t="inlineStr">
+        <is>
+          <t>컴포트Ⅰ, 익스테리어디자인3, 현대스마트센스,
+ 인포테인먼트 내비1</t>
+        </is>
+      </c>
+      <c r="E503" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F503" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G503" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H503" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I503" s="3" t="inlineStr">
+        <is>
+          <t>63,100KM</t>
+        </is>
+      </c>
+      <c r="J503" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K502" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K503" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L503" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3"/>
       <c r="B504" s="4"/>
       <c r="C504" s="4"/>
       <c r="D504" s="4"/>
       <c r="E504" s="3"/>
       <c r="F504" s="3"/>
       <c r="G504" s="3"/>
       <c r="H504" s="3"/>
       <c r="I504" s="3"/>
       <c r="J504" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K504" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L504" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B505" s="4" t="inlineStr">
         <is>
-          <t>169허1023</t>
+          <t>109하7520</t>
         </is>
       </c>
       <c r="C505" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 가솔린 1.0 모던</t>
+          <t>GV70 가솔린 2.5 터보 AWD 스포츠</t>
         </is>
       </c>
       <c r="D505" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어 내비 플러스</t>
+          <t>파퓰러 패키지2</t>
         </is>
       </c>
       <c r="E505" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
-          <t>화이트 </t>
+          <t>스토르 그린</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H505" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I505" s="3" t="inlineStr">
         <is>
-          <t>35,650KM</t>
+          <t>25,800KM</t>
         </is>
       </c>
       <c r="J505" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K505" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L505" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,230,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3"/>
       <c r="B506" s="4"/>
       <c r="C506" s="4"/>
       <c r="D506" s="4"/>
       <c r="E506" s="3"/>
       <c r="F506" s="3"/>
       <c r="G506" s="3"/>
       <c r="H506" s="3"/>
       <c r="I506" s="3"/>
       <c r="J506" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K506" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L506" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,230,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="3"/>
       <c r="B507" s="4"/>
       <c r="C507" s="4"/>
       <c r="D507" s="4"/>
       <c r="E507" s="3"/>
       <c r="F507" s="3"/>
       <c r="G507" s="3"/>
       <c r="H507" s="3"/>
       <c r="I507" s="3"/>
       <c r="J507" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K507" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L507" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,230,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B508" s="4" t="inlineStr">
         <is>
-          <t>172하1348</t>
+          <t>109허7447</t>
         </is>
       </c>
       <c r="C508" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 가솔린 1.0 모던</t>
-[...6 lines deleted...]
-      </c>
+          <t>E클래스(6세대) E200 아방가르드</t>
+        </is>
+      </c>
+      <c r="D508" s="4"/>
       <c r="E508" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G508" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H508" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I508" s="3" t="inlineStr">
         <is>
-          <t>63,450KM</t>
+          <t>34,100KM</t>
         </is>
       </c>
       <c r="J508" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K508" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L508" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="3"/>
       <c r="B509" s="4"/>
       <c r="C509" s="4"/>
       <c r="D509" s="4"/>
       <c r="E509" s="3"/>
       <c r="F509" s="3"/>
       <c r="G509" s="3"/>
       <c r="H509" s="3"/>
       <c r="I509" s="3"/>
       <c r="J509" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K509" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L509" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="3"/>
       <c r="B510" s="4"/>
       <c r="C510" s="4"/>
       <c r="D510" s="4"/>
       <c r="E510" s="3"/>
       <c r="F510" s="3"/>
       <c r="G510" s="3"/>
       <c r="H510" s="3"/>
       <c r="I510" s="3"/>
       <c r="J510" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K510" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L510" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B511" s="4" t="inlineStr">
         <is>
-          <t>190호3505</t>
+          <t>142호8219</t>
         </is>
       </c>
       <c r="C511" s="4" t="inlineStr">
         <is>
-          <t>쏘나타(DN8) 하이브리드 2.0 하이브리드 모던</t>
+          <t>더 뉴 K9 2세대 3.8 GDI 플래티넘</t>
         </is>
       </c>
       <c r="D511" s="4" t="inlineStr">
         <is>
-          <t>하이패스+ECM룸미러</t>
+          <t>첨단운전자보조 KRELL사운드, 9에어백(+무
+릎)</t>
         </is>
       </c>
       <c r="E511" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H511" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I511" s="3" t="inlineStr">
         <is>
-          <t>98,700KM</t>
+          <t>12,700KM</t>
         </is>
       </c>
       <c r="J511" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K511" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L511" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="3"/>
       <c r="B512" s="4"/>
       <c r="C512" s="4"/>
       <c r="D512" s="4"/>
       <c r="E512" s="3"/>
       <c r="F512" s="3"/>
       <c r="G512" s="3"/>
       <c r="H512" s="3"/>
       <c r="I512" s="3"/>
       <c r="J512" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K512" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L512" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
-      <c r="A513" s="3"/>
-[...7 lines deleted...]
-      <c r="I513" s="3"/>
+      <c r="A513" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B513" s="4" t="inlineStr">
+        <is>
+          <t>142호5580</t>
+        </is>
+      </c>
+      <c r="C513" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D513" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스2, 헤드업디스플레이, 플래티넘</t>
+        </is>
+      </c>
+      <c r="E513" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F513" s="3" t="inlineStr">
+        <is>
+          <t>블랙펄</t>
+        </is>
+      </c>
+      <c r="G513" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H513" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I513" s="3" t="inlineStr">
+        <is>
+          <t>65,200KM</t>
+        </is>
+      </c>
       <c r="J513" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K513" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L513" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
-      <c r="A514" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A514" s="3"/>
+      <c r="B514" s="4"/>
+      <c r="C514" s="4"/>
+      <c r="D514" s="4"/>
+      <c r="E514" s="3"/>
+      <c r="F514" s="3"/>
+      <c r="G514" s="3"/>
+      <c r="H514" s="3"/>
+      <c r="I514" s="3"/>
       <c r="J514" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K514" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L514" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="3"/>
       <c r="B515" s="4"/>
       <c r="C515" s="4"/>
       <c r="D515" s="4"/>
       <c r="E515" s="3"/>
       <c r="F515" s="3"/>
       <c r="G515" s="3"/>
       <c r="H515" s="3"/>
       <c r="I515" s="3"/>
       <c r="J515" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K515" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L515" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B516" s="4" t="inlineStr">
+        <is>
+          <t>142호6971</t>
+        </is>
+      </c>
+      <c r="C516" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D516" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 컨비니언스, 기본형-12.3인치 
+클러스터, 스타일</t>
+        </is>
+      </c>
+      <c r="E516" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F516" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G516" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H516" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I516" s="3" t="inlineStr">
+        <is>
+          <t>19,100KM</t>
+        </is>
+      </c>
+      <c r="J516" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K516" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L515" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L516" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="3"/>
       <c r="B517" s="4"/>
       <c r="C517" s="4"/>
       <c r="D517" s="4"/>
       <c r="E517" s="3"/>
       <c r="F517" s="3"/>
       <c r="G517" s="3"/>
       <c r="H517" s="3"/>
       <c r="I517" s="3"/>
       <c r="J517" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K517" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L517" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B518" s="4" t="inlineStr">
+        <is>
+          <t>142호4075</t>
+        </is>
+      </c>
+      <c r="C518" s="4" t="inlineStr">
+        <is>
+          <t>Q2 35 TDI</t>
+        </is>
+      </c>
+      <c r="D518" s="4" t="inlineStr">
+        <is>
+          <t>선루프 크루즈컨트롤 앞좌석 열선</t>
+        </is>
+      </c>
+      <c r="E518" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F518" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G518" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H518" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I518" s="3" t="inlineStr">
+        <is>
+          <t>20,250KM</t>
+        </is>
+      </c>
+      <c r="J518" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K518" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L518" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="3"/>
+      <c r="B519" s="4"/>
+      <c r="C519" s="4"/>
+      <c r="D519" s="4"/>
+      <c r="E519" s="3"/>
+      <c r="F519" s="3"/>
+      <c r="G519" s="3"/>
+      <c r="H519" s="3"/>
+      <c r="I519" s="3"/>
+      <c r="J519" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K517" s="3" t="inlineStr">
+      <c r="K519" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L519" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B520" s="4" t="inlineStr">
+        <is>
+          <t>01하6460</t>
+        </is>
+      </c>
+      <c r="C520" s="4" t="inlineStr">
+        <is>
+          <t>EV3 롱 레인지 어스</t>
+        </is>
+      </c>
+      <c r="D520" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E520" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F520" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G520" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H520" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I520" s="3" t="inlineStr">
+        <is>
+          <t>3,800KM</t>
+        </is>
+      </c>
+      <c r="J520" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K520" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L517" s="3" t="inlineStr">
-[...112 lines deleted...]
-      </c>
       <c r="L520" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="3"/>
       <c r="B521" s="4"/>
       <c r="C521" s="4"/>
       <c r="D521" s="4"/>
       <c r="E521" s="3"/>
       <c r="F521" s="3"/>
       <c r="G521" s="3"/>
       <c r="H521" s="3"/>
       <c r="I521" s="3"/>
       <c r="J521" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K521" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L521" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
-      <c r="A522" s="3"/>
-[...7 lines deleted...]
-      <c r="I522" s="3"/>
+      <c r="A522" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B522" s="4" t="inlineStr">
+        <is>
+          <t>142호8302</t>
+        </is>
+      </c>
+      <c r="C522" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 하이브리드 1.6 터보 HEV AWD 6
+인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D522" s="4" t="inlineStr">
+        <is>
+          <t>듀얼와이드선루프, BOSE프리미엄사운드시스템,
+ 빌트인캠2, 파킹어시스트플러스2</t>
+        </is>
+      </c>
+      <c r="E522" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F522" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G522" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H522" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I522" s="3" t="inlineStr">
+        <is>
+          <t>7,900KM</t>
+        </is>
+      </c>
       <c r="J522" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K522" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L522" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
-      <c r="A523" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E523" s="3" t="inlineStr">
+      <c r="A523" s="3"/>
+      <c r="B523" s="4"/>
+      <c r="C523" s="4"/>
+      <c r="D523" s="4"/>
+      <c r="E523" s="3"/>
+      <c r="F523" s="3"/>
+      <c r="G523" s="3"/>
+      <c r="H523" s="3"/>
+      <c r="I523" s="3"/>
+      <c r="J523" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K523" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L523" s="3" t="inlineStr">
+        <is>
+          <t>1,140,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B524" s="4" t="inlineStr">
+        <is>
+          <t>142호9461</t>
+        </is>
+      </c>
+      <c r="C524" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 쏘렌토 4세대 HEV 1.6 2WD 시그니처</t>
+        </is>
+      </c>
+      <c r="D524" s="4" t="inlineStr">
+        <is>
+          <t>컴포트			 			</t>
+        </is>
+      </c>
+      <c r="E524" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F523" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I524" s="3"/>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G524" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H524" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I524" s="3" t="inlineStr">
+        <is>
+          <t>14,900KM</t>
+        </is>
+      </c>
       <c r="J524" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K524" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L524" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="3"/>
       <c r="B525" s="4"/>
       <c r="C525" s="4"/>
       <c r="D525" s="4"/>
       <c r="E525" s="3"/>
       <c r="F525" s="3"/>
       <c r="G525" s="3"/>
       <c r="H525" s="3"/>
       <c r="I525" s="3"/>
       <c r="J525" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K525" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L525" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B526" s="4" t="inlineStr">
+        <is>
+          <t>133하6718</t>
+        </is>
+      </c>
+      <c r="C526" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 (DN8) 2.0 LPG(렌터카용) 스타일</t>
+        </is>
+      </c>
+      <c r="D526" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E526" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F526" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G526" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H526" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I526" s="3" t="inlineStr">
+        <is>
+          <t>35,500KM</t>
+        </is>
+      </c>
+      <c r="J526" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K525" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J526" s="3" t="inlineStr">
+      <c r="K526" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L526" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="3"/>
+      <c r="B527" s="4"/>
+      <c r="C527" s="4"/>
+      <c r="D527" s="4"/>
+      <c r="E527" s="3"/>
+      <c r="F527" s="3"/>
+      <c r="G527" s="3"/>
+      <c r="H527" s="3"/>
+      <c r="I527" s="3"/>
+      <c r="J527" s="3" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="K527" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L527" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B528" s="4" t="inlineStr">
+        <is>
+          <t>142호9501</t>
+        </is>
+      </c>
+      <c r="C528" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D528" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E528" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F528" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G528" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H528" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I528" s="3" t="inlineStr">
+        <is>
+          <t>12,200KM</t>
+        </is>
+      </c>
+      <c r="J528" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K526" s="3" t="inlineStr">
-[...61 lines deleted...]
-      <c r="K527" s="3" t="inlineStr">
+      <c r="K528" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L527" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L528" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3"/>
       <c r="B529" s="4"/>
       <c r="C529" s="4"/>
       <c r="D529" s="4"/>
       <c r="E529" s="3"/>
       <c r="F529" s="3"/>
       <c r="G529" s="3"/>
       <c r="H529" s="3"/>
       <c r="I529" s="3"/>
       <c r="J529" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K529" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L529" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B530" s="4" t="inlineStr">
+        <is>
+          <t>142호5979</t>
+        </is>
+      </c>
+      <c r="C530" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D530" s="4" t="inlineStr">
+        <is>
+          <t>기본형 내비게이션 버튼시동팩		 			</t>
+        </is>
+      </c>
+      <c r="E530" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F530" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G530" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H530" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I530" s="3" t="inlineStr">
+        <is>
+          <t>13,803KM</t>
+        </is>
+      </c>
+      <c r="J530" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K529" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J530" s="3" t="inlineStr">
+      <c r="K530" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L530" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="3"/>
+      <c r="B531" s="4"/>
+      <c r="C531" s="4"/>
+      <c r="D531" s="4"/>
+      <c r="E531" s="3"/>
+      <c r="F531" s="3"/>
+      <c r="G531" s="3"/>
+      <c r="H531" s="3"/>
+      <c r="I531" s="3"/>
+      <c r="J531" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K530" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K531" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L531" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="3"/>
       <c r="B532" s="4"/>
       <c r="C532" s="4"/>
       <c r="D532" s="4"/>
       <c r="E532" s="3"/>
       <c r="F532" s="3"/>
       <c r="G532" s="3"/>
       <c r="H532" s="3"/>
       <c r="I532" s="3"/>
       <c r="J532" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K532" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L532" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
-      <c r="A533" s="3"/>
-[...7 lines deleted...]
-      <c r="I533" s="3"/>
+      <c r="A533" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B533" s="4" t="inlineStr">
+        <is>
+          <t>142호9335</t>
+        </is>
+      </c>
+      <c r="C533" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 L3.5 투어러 9인승 모던</t>
+        </is>
+      </c>
+      <c r="D533" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠 컴포트 멀티미디어내비플러스2 테크1</t>
+        </is>
+      </c>
+      <c r="E533" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F533" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G533" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H533" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I533" s="3" t="inlineStr">
+        <is>
+          <t>11,937KM</t>
+        </is>
+      </c>
       <c r="J533" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K533" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L533" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="3"/>
       <c r="B534" s="4"/>
       <c r="C534" s="4"/>
       <c r="D534" s="4"/>
       <c r="E534" s="3"/>
       <c r="F534" s="3"/>
       <c r="G534" s="3"/>
       <c r="H534" s="3"/>
       <c r="I534" s="3"/>
       <c r="J534" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K534" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L534" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
-      <c r="A535" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E535" s="3" t="inlineStr">
+      <c r="A535" s="3"/>
+      <c r="B535" s="4"/>
+      <c r="C535" s="4"/>
+      <c r="D535" s="4"/>
+      <c r="E535" s="3"/>
+      <c r="F535" s="3"/>
+      <c r="G535" s="3"/>
+      <c r="H535" s="3"/>
+      <c r="I535" s="3"/>
+      <c r="J535" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K535" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L535" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B536" s="4" t="inlineStr">
+        <is>
+          <t>133하6732</t>
+        </is>
+      </c>
+      <c r="C536" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴 렉스턴 디젤 2.2 4WD 시그니처</t>
+        </is>
+      </c>
+      <c r="D536" s="4" t="inlineStr">
+        <is>
+          <t>하부쇼바 튜닝(350만원) 360도 어려운드뷰
+ 크루즈컨트롤어댑티브 레인센서</t>
+        </is>
+      </c>
+      <c r="E536" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F535" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I536" s="3"/>
+      <c r="F536" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G536" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H536" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I536" s="3" t="inlineStr">
+        <is>
+          <t>60,000KM</t>
+        </is>
+      </c>
       <c r="J536" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K536" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L536" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="3"/>
       <c r="B537" s="4"/>
       <c r="C537" s="4"/>
       <c r="D537" s="4"/>
       <c r="E537" s="3"/>
       <c r="F537" s="3"/>
       <c r="G537" s="3"/>
       <c r="H537" s="3"/>
       <c r="I537" s="3"/>
       <c r="J537" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K537" s="3" t="inlineStr">
         <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L537" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B538" s="4" t="inlineStr">
+        <is>
+          <t>101하9148</t>
+        </is>
+      </c>
+      <c r="C538" s="4" t="inlineStr">
+        <is>
+          <t> G80 (RG3) 가솔린 2.5 터보 2WD</t>
+        </is>
+      </c>
+      <c r="D538" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프 파퓰러패키지 20인치휠	 			</t>
+        </is>
+      </c>
+      <c r="E538" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F538" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G538" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H538" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I538" s="3" t="inlineStr">
+        <is>
+          <t>65,626KM</t>
+        </is>
+      </c>
+      <c r="J538" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K538" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L537" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L538" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,180,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="3"/>
       <c r="B539" s="4"/>
       <c r="C539" s="4"/>
       <c r="D539" s="4"/>
       <c r="E539" s="3"/>
       <c r="F539" s="3"/>
       <c r="G539" s="3"/>
       <c r="H539" s="3"/>
       <c r="I539" s="3"/>
       <c r="J539" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K539" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L539" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B540" s="4" t="inlineStr">
         <is>
-          <t>17허7264</t>
+          <t>125호5579</t>
         </is>
       </c>
       <c r="C540" s="4" t="inlineStr">
         <is>
-          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+          <t>쏘나타 (DN8) 2.0 LPG(렌터카용) 스마트</t>
         </is>
       </c>
       <c r="D540" s="4" t="inlineStr">
         <is>
-          <t>컴포트플러스Ⅱ</t>
+          <t>인포테인먼트 내비3</t>
         </is>
       </c>
       <c r="E540" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F540" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G540" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H540" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>22년06월</t>
         </is>
       </c>
       <c r="I540" s="3" t="inlineStr">
         <is>
-          <t>75,600KM</t>
+          <t>79,800KM</t>
         </is>
       </c>
       <c r="J540" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K540" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L540" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
-      <c r="A541" s="3"/>
-[...1 lines deleted...]
-      <c r="C541" s="4"/>
+      <c r="A541" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B541" s="4" t="inlineStr">
+        <is>
+          <t>133하6555</t>
+        </is>
+      </c>
+      <c r="C541" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 그랜저 IG 2.5 프리미엄</t>
+        </is>
+      </c>
       <c r="D541" s="4"/>
-      <c r="E541" s="3"/>
-[...3 lines deleted...]
-      <c r="I541" s="3"/>
+      <c r="E541" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F541" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G541" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H541" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I541" s="3" t="inlineStr">
+        <is>
+          <t>118,300KM</t>
+        </is>
+      </c>
       <c r="J541" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K541" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L541" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="3"/>
       <c r="B542" s="4"/>
       <c r="C542" s="4"/>
       <c r="D542" s="4"/>
       <c r="E542" s="3"/>
       <c r="F542" s="3"/>
       <c r="G542" s="3"/>
       <c r="H542" s="3"/>
       <c r="I542" s="3"/>
       <c r="J542" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K542" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L542" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B543" s="4" t="inlineStr">
         <is>
-          <t>172하1349</t>
+          <t>109하8038</t>
         </is>
       </c>
       <c r="C543" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 가솔린 1.0 모던</t>
-[...6 lines deleted...]
-      </c>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
+      <c r="D543" s="4"/>
       <c r="E543" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F543" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G543" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H543" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I543" s="3" t="inlineStr">
         <is>
-          <t>71,950KM</t>
+          <t>3,000KM</t>
         </is>
       </c>
       <c r="J543" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K543" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L543" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>4,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="3"/>
       <c r="B544" s="4"/>
       <c r="C544" s="4"/>
       <c r="D544" s="4"/>
       <c r="E544" s="3"/>
       <c r="F544" s="3"/>
       <c r="G544" s="3"/>
       <c r="H544" s="3"/>
       <c r="I544" s="3"/>
       <c r="J544" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K544" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L544" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="3"/>
       <c r="B545" s="4"/>
       <c r="C545" s="4"/>
       <c r="D545" s="4"/>
       <c r="E545" s="3"/>
       <c r="F545" s="3"/>
       <c r="G545" s="3"/>
       <c r="H545" s="3"/>
       <c r="I545" s="3"/>
       <c r="J545" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K545" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L545" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>4,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
-      <c r="A546" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A546" s="3"/>
+      <c r="B546" s="4"/>
+      <c r="C546" s="4"/>
+      <c r="D546" s="4"/>
+      <c r="E546" s="3"/>
+      <c r="F546" s="3"/>
+      <c r="G546" s="3"/>
+      <c r="H546" s="3"/>
+      <c r="I546" s="3"/>
       <c r="J546" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K546" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L546" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>4,860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="3"/>
       <c r="B547" s="4"/>
       <c r="C547" s="4"/>
       <c r="D547" s="4"/>
       <c r="E547" s="3"/>
       <c r="F547" s="3"/>
       <c r="G547" s="3"/>
       <c r="H547" s="3"/>
       <c r="I547" s="3"/>
       <c r="J547" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K547" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L547" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>4,990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
-      <c r="A548" s="3"/>
-[...7 lines deleted...]
-      <c r="I548" s="3"/>
+      <c r="A548" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B548" s="4" t="inlineStr">
+        <is>
+          <t>24호4694</t>
+        </is>
+      </c>
+      <c r="C548" s="4" t="inlineStr">
+        <is>
+          <t>EV3 롱 레인지 GT-Line</t>
+        </is>
+      </c>
+      <c r="D548" s="4" t="inlineStr">
+        <is>
+          <t>기본형(차콜&amp;화이트내장)-빌트인캠, 드라이브와
+이즈, HUD, 모니터링, 프리미엄스피커, 선
+루프</t>
+        </is>
+      </c>
+      <c r="E548" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F548" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G548" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H548" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I548" s="3" t="inlineStr">
+        <is>
+          <t>8,655KM</t>
+        </is>
+      </c>
       <c r="J548" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K548" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L548" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
-      <c r="A549" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A549" s="3"/>
+      <c r="B549" s="4"/>
+      <c r="C549" s="4"/>
+      <c r="D549" s="4"/>
+      <c r="E549" s="3"/>
+      <c r="F549" s="3"/>
+      <c r="G549" s="3"/>
+      <c r="H549" s="3"/>
+      <c r="I549" s="3"/>
       <c r="J549" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K549" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L549" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="3"/>
       <c r="B550" s="4"/>
       <c r="C550" s="4"/>
       <c r="D550" s="4"/>
       <c r="E550" s="3"/>
       <c r="F550" s="3"/>
       <c r="G550" s="3"/>
       <c r="H550" s="3"/>
       <c r="I550" s="3"/>
       <c r="J550" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K550" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L550" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="3"/>
       <c r="B551" s="4"/>
       <c r="C551" s="4"/>
       <c r="D551" s="4"/>
       <c r="E551" s="3"/>
       <c r="F551" s="3"/>
       <c r="G551" s="3"/>
       <c r="H551" s="3"/>
       <c r="I551" s="3"/>
       <c r="J551" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K551" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L551" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="3"/>
       <c r="B552" s="4"/>
       <c r="C552" s="4"/>
       <c r="D552" s="4"/>
       <c r="E552" s="3"/>
       <c r="F552" s="3"/>
       <c r="G552" s="3"/>
       <c r="H552" s="3"/>
       <c r="I552" s="3"/>
       <c r="J552" s="3" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K552" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L552" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>1,070,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B553" s="4" t="inlineStr">
         <is>
-          <t>101호7623</t>
+          <t>142호6650 </t>
         </is>
       </c>
       <c r="C553" s="4" t="inlineStr">
         <is>
-          <t>G80 3.5T AWD</t>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
         </is>
       </c>
       <c r="D553" s="4" t="inlineStr">
         <is>
-          <t>19인치 A ,드라이빙 어시스턴스패키지I, 빌
-트인캠 + 보조배터리</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E553" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F553" s="3" t="inlineStr">
         <is>
-          <t>그레이</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G553" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H553" s="3" t="inlineStr">
         <is>
-          <t>20년09월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I553" s="3" t="inlineStr">
         <is>
-          <t>80,500KM</t>
+          <t>3,700KM</t>
         </is>
       </c>
       <c r="J553" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K553" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L553" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="3"/>
       <c r="B554" s="4"/>
       <c r="C554" s="4"/>
       <c r="D554" s="4"/>
       <c r="E554" s="3"/>
       <c r="F554" s="3"/>
       <c r="G554" s="3"/>
       <c r="H554" s="3"/>
       <c r="I554" s="3"/>
       <c r="J554" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K554" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L554" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="3"/>
       <c r="B555" s="4"/>
       <c r="C555" s="4"/>
       <c r="D555" s="4"/>
       <c r="E555" s="3"/>
       <c r="F555" s="3"/>
       <c r="G555" s="3"/>
       <c r="H555" s="3"/>
       <c r="I555" s="3"/>
       <c r="J555" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K555" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L555" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
-      <c r="A556" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A556" s="3"/>
+      <c r="B556" s="4"/>
+      <c r="C556" s="4"/>
+      <c r="D556" s="4"/>
+      <c r="E556" s="3"/>
+      <c r="F556" s="3"/>
+      <c r="G556" s="3"/>
+      <c r="H556" s="3"/>
+      <c r="I556" s="3"/>
       <c r="J556" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K556" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L556" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="3"/>
       <c r="B557" s="4"/>
       <c r="C557" s="4"/>
       <c r="D557" s="4"/>
       <c r="E557" s="3"/>
       <c r="F557" s="3"/>
       <c r="G557" s="3"/>
       <c r="H557" s="3"/>
       <c r="I557" s="3"/>
       <c r="J557" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K557" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L557" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
-      <c r="A558" s="3"/>
-[...7 lines deleted...]
-      <c r="I558" s="3"/>
+      <c r="A558" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B558" s="4" t="inlineStr">
+        <is>
+          <t>101하1576</t>
+        </is>
+      </c>
+      <c r="C558" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.2 디젤 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D558" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E558" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F558" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G558" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H558" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I558" s="3" t="inlineStr">
+        <is>
+          <t>42,835KM</t>
+        </is>
+      </c>
       <c r="J558" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K558" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L558" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="3"/>
       <c r="B559" s="4"/>
       <c r="C559" s="4"/>
       <c r="D559" s="4"/>
       <c r="E559" s="3"/>
       <c r="F559" s="3"/>
       <c r="G559" s="3"/>
       <c r="H559" s="3"/>
       <c r="I559" s="3"/>
       <c r="J559" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K559" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L559" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="3"/>
       <c r="B560" s="4"/>
       <c r="C560" s="4"/>
       <c r="D560" s="4"/>
       <c r="E560" s="3"/>
       <c r="F560" s="3"/>
       <c r="G560" s="3"/>
       <c r="H560" s="3"/>
       <c r="I560" s="3"/>
       <c r="J560" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K560" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L560" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
-      <c r="A561" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A561" s="3"/>
+      <c r="B561" s="4"/>
+      <c r="C561" s="4"/>
+      <c r="D561" s="4"/>
+      <c r="E561" s="3"/>
+      <c r="F561" s="3"/>
+      <c r="G561" s="3"/>
+      <c r="H561" s="3"/>
+      <c r="I561" s="3"/>
       <c r="J561" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K561" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L561" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="3"/>
       <c r="B562" s="4"/>
       <c r="C562" s="4"/>
       <c r="D562" s="4"/>
       <c r="E562" s="3"/>
       <c r="F562" s="3"/>
       <c r="G562" s="3"/>
       <c r="H562" s="3"/>
       <c r="I562" s="3"/>
       <c r="J562" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K562" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L562" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B563" s="4" t="inlineStr">
         <is>
-          <t>125호9035</t>
+          <t>101하1584 /
+ 101하1585</t>
         </is>
       </c>
       <c r="C563" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
-[...6 lines deleted...]
-      </c>
+          <t>XM3 1.6 GTe INSPIRE</t>
+        </is>
+      </c>
+      <c r="D563" s="4"/>
       <c r="E563" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F563" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G563" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H563" s="3" t="inlineStr">
         <is>
-          <t>23년12월</t>
+          <t>24년05월</t>
         </is>
       </c>
       <c r="I563" s="3" t="inlineStr">
         <is>
-          <t>70,000KM</t>
+          <t>29,390KM</t>
         </is>
       </c>
       <c r="J563" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K563" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L563" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="3"/>
       <c r="B564" s="4"/>
       <c r="C564" s="4"/>
       <c r="D564" s="4"/>
       <c r="E564" s="3"/>
       <c r="F564" s="3"/>
       <c r="G564" s="3"/>
       <c r="H564" s="3"/>
       <c r="I564" s="3"/>
       <c r="J564" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K564" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L564" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="3"/>
       <c r="B565" s="4"/>
       <c r="C565" s="4"/>
       <c r="D565" s="4"/>
       <c r="E565" s="3"/>
       <c r="F565" s="3"/>
       <c r="G565" s="3"/>
       <c r="H565" s="3"/>
       <c r="I565" s="3"/>
       <c r="J565" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K565" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L565" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="3"/>
       <c r="B566" s="4"/>
       <c r="C566" s="4"/>
       <c r="D566" s="4"/>
       <c r="E566" s="3"/>
       <c r="F566" s="3"/>
       <c r="G566" s="3"/>
       <c r="H566" s="3"/>
       <c r="I566" s="3"/>
       <c r="J566" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K566" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L566" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B567" s="4" t="inlineStr">
+        <is>
+          <t>101하7356</t>
+        </is>
+      </c>
+      <c r="C567" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴티볼리 1.6 가솔린 2WD V1</t>
+        </is>
+      </c>
+      <c r="D567" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E567" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F567" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G567" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H567" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I567" s="3" t="inlineStr">
+        <is>
+          <t>29,390KM</t>
+        </is>
+      </c>
+      <c r="J567" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K567" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L567" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="3"/>
+      <c r="B568" s="4"/>
+      <c r="C568" s="4"/>
+      <c r="D568" s="4"/>
+      <c r="E568" s="3"/>
+      <c r="F568" s="3"/>
+      <c r="G568" s="3"/>
+      <c r="H568" s="3"/>
+      <c r="I568" s="3"/>
+      <c r="J568" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K566" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K568" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L568" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="3"/>
       <c r="B569" s="4"/>
       <c r="C569" s="4"/>
       <c r="D569" s="4"/>
       <c r="E569" s="3"/>
       <c r="F569" s="3"/>
       <c r="G569" s="3"/>
       <c r="H569" s="3"/>
       <c r="I569" s="3"/>
       <c r="J569" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K569" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L569" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="3"/>
       <c r="B570" s="4"/>
       <c r="C570" s="4"/>
       <c r="D570" s="4"/>
       <c r="E570" s="3"/>
       <c r="F570" s="3"/>
       <c r="G570" s="3"/>
       <c r="H570" s="3"/>
       <c r="I570" s="3"/>
       <c r="J570" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K570" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L570" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="3"/>
       <c r="B571" s="4"/>
       <c r="C571" s="4"/>
       <c r="D571" s="4"/>
       <c r="E571" s="3"/>
       <c r="F571" s="3"/>
       <c r="G571" s="3"/>
       <c r="H571" s="3"/>
       <c r="I571" s="3"/>
       <c r="J571" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K571" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L571" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B572" s="4" t="inlineStr">
+        <is>
+          <t>109호7098</t>
+        </is>
+      </c>
+      <c r="C572" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 NQ5 1.6 가솔린 2WD 트랜디</t>
+        </is>
+      </c>
+      <c r="D572" s="4" t="inlineStr">
+        <is>
+          <t>하이테크(디지털키미적용), 12.3인치 내비게
+이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E572" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F572" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G572" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H572" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I572" s="3" t="inlineStr">
+        <is>
+          <t>58,656KM</t>
+        </is>
+      </c>
+      <c r="J572" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K572" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L572" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="3"/>
+      <c r="B573" s="4"/>
+      <c r="C573" s="4"/>
+      <c r="D573" s="4"/>
+      <c r="E573" s="3"/>
+      <c r="F573" s="3"/>
+      <c r="G573" s="3"/>
+      <c r="H573" s="3"/>
+      <c r="I573" s="3"/>
+      <c r="J573" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K571" s="3" t="inlineStr">
-[...89 lines deleted...]
-      </c>
       <c r="K573" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L573" s="3" t="inlineStr">
         <is>
-          <t>2,300,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="3"/>
       <c r="B574" s="4"/>
       <c r="C574" s="4"/>
       <c r="D574" s="4"/>
       <c r="E574" s="3"/>
       <c r="F574" s="3"/>
       <c r="G574" s="3"/>
       <c r="H574" s="3"/>
       <c r="I574" s="3"/>
       <c r="J574" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K574" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L574" s="3" t="inlineStr">
         <is>
-          <t>2,350,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
-      <c r="A575" s="3"/>
-[...7 lines deleted...]
-      <c r="I575" s="3"/>
+      <c r="A575" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B575" s="4" t="inlineStr">
+        <is>
+          <t>109호7669</t>
+        </is>
+      </c>
+      <c r="C575" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D575" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E575" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F575" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G575" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H575" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I575" s="3" t="inlineStr">
+        <is>
+          <t>6,567KM</t>
+        </is>
+      </c>
       <c r="J575" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K575" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L575" s="3" t="inlineStr">
         <is>
-          <t>2,400,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="3"/>
       <c r="B576" s="4"/>
       <c r="C576" s="4"/>
       <c r="D576" s="4"/>
       <c r="E576" s="3"/>
       <c r="F576" s="3"/>
       <c r="G576" s="3"/>
       <c r="H576" s="3"/>
       <c r="I576" s="3"/>
       <c r="J576" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K576" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L576" s="3" t="inlineStr">
         <is>
-          <t>2,450,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="3"/>
       <c r="B577" s="4"/>
       <c r="C577" s="4"/>
       <c r="D577" s="4"/>
       <c r="E577" s="3"/>
       <c r="F577" s="3"/>
       <c r="G577" s="3"/>
       <c r="H577" s="3"/>
       <c r="I577" s="3"/>
       <c r="J577" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K577" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L577" s="3" t="inlineStr">
         <is>
-          <t>2,500,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
-      <c r="A578" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A578" s="3"/>
+      <c r="B578" s="4"/>
+      <c r="C578" s="4"/>
+      <c r="D578" s="4"/>
+      <c r="E578" s="3"/>
+      <c r="F578" s="3"/>
+      <c r="G578" s="3"/>
+      <c r="H578" s="3"/>
+      <c r="I578" s="3"/>
       <c r="J578" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K578" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L578" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="3"/>
       <c r="B579" s="4"/>
       <c r="C579" s="4"/>
       <c r="D579" s="4"/>
       <c r="E579" s="3"/>
       <c r="F579" s="3"/>
       <c r="G579" s="3"/>
       <c r="H579" s="3"/>
       <c r="I579" s="3"/>
       <c r="J579" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K579" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L579" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
-      <c r="A580" s="3"/>
-[...7 lines deleted...]
-      <c r="I580" s="3"/>
+      <c r="A580" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B580" s="4" t="inlineStr">
+        <is>
+          <t>01호2319</t>
+        </is>
+      </c>
+      <c r="C580" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D580" s="4" t="inlineStr">
+        <is>
+          <t>익스클루시브</t>
+        </is>
+      </c>
+      <c r="E580" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F580" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G580" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H580" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I580" s="3" t="inlineStr">
+        <is>
+          <t>38,556KM</t>
+        </is>
+      </c>
       <c r="J580" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K580" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L580" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="3"/>
       <c r="B581" s="4"/>
       <c r="C581" s="4"/>
       <c r="D581" s="4"/>
       <c r="E581" s="3"/>
       <c r="F581" s="3"/>
       <c r="G581" s="3"/>
       <c r="H581" s="3"/>
       <c r="I581" s="3"/>
       <c r="J581" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K581" s="3" t="inlineStr">
         <is>
-          <t>1500000</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L581" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="3"/>
       <c r="B582" s="4"/>
       <c r="C582" s="4"/>
       <c r="D582" s="4"/>
       <c r="E582" s="3"/>
       <c r="F582" s="3"/>
       <c r="G582" s="3"/>
       <c r="H582" s="3"/>
       <c r="I582" s="3"/>
       <c r="J582" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K582" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L582" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="3"/>
+      <c r="B583" s="4"/>
+      <c r="C583" s="4"/>
+      <c r="D583" s="4"/>
+      <c r="E583" s="3"/>
+      <c r="F583" s="3"/>
+      <c r="G583" s="3"/>
+      <c r="H583" s="3"/>
+      <c r="I583" s="3"/>
+      <c r="J583" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K583" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L583" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B584" s="4" t="inlineStr">
+        <is>
+          <t>109호7903</t>
+        </is>
+      </c>
+      <c r="C584" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+        </is>
+      </c>
+      <c r="D584" s="4" t="inlineStr">
+        <is>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
+        </is>
+      </c>
+      <c r="E584" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F584" s="3" t="inlineStr">
+        <is>
+          <t>나누크 화이트</t>
+        </is>
+      </c>
+      <c r="G584" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H584" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I584" s="3" t="inlineStr">
+        <is>
+          <t>162KM</t>
+        </is>
+      </c>
+      <c r="J584" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K582" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="K584" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L584" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="3"/>
       <c r="B585" s="4"/>
       <c r="C585" s="4"/>
       <c r="D585" s="4"/>
       <c r="E585" s="3"/>
       <c r="F585" s="3"/>
       <c r="G585" s="3"/>
       <c r="H585" s="3"/>
       <c r="I585" s="3"/>
       <c r="J585" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K585" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L585" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
-      <c r="A586" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A586" s="3"/>
+      <c r="B586" s="4"/>
+      <c r="C586" s="4"/>
+      <c r="D586" s="4"/>
+      <c r="E586" s="3"/>
+      <c r="F586" s="3"/>
+      <c r="G586" s="3"/>
+      <c r="H586" s="3"/>
+      <c r="I586" s="3"/>
       <c r="J586" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K586" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L586" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="3"/>
       <c r="B587" s="4"/>
       <c r="C587" s="4"/>
       <c r="D587" s="4"/>
       <c r="E587" s="3"/>
       <c r="F587" s="3"/>
       <c r="G587" s="3"/>
       <c r="H587" s="3"/>
       <c r="I587" s="3"/>
       <c r="J587" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K587" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L587" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="3"/>
       <c r="B588" s="4"/>
       <c r="C588" s="4"/>
       <c r="D588" s="4"/>
       <c r="E588" s="3"/>
       <c r="F588" s="3"/>
       <c r="G588" s="3"/>
       <c r="H588" s="3"/>
       <c r="I588" s="3"/>
       <c r="J588" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K588" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L588" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
-      <c r="A589" s="3"/>
-[...1 lines deleted...]
-      <c r="C589" s="4"/>
+      <c r="A589" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B589" s="4" t="inlineStr">
+        <is>
+          <t>109허6783</t>
+        </is>
+      </c>
+      <c r="C589" s="4" t="inlineStr">
+        <is>
+          <t>K5 DL3 2.0 LPI 트랜디</t>
+        </is>
+      </c>
       <c r="D589" s="4"/>
-      <c r="E589" s="3"/>
-[...3 lines deleted...]
-      <c r="I589" s="3"/>
+      <c r="E589" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F589" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G589" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H589" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I589" s="3" t="inlineStr">
+        <is>
+          <t>99,051KM</t>
+        </is>
+      </c>
       <c r="J589" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K589" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L589" s="3" t="inlineStr">
         <is>
-          <t>17,500,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="3"/>
       <c r="B590" s="4"/>
       <c r="C590" s="4"/>
       <c r="D590" s="4"/>
       <c r="E590" s="3"/>
       <c r="F590" s="3"/>
       <c r="G590" s="3"/>
       <c r="H590" s="3"/>
       <c r="I590" s="3"/>
       <c r="J590" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K590" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L590" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="3"/>
+      <c r="B591" s="4"/>
+      <c r="C591" s="4"/>
+      <c r="D591" s="4"/>
+      <c r="E591" s="3"/>
+      <c r="F591" s="3"/>
+      <c r="G591" s="3"/>
+      <c r="H591" s="3"/>
+      <c r="I591" s="3"/>
+      <c r="J591" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K591" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L591" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B592" s="4" t="inlineStr">
+        <is>
+          <t>109호7213</t>
+        </is>
+      </c>
+      <c r="C592" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe RE+</t>
+        </is>
+      </c>
+      <c r="D592" s="4" t="inlineStr">
+        <is>
+          <t>시그니처 패키지1</t>
+        </is>
+      </c>
+      <c r="E592" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F592" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G592" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H592" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I592" s="3" t="inlineStr">
+        <is>
+          <t>41,434KM</t>
+        </is>
+      </c>
+      <c r="J592" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K590" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K592" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L592" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="3"/>
       <c r="B593" s="4"/>
       <c r="C593" s="4"/>
       <c r="D593" s="4"/>
       <c r="E593" s="3"/>
       <c r="F593" s="3"/>
       <c r="G593" s="3"/>
       <c r="H593" s="3"/>
       <c r="I593" s="3"/>
       <c r="J593" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K593" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L593" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="3"/>
       <c r="B594" s="4"/>
       <c r="C594" s="4"/>
       <c r="D594" s="4"/>
       <c r="E594" s="3"/>
       <c r="F594" s="3"/>
       <c r="G594" s="3"/>
       <c r="H594" s="3"/>
       <c r="I594" s="3"/>
       <c r="J594" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K594" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L594" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="3"/>
       <c r="B595" s="4"/>
       <c r="C595" s="4"/>
       <c r="D595" s="4"/>
       <c r="E595" s="3"/>
       <c r="F595" s="3"/>
       <c r="G595" s="3"/>
       <c r="H595" s="3"/>
       <c r="I595" s="3"/>
       <c r="J595" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K595" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L595" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B596" s="4" t="inlineStr">
         <is>
-          <t>142호2072</t>
+          <t>116호7211</t>
         </is>
       </c>
       <c r="C596" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
-[...7 lines deleted...]
-      </c>
+          <t>트레일블레이저 1.35 가솔린 2WD Premier</t>
+        </is>
+      </c>
+      <c r="D596" s="4"/>
       <c r="E596" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F596" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G596" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H596" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I596" s="3" t="inlineStr">
         <is>
-          <t>15,500KM</t>
+          <t>3,651KM</t>
         </is>
       </c>
       <c r="J596" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K596" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L596" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="3"/>
       <c r="B597" s="4"/>
       <c r="C597" s="4"/>
       <c r="D597" s="4"/>
       <c r="E597" s="3"/>
       <c r="F597" s="3"/>
       <c r="G597" s="3"/>
       <c r="H597" s="3"/>
       <c r="I597" s="3"/>
       <c r="J597" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K597" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L597" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="3"/>
       <c r="B598" s="4"/>
       <c r="C598" s="4"/>
       <c r="D598" s="4"/>
       <c r="E598" s="3"/>
       <c r="F598" s="3"/>
       <c r="G598" s="3"/>
       <c r="H598" s="3"/>
       <c r="I598" s="3"/>
       <c r="J598" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K598" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L598" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="3"/>
       <c r="B599" s="4"/>
       <c r="C599" s="4"/>
       <c r="D599" s="4"/>
       <c r="E599" s="3"/>
       <c r="F599" s="3"/>
       <c r="G599" s="3"/>
       <c r="H599" s="3"/>
       <c r="I599" s="3"/>
       <c r="J599" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K599" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L599" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="3"/>
       <c r="B600" s="4"/>
       <c r="C600" s="4"/>
       <c r="D600" s="4"/>
       <c r="E600" s="3"/>
       <c r="F600" s="3"/>
       <c r="G600" s="3"/>
       <c r="H600" s="3"/>
       <c r="I600" s="3"/>
       <c r="J600" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K600" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L600" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B601" s="4" t="inlineStr">
         <is>
-          <t>142호3653</t>
+          <t>116허7955</t>
         </is>
       </c>
       <c r="C601" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 9인승 디젤 프레스티지</t>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
         </is>
       </c>
       <c r="D601" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
-라이브와이즈</t>
+          <t>인포테인먼트 내비1, 현대스마트센스, 익스테리
+어디자인3</t>
         </is>
       </c>
       <c r="E601" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G601" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H601" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I601" s="3" t="inlineStr">
         <is>
-          <t>12,000KM</t>
+          <t>18,215KM</t>
         </is>
       </c>
       <c r="J601" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K601" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L601" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="3"/>
       <c r="B602" s="4"/>
       <c r="C602" s="4"/>
       <c r="D602" s="4"/>
       <c r="E602" s="3"/>
       <c r="F602" s="3"/>
       <c r="G602" s="3"/>
       <c r="H602" s="3"/>
       <c r="I602" s="3"/>
       <c r="J602" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K602" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L602" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="3"/>
       <c r="B603" s="4"/>
       <c r="C603" s="4"/>
       <c r="D603" s="4"/>
       <c r="E603" s="3"/>
       <c r="F603" s="3"/>
       <c r="G603" s="3"/>
       <c r="H603" s="3"/>
       <c r="I603" s="3"/>
       <c r="J603" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K603" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L603" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="3"/>
       <c r="B604" s="4"/>
       <c r="C604" s="4"/>
       <c r="D604" s="4"/>
       <c r="E604" s="3"/>
       <c r="F604" s="3"/>
       <c r="G604" s="3"/>
       <c r="H604" s="3"/>
       <c r="I604" s="3"/>
       <c r="J604" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K604" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L604" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="3"/>
       <c r="B605" s="4"/>
       <c r="C605" s="4"/>
       <c r="D605" s="4"/>
       <c r="E605" s="3"/>
       <c r="F605" s="3"/>
       <c r="G605" s="3"/>
       <c r="H605" s="3"/>
       <c r="I605" s="3"/>
       <c r="J605" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K605" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L605" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B606" s="4" t="inlineStr">
         <is>
-          <t>125하2547</t>
+          <t>11호7380</t>
         </is>
       </c>
       <c r="C606" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스 아웃도어</t>
+          <t>EV6 롱레인지 에어</t>
         </is>
       </c>
       <c r="D606" s="4" t="inlineStr">
         <is>
-          <t>스마트커넥트, 모니터링팩, HUD+빌트인캠2,
- 드라이브와이즈, 스타일, 기본형-듀얼선루프</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E606" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F606" s="3" t="inlineStr">
         <is>
-          <t>오로라 블랙펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G606" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H606" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I606" s="3" t="inlineStr">
         <is>
-          <t>18,500KM</t>
+          <t>104,072KM</t>
         </is>
       </c>
       <c r="J606" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K606" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L606" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3"/>
       <c r="B607" s="4"/>
       <c r="C607" s="4"/>
       <c r="D607" s="4"/>
       <c r="E607" s="3"/>
       <c r="F607" s="3"/>
       <c r="G607" s="3"/>
       <c r="H607" s="3"/>
       <c r="I607" s="3"/>
       <c r="J607" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K607" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L607" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="3"/>
       <c r="B608" s="4"/>
       <c r="C608" s="4"/>
       <c r="D608" s="4"/>
       <c r="E608" s="3"/>
       <c r="F608" s="3"/>
       <c r="G608" s="3"/>
       <c r="H608" s="3"/>
       <c r="I608" s="3"/>
       <c r="J608" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>35</t>
         </is>
       </c>
       <c r="K608" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L608" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
-      <c r="A609" s="3"/>
-[...7 lines deleted...]
-      <c r="I609" s="3"/>
+      <c r="A609" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B609" s="4" t="inlineStr">
+        <is>
+          <t>116호6877</t>
+        </is>
+      </c>
+      <c r="C609" s="4" t="inlineStr">
+        <is>
+          <t>GV80 2.5T (바닐라베이지시트)</t>
+        </is>
+      </c>
+      <c r="D609" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠,  파퓰러패키지</t>
+        </is>
+      </c>
+      <c r="E609" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F609" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G609" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H609" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I609" s="3" t="inlineStr">
+        <is>
+          <t>15,090KM</t>
+        </is>
+      </c>
       <c r="J609" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K609" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L609" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="3"/>
       <c r="B610" s="4"/>
       <c r="C610" s="4"/>
       <c r="D610" s="4"/>
       <c r="E610" s="3"/>
       <c r="F610" s="3"/>
       <c r="G610" s="3"/>
       <c r="H610" s="3"/>
       <c r="I610" s="3"/>
       <c r="J610" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K610" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L610" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
-      <c r="A611" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A611" s="3"/>
+      <c r="B611" s="4"/>
+      <c r="C611" s="4"/>
+      <c r="D611" s="4"/>
+      <c r="E611" s="3"/>
+      <c r="F611" s="3"/>
+      <c r="G611" s="3"/>
+      <c r="H611" s="3"/>
+      <c r="I611" s="3"/>
       <c r="J611" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K611" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L611" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="3"/>
       <c r="B612" s="4"/>
       <c r="C612" s="4"/>
       <c r="D612" s="4"/>
       <c r="E612" s="3"/>
       <c r="F612" s="3"/>
       <c r="G612" s="3"/>
       <c r="H612" s="3"/>
       <c r="I612" s="3"/>
       <c r="J612" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K612" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L612" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3"/>
       <c r="B613" s="4"/>
       <c r="C613" s="4"/>
       <c r="D613" s="4"/>
       <c r="E613" s="3"/>
       <c r="F613" s="3"/>
       <c r="G613" s="3"/>
       <c r="H613" s="3"/>
       <c r="I613" s="3"/>
       <c r="J613" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K613" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L613" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
-      <c r="A614" s="3"/>
-[...7 lines deleted...]
-      <c r="I614" s="3"/>
+      <c r="A614" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B614" s="4" t="inlineStr">
+        <is>
+          <t>116허7596</t>
+        </is>
+      </c>
+      <c r="C614" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D614" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인3, 하이패스</t>
+        </is>
+      </c>
+      <c r="E614" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F614" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G614" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H614" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I614" s="3" t="inlineStr">
+        <is>
+          <t>60,336KM</t>
+        </is>
+      </c>
       <c r="J614" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K614" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L614" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="3"/>
       <c r="B615" s="4"/>
       <c r="C615" s="4"/>
       <c r="D615" s="4"/>
       <c r="E615" s="3"/>
       <c r="F615" s="3"/>
       <c r="G615" s="3"/>
       <c r="H615" s="3"/>
       <c r="I615" s="3"/>
       <c r="J615" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K615" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L615" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
-      <c r="A616" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A616" s="3"/>
+      <c r="B616" s="4"/>
+      <c r="C616" s="4"/>
+      <c r="D616" s="4"/>
+      <c r="E616" s="3"/>
+      <c r="F616" s="3"/>
+      <c r="G616" s="3"/>
+      <c r="H616" s="3"/>
+      <c r="I616" s="3"/>
       <c r="J616" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K616" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L616" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3"/>
       <c r="B617" s="4"/>
       <c r="C617" s="4"/>
       <c r="D617" s="4"/>
       <c r="E617" s="3"/>
       <c r="F617" s="3"/>
       <c r="G617" s="3"/>
       <c r="H617" s="3"/>
       <c r="I617" s="3"/>
       <c r="J617" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K617" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L617" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="3"/>
       <c r="B618" s="4"/>
       <c r="C618" s="4"/>
       <c r="D618" s="4"/>
       <c r="E618" s="3"/>
       <c r="F618" s="3"/>
       <c r="G618" s="3"/>
       <c r="H618" s="3"/>
       <c r="I618" s="3"/>
       <c r="J618" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K618" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L618" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B619" s="4" t="inlineStr">
         <is>
-          <t>125호8928</t>
+          <t>116호6175</t>
         </is>
       </c>
       <c r="C619" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.5 가솔린 4WD 5인승 프레스
-티지</t>
+          <t>GV80 2.5T (어스브라운시트)</t>
         </is>
       </c>
       <c r="D619" s="4" t="inlineStr">
         <is>
-          <t>스타일, 선루프, 기본형-드라이브와이즈, 내비
-게이션</t>
+          <t>헤드업디스플레이, 드라이빙어시스턴스패키지1, 
+빌트인캠패키지.22인치휠,시그니쳐디자인셀렉션2</t>
         </is>
       </c>
       <c r="E619" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
-          <t>화이</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H619" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I619" s="3" t="inlineStr">
         <is>
-          <t>37,500KM</t>
+          <t>32,832KM</t>
         </is>
       </c>
       <c r="J619" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K619" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L619" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="3"/>
       <c r="B620" s="4"/>
       <c r="C620" s="4"/>
       <c r="D620" s="4"/>
       <c r="E620" s="3"/>
       <c r="F620" s="3"/>
       <c r="G620" s="3"/>
       <c r="H620" s="3"/>
       <c r="I620" s="3"/>
       <c r="J620" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K620" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L620" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="3"/>
       <c r="B621" s="4"/>
       <c r="C621" s="4"/>
       <c r="D621" s="4"/>
       <c r="E621" s="3"/>
       <c r="F621" s="3"/>
       <c r="G621" s="3"/>
       <c r="H621" s="3"/>
       <c r="I621" s="3"/>
       <c r="J621" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K621" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L621" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="3"/>
       <c r="B622" s="4"/>
       <c r="C622" s="4"/>
       <c r="D622" s="4"/>
       <c r="E622" s="3"/>
       <c r="F622" s="3"/>
       <c r="G622" s="3"/>
       <c r="H622" s="3"/>
       <c r="I622" s="3"/>
       <c r="J622" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K622" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L622" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="3"/>
       <c r="B623" s="4"/>
       <c r="C623" s="4"/>
       <c r="D623" s="4"/>
       <c r="E623" s="3"/>
       <c r="F623" s="3"/>
       <c r="G623" s="3"/>
       <c r="H623" s="3"/>
       <c r="I623" s="3"/>
       <c r="J623" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K623" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L623" s="3" t="inlineStr">
         <is>
-          <t>1,030,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B624" s="4" t="inlineStr">
         <is>
-          <t>101하8578</t>
+          <t>116호6450</t>
         </is>
       </c>
       <c r="C624" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
-[...7 lines deleted...]
-      </c>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D624" s="4"/>
       <c r="E624" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F624" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G624" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H624" s="3" t="inlineStr">
         <is>
-          <t>22년06월</t>
+          <t>25년05월</t>
         </is>
       </c>
       <c r="I624" s="3" t="inlineStr">
         <is>
-          <t>68,000KM</t>
+          <t>17,676KM</t>
         </is>
       </c>
       <c r="J624" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K624" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L624" s="3" t="inlineStr">
         <is>
           <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="3"/>
       <c r="B625" s="4"/>
       <c r="C625" s="4"/>
       <c r="D625" s="4"/>
       <c r="E625" s="3"/>
       <c r="F625" s="3"/>
       <c r="G625" s="3"/>
       <c r="H625" s="3"/>
       <c r="I625" s="3"/>
       <c r="J625" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K625" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L625" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="3"/>
       <c r="B626" s="4"/>
       <c r="C626" s="4"/>
       <c r="D626" s="4"/>
       <c r="E626" s="3"/>
       <c r="F626" s="3"/>
       <c r="G626" s="3"/>
       <c r="H626" s="3"/>
       <c r="I626" s="3"/>
       <c r="J626" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K626" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L626" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="3"/>
       <c r="B627" s="4"/>
       <c r="C627" s="4"/>
       <c r="D627" s="4"/>
       <c r="E627" s="3"/>
       <c r="F627" s="3"/>
       <c r="G627" s="3"/>
       <c r="H627" s="3"/>
       <c r="I627" s="3"/>
       <c r="J627" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K627" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L627" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="3"/>
       <c r="B628" s="4"/>
       <c r="C628" s="4"/>
       <c r="D628" s="4"/>
       <c r="E628" s="3"/>
       <c r="F628" s="3"/>
       <c r="G628" s="3"/>
       <c r="H628" s="3"/>
       <c r="I628" s="3"/>
       <c r="J628" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K628" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L628" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B629" s="4" t="inlineStr">
         <is>
-          <t>142호3627</t>
+          <t>165허8080</t>
         </is>
       </c>
       <c r="C629" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 프레스
-[...8 lines deleted...]
-      </c>
+          <t>레이 밴 1.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D629" s="4"/>
       <c r="E629" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F629" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>베이지색</t>
         </is>
       </c>
       <c r="G629" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H629" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I629" s="3" t="inlineStr">
         <is>
-          <t>27,500KM</t>
+          <t>126,162KM</t>
         </is>
       </c>
       <c r="J629" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K629" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L629" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="3"/>
       <c r="B630" s="4"/>
       <c r="C630" s="4"/>
       <c r="D630" s="4"/>
       <c r="E630" s="3"/>
       <c r="F630" s="3"/>
       <c r="G630" s="3"/>
       <c r="H630" s="3"/>
       <c r="I630" s="3"/>
       <c r="J630" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K630" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L630" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="3"/>
       <c r="B631" s="4"/>
       <c r="C631" s="4"/>
       <c r="D631" s="4"/>
       <c r="E631" s="3"/>
       <c r="F631" s="3"/>
       <c r="G631" s="3"/>
       <c r="H631" s="3"/>
       <c r="I631" s="3"/>
       <c r="J631" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K631" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L631" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>360,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
-      <c r="A632" s="3"/>
-[...7 lines deleted...]
-      <c r="I632" s="3"/>
+      <c r="A632" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B632" s="4" t="inlineStr">
+        <is>
+          <t>116허7616</t>
+        </is>
+      </c>
+      <c r="C632" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디 에센셜</t>
+        </is>
+      </c>
+      <c r="D632" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E632" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F632" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G632" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H632" s="3" t="inlineStr">
+        <is>
+          <t>24년04월</t>
+        </is>
+      </c>
+      <c r="I632" s="3" t="inlineStr">
+        <is>
+          <t>14,500KM</t>
+        </is>
+      </c>
       <c r="J632" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K632" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L632" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="3"/>
       <c r="B633" s="4"/>
       <c r="C633" s="4"/>
       <c r="D633" s="4"/>
       <c r="E633" s="3"/>
       <c r="F633" s="3"/>
       <c r="G633" s="3"/>
       <c r="H633" s="3"/>
       <c r="I633" s="3"/>
       <c r="J633" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K633" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L633" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
-      <c r="A634" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A634" s="3"/>
+      <c r="B634" s="4"/>
+      <c r="C634" s="4"/>
+      <c r="D634" s="4"/>
+      <c r="E634" s="3"/>
+      <c r="F634" s="3"/>
+      <c r="G634" s="3"/>
+      <c r="H634" s="3"/>
+      <c r="I634" s="3"/>
       <c r="J634" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K634" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L634" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="3"/>
       <c r="B635" s="4"/>
       <c r="C635" s="4"/>
       <c r="D635" s="4"/>
       <c r="E635" s="3"/>
       <c r="F635" s="3"/>
       <c r="G635" s="3"/>
       <c r="H635" s="3"/>
       <c r="I635" s="3"/>
       <c r="J635" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K635" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L635" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="3"/>
       <c r="B636" s="4"/>
       <c r="C636" s="4"/>
       <c r="D636" s="4"/>
       <c r="E636" s="3"/>
       <c r="F636" s="3"/>
       <c r="G636" s="3"/>
       <c r="H636" s="3"/>
       <c r="I636" s="3"/>
       <c r="J636" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>59</t>
         </is>
       </c>
       <c r="K636" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L636" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B637" s="4" t="inlineStr">
         <is>
-          <t>142호8483</t>
+          <t>116호6690</t>
         </is>
       </c>
       <c r="C637" s="4" t="inlineStr">
         <is>
-          <t>스타리아 3.5 LPG 라운지 9인승 인스퍼레이션</t>
-[...8 lines deleted...]
-      </c>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="D637" s="4"/>
       <c r="E637" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F637" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G637" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H637" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I637" s="3" t="inlineStr">
         <is>
-          <t>10,500KM</t>
+          <t>8,407KM</t>
         </is>
       </c>
       <c r="J637" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K637" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L637" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="3"/>
       <c r="B638" s="4"/>
       <c r="C638" s="4"/>
       <c r="D638" s="4"/>
       <c r="E638" s="3"/>
       <c r="F638" s="3"/>
       <c r="G638" s="3"/>
       <c r="H638" s="3"/>
       <c r="I638" s="3"/>
       <c r="J638" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K638" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L638" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="3"/>
       <c r="B639" s="4"/>
       <c r="C639" s="4"/>
       <c r="D639" s="4"/>
       <c r="E639" s="3"/>
       <c r="F639" s="3"/>
       <c r="G639" s="3"/>
       <c r="H639" s="3"/>
       <c r="I639" s="3"/>
       <c r="J639" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K639" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L639" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="3"/>
       <c r="B640" s="4"/>
       <c r="C640" s="4"/>
       <c r="D640" s="4"/>
       <c r="E640" s="3"/>
       <c r="F640" s="3"/>
       <c r="G640" s="3"/>
       <c r="H640" s="3"/>
       <c r="I640" s="3"/>
       <c r="J640" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K640" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L640" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="3"/>
       <c r="B641" s="4"/>
       <c r="C641" s="4"/>
       <c r="D641" s="4"/>
       <c r="E641" s="3"/>
       <c r="F641" s="3"/>
       <c r="G641" s="3"/>
       <c r="H641" s="3"/>
       <c r="I641" s="3"/>
       <c r="J641" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K641" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L641" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B642" s="4" t="inlineStr">
         <is>
-          <t>142호3626</t>
+          <t>116호6742</t>
         </is>
       </c>
       <c r="C642" s="4" t="inlineStr">
         <is>
-          <t>모하비 더 마스터 3.0 디젤 4WD 6인승 마스터즈 
-[...7 lines deleted...]
-      </c>
+          <t>트레일블레이저 1.35 2WD프리미어 </t>
+        </is>
+      </c>
+      <c r="D642" s="4"/>
       <c r="E642" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F642" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G642" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H642" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I642" s="3" t="inlineStr">
         <is>
-          <t>23,000KM</t>
+          <t>12,228KM</t>
         </is>
       </c>
       <c r="J642" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K642" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L642" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3"/>
       <c r="B643" s="4"/>
       <c r="C643" s="4"/>
       <c r="D643" s="4"/>
       <c r="E643" s="3"/>
       <c r="F643" s="3"/>
       <c r="G643" s="3"/>
       <c r="H643" s="3"/>
       <c r="I643" s="3"/>
       <c r="J643" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K643" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L643" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="3"/>
       <c r="B644" s="4"/>
       <c r="C644" s="4"/>
       <c r="D644" s="4"/>
       <c r="E644" s="3"/>
       <c r="F644" s="3"/>
       <c r="G644" s="3"/>
       <c r="H644" s="3"/>
       <c r="I644" s="3"/>
       <c r="J644" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K644" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L644" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3"/>
       <c r="B645" s="4"/>
       <c r="C645" s="4"/>
       <c r="D645" s="4"/>
       <c r="E645" s="3"/>
       <c r="F645" s="3"/>
       <c r="G645" s="3"/>
       <c r="H645" s="3"/>
       <c r="I645" s="3"/>
       <c r="J645" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K645" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L645" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="3"/>
       <c r="B646" s="4"/>
       <c r="C646" s="4"/>
       <c r="D646" s="4"/>
       <c r="E646" s="3"/>
       <c r="F646" s="3"/>
       <c r="G646" s="3"/>
       <c r="H646" s="3"/>
       <c r="I646" s="3"/>
       <c r="J646" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K646" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L646" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B647" s="4" t="inlineStr">
         <is>
-          <t>125호8966</t>
+          <t>172하9366</t>
         </is>
       </c>
       <c r="C647" s="4" t="inlineStr">
         <is>
-          <t>모하비 더 마스터 3.0 디젤 4WD 6인승 마스터즈</t>
-[...6 lines deleted...]
-      </c>
+          <t>더 뉴싼타페 2.2 프레스티지</t>
+        </is>
+      </c>
+      <c r="D647" s="4"/>
       <c r="E647" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F647" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G647" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H647" s="3" t="inlineStr">
         <is>
-          <t>23년09월</t>
+          <t>22년12월</t>
         </is>
       </c>
       <c r="I647" s="3" t="inlineStr">
         <is>
-          <t>29,500KM</t>
+          <t>138,330KM</t>
         </is>
       </c>
       <c r="J647" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K647" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L647" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="3"/>
       <c r="B648" s="4"/>
       <c r="C648" s="4"/>
       <c r="D648" s="4"/>
       <c r="E648" s="3"/>
       <c r="F648" s="3"/>
       <c r="G648" s="3"/>
       <c r="H648" s="3"/>
       <c r="I648" s="3"/>
       <c r="J648" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K648" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L648" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="3"/>
       <c r="B649" s="4"/>
       <c r="C649" s="4"/>
       <c r="D649" s="4"/>
       <c r="E649" s="3"/>
       <c r="F649" s="3"/>
       <c r="G649" s="3"/>
       <c r="H649" s="3"/>
       <c r="I649" s="3"/>
       <c r="J649" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K649" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L649" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
-      <c r="A650" s="3"/>
-[...1 lines deleted...]
-      <c r="C650" s="4"/>
+      <c r="A650" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B650" s="4" t="inlineStr">
+        <is>
+          <t>116허7726</t>
+        </is>
+      </c>
+      <c r="C650" s="4" t="inlineStr">
+        <is>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D650" s="4"/>
-      <c r="E650" s="3"/>
-[...3 lines deleted...]
-      <c r="I650" s="3"/>
+      <c r="E650" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F650" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G650" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H650" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I650" s="3" t="inlineStr">
+        <is>
+          <t>21,644KM</t>
+        </is>
+      </c>
       <c r="J650" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K650" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L650" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="3"/>
       <c r="B651" s="4"/>
       <c r="C651" s="4"/>
       <c r="D651" s="4"/>
       <c r="E651" s="3"/>
       <c r="F651" s="3"/>
       <c r="G651" s="3"/>
       <c r="H651" s="3"/>
       <c r="I651" s="3"/>
       <c r="J651" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K651" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L651" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
-      <c r="A652" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A652" s="3"/>
+      <c r="B652" s="4"/>
+      <c r="C652" s="4"/>
+      <c r="D652" s="4"/>
+      <c r="E652" s="3"/>
+      <c r="F652" s="3"/>
+      <c r="G652" s="3"/>
+      <c r="H652" s="3"/>
+      <c r="I652" s="3"/>
       <c r="J652" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K652" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L652" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="3"/>
       <c r="B653" s="4"/>
       <c r="C653" s="4"/>
       <c r="D653" s="4"/>
       <c r="E653" s="3"/>
       <c r="F653" s="3"/>
       <c r="G653" s="3"/>
       <c r="H653" s="3"/>
       <c r="I653" s="3"/>
       <c r="J653" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K653" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L653" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
-      <c r="A654" s="3"/>
-[...7 lines deleted...]
-      <c r="I654" s="3"/>
+      <c r="A654" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B654" s="4" t="inlineStr">
+        <is>
+          <t>180하7083</t>
+        </is>
+      </c>
+      <c r="C654" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 LPG 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D654" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 스마트초이스</t>
+        </is>
+      </c>
+      <c r="E654" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F654" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G654" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H654" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I654" s="3" t="inlineStr">
+        <is>
+          <t>108,727KM</t>
+        </is>
+      </c>
       <c r="J654" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K654" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L654" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="3"/>
       <c r="B655" s="4"/>
       <c r="C655" s="4"/>
       <c r="D655" s="4"/>
       <c r="E655" s="3"/>
       <c r="F655" s="3"/>
       <c r="G655" s="3"/>
       <c r="H655" s="3"/>
       <c r="I655" s="3"/>
       <c r="J655" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K655" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L655" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="3"/>
       <c r="B656" s="4"/>
       <c r="C656" s="4"/>
       <c r="D656" s="4"/>
       <c r="E656" s="3"/>
       <c r="F656" s="3"/>
       <c r="G656" s="3"/>
       <c r="H656" s="3"/>
       <c r="I656" s="3"/>
       <c r="J656" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K656" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L656" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="3"/>
+      <c r="B657" s="4"/>
+      <c r="C657" s="4"/>
+      <c r="D657" s="4"/>
+      <c r="E657" s="3"/>
+      <c r="F657" s="3"/>
+      <c r="G657" s="3"/>
+      <c r="H657" s="3"/>
+      <c r="I657" s="3"/>
+      <c r="J657" s="3" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K657" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L657" s="3" t="inlineStr">
+        <is>
+          <t>535,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B658" s="4" t="inlineStr">
+        <is>
+          <t>116호6275</t>
+        </is>
+      </c>
+      <c r="C658" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
+5인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D658" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E658" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F658" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G658" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H658" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I658" s="3" t="inlineStr">
+        <is>
+          <t>30,791KM</t>
+        </is>
+      </c>
+      <c r="J658" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K656" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K658" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L658" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="3"/>
       <c r="B659" s="4"/>
       <c r="C659" s="4"/>
       <c r="D659" s="4"/>
       <c r="E659" s="3"/>
       <c r="F659" s="3"/>
       <c r="G659" s="3"/>
       <c r="H659" s="3"/>
       <c r="I659" s="3"/>
       <c r="J659" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K659" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L659" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="3"/>
       <c r="B660" s="4"/>
       <c r="C660" s="4"/>
       <c r="D660" s="4"/>
       <c r="E660" s="3"/>
       <c r="F660" s="3"/>
       <c r="G660" s="3"/>
       <c r="H660" s="3"/>
       <c r="I660" s="3"/>
       <c r="J660" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K660" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L660" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="3"/>
       <c r="B661" s="4"/>
       <c r="C661" s="4"/>
       <c r="D661" s="4"/>
       <c r="E661" s="3"/>
       <c r="F661" s="3"/>
       <c r="G661" s="3"/>
       <c r="H661" s="3"/>
       <c r="I661" s="3"/>
       <c r="J661" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K661" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L661" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="3"/>
+      <c r="B662" s="4"/>
+      <c r="C662" s="4"/>
+      <c r="D662" s="4"/>
+      <c r="E662" s="3"/>
+      <c r="F662" s="3"/>
+      <c r="G662" s="3"/>
+      <c r="H662" s="3"/>
+      <c r="I662" s="3"/>
+      <c r="J662" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K662" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L662" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B663" s="4" t="inlineStr">
+        <is>
+          <t>116호6561</t>
+        </is>
+      </c>
+      <c r="C663" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D663" s="4"/>
+      <c r="E663" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F663" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G663" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H663" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I663" s="3" t="inlineStr">
+        <is>
+          <t>14,784KM</t>
+        </is>
+      </c>
+      <c r="J663" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K661" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K663" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L663" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="3"/>
       <c r="B664" s="4"/>
       <c r="C664" s="4"/>
       <c r="D664" s="4"/>
       <c r="E664" s="3"/>
       <c r="F664" s="3"/>
       <c r="G664" s="3"/>
       <c r="H664" s="3"/>
       <c r="I664" s="3"/>
       <c r="J664" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K664" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L664" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="3"/>
       <c r="B665" s="4"/>
       <c r="C665" s="4"/>
       <c r="D665" s="4"/>
       <c r="E665" s="3"/>
       <c r="F665" s="3"/>
       <c r="G665" s="3"/>
       <c r="H665" s="3"/>
       <c r="I665" s="3"/>
       <c r="J665" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K665" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L665" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
-      <c r="A666" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A666" s="3"/>
+      <c r="B666" s="4"/>
+      <c r="C666" s="4"/>
+      <c r="D666" s="4"/>
+      <c r="E666" s="3"/>
+      <c r="F666" s="3"/>
+      <c r="G666" s="3"/>
+      <c r="H666" s="3"/>
+      <c r="I666" s="3"/>
       <c r="J666" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K666" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L666" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="3"/>
       <c r="B667" s="4"/>
       <c r="C667" s="4"/>
       <c r="D667" s="4"/>
       <c r="E667" s="3"/>
       <c r="F667" s="3"/>
       <c r="G667" s="3"/>
       <c r="H667" s="3"/>
       <c r="I667" s="3"/>
       <c r="J667" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K667" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L667" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
-      <c r="A668" s="3"/>
-[...1 lines deleted...]
-      <c r="C668" s="4"/>
+      <c r="A668" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B668" s="4" t="inlineStr">
+        <is>
+          <t>165허8084</t>
+        </is>
+      </c>
+      <c r="C668" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 </t>
+        </is>
+      </c>
       <c r="D668" s="4"/>
-      <c r="E668" s="3"/>
-[...3 lines deleted...]
-      <c r="I668" s="3"/>
+      <c r="E668" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F668" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G668" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H668" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I668" s="3" t="inlineStr">
+        <is>
+          <t>101,157KM</t>
+        </is>
+      </c>
       <c r="J668" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K668" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L668" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="3"/>
       <c r="B669" s="4"/>
       <c r="C669" s="4"/>
       <c r="D669" s="4"/>
       <c r="E669" s="3"/>
       <c r="F669" s="3"/>
       <c r="G669" s="3"/>
       <c r="H669" s="3"/>
       <c r="I669" s="3"/>
       <c r="J669" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K669" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L669" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="3"/>
       <c r="B670" s="4"/>
       <c r="C670" s="4"/>
       <c r="D670" s="4"/>
       <c r="E670" s="3"/>
       <c r="F670" s="3"/>
       <c r="G670" s="3"/>
       <c r="H670" s="3"/>
       <c r="I670" s="3"/>
       <c r="J670" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K670" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L670" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B671" s="4" t="inlineStr">
         <is>
-          <t>125호7638</t>
+          <t>169하7305</t>
         </is>
       </c>
       <c r="C671" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>쏘나타 LPG 렌터카 스타일</t>
         </is>
       </c>
       <c r="D671" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈, 내비게이션</t>
+          <t>스마트초이스1, 8인치디스플레이</t>
         </is>
       </c>
       <c r="E671" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F671" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G671" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H671" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I671" s="3" t="inlineStr">
         <is>
-          <t>42,000KM</t>
+          <t>107,855KM</t>
         </is>
       </c>
       <c r="J671" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K671" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L671" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="3"/>
       <c r="B672" s="4"/>
       <c r="C672" s="4"/>
       <c r="D672" s="4"/>
       <c r="E672" s="3"/>
       <c r="F672" s="3"/>
       <c r="G672" s="3"/>
       <c r="H672" s="3"/>
       <c r="I672" s="3"/>
       <c r="J672" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K672" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L672" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="3"/>
       <c r="B673" s="4"/>
       <c r="C673" s="4"/>
       <c r="D673" s="4"/>
       <c r="E673" s="3"/>
       <c r="F673" s="3"/>
       <c r="G673" s="3"/>
       <c r="H673" s="3"/>
       <c r="I673" s="3"/>
       <c r="J673" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>33</t>
         </is>
       </c>
       <c r="K673" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L673" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
-      <c r="A674" s="3"/>
-[...1 lines deleted...]
-      <c r="C674" s="4"/>
+      <c r="A674" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B674" s="4" t="inlineStr">
+        <is>
+          <t>193허9995</t>
+        </is>
+      </c>
+      <c r="C674" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 스페셜</t>
+        </is>
+      </c>
       <c r="D674" s="4"/>
-      <c r="E674" s="3"/>
-[...3 lines deleted...]
-      <c r="I674" s="3"/>
+      <c r="E674" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F674" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G674" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H674" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I674" s="3" t="inlineStr">
+        <is>
+          <t>67,575KM</t>
+        </is>
+      </c>
       <c r="J674" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K674" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L674" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="3"/>
       <c r="B675" s="4"/>
       <c r="C675" s="4"/>
       <c r="D675" s="4"/>
       <c r="E675" s="3"/>
       <c r="F675" s="3"/>
       <c r="G675" s="3"/>
       <c r="H675" s="3"/>
       <c r="I675" s="3"/>
       <c r="J675" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K675" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L675" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="3"/>
+      <c r="B676" s="4"/>
+      <c r="C676" s="4"/>
+      <c r="D676" s="4"/>
+      <c r="E676" s="3"/>
+      <c r="F676" s="3"/>
+      <c r="G676" s="3"/>
+      <c r="H676" s="3"/>
+      <c r="I676" s="3"/>
+      <c r="J676" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K676" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L676" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B677" s="4" t="inlineStr">
+        <is>
+          <t>194호4777</t>
+        </is>
+      </c>
+      <c r="C677" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 모던 </t>
+        </is>
+      </c>
+      <c r="D677" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E677" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F677" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G677" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H677" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I677" s="3" t="inlineStr">
+        <is>
+          <t>69,851KM</t>
+        </is>
+      </c>
+      <c r="J677" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K675" s="3" t="inlineStr">
-[...56 lines deleted...]
-      <c r="J676" s="3" t="inlineStr">
+      <c r="K677" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L677" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="3"/>
+      <c r="B678" s="4"/>
+      <c r="C678" s="4"/>
+      <c r="D678" s="4"/>
+      <c r="E678" s="3"/>
+      <c r="F678" s="3"/>
+      <c r="G678" s="3"/>
+      <c r="H678" s="3"/>
+      <c r="I678" s="3"/>
+      <c r="J678" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K676" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K678" s="3" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L678" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="3"/>
       <c r="B679" s="4"/>
       <c r="C679" s="4"/>
       <c r="D679" s="4"/>
       <c r="E679" s="3"/>
       <c r="F679" s="3"/>
       <c r="G679" s="3"/>
       <c r="H679" s="3"/>
       <c r="I679" s="3"/>
       <c r="J679" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K679" s="3" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L679" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B680" s="4" t="inlineStr">
         <is>
-          <t>101호7613</t>
+          <t>116허7930</t>
         </is>
       </c>
       <c r="C680" s="4" t="inlineStr">
         <is>
-          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
+          <t>싼타페 1.6 HEV 익스클루시브 </t>
         </is>
       </c>
       <c r="D680" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠+보조배터리, 드라이빙 어시스턴스 패키
-지2</t>
+          <t>동승석전동시트</t>
         </is>
       </c>
       <c r="E680" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F680" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G680" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H680" s="3" t="inlineStr">
         <is>
-          <t>20년11월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I680" s="3" t="inlineStr">
         <is>
-          <t>79,000KM</t>
+          <t>27,764KM</t>
         </is>
       </c>
       <c r="J680" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K680" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L680" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="3"/>
       <c r="B681" s="4"/>
       <c r="C681" s="4"/>
       <c r="D681" s="4"/>
       <c r="E681" s="3"/>
       <c r="F681" s="3"/>
       <c r="G681" s="3"/>
       <c r="H681" s="3"/>
       <c r="I681" s="3"/>
       <c r="J681" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K681" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L681" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="3"/>
       <c r="B682" s="4"/>
       <c r="C682" s="4"/>
       <c r="D682" s="4"/>
       <c r="E682" s="3"/>
       <c r="F682" s="3"/>
       <c r="G682" s="3"/>
       <c r="H682" s="3"/>
       <c r="I682" s="3"/>
       <c r="J682" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K682" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L682" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
-      <c r="A683" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A683" s="3"/>
+      <c r="B683" s="4"/>
+      <c r="C683" s="4"/>
+      <c r="D683" s="4"/>
+      <c r="E683" s="3"/>
+      <c r="F683" s="3"/>
+      <c r="G683" s="3"/>
+      <c r="H683" s="3"/>
+      <c r="I683" s="3"/>
       <c r="J683" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K683" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L683" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="3"/>
       <c r="B684" s="4"/>
       <c r="C684" s="4"/>
       <c r="D684" s="4"/>
       <c r="E684" s="3"/>
       <c r="F684" s="3"/>
       <c r="G684" s="3"/>
       <c r="H684" s="3"/>
       <c r="I684" s="3"/>
       <c r="J684" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K684" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L684" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
-      <c r="A685" s="3"/>
-[...7 lines deleted...]
-      <c r="I685" s="3"/>
+      <c r="A685" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B685" s="4" t="inlineStr">
+        <is>
+          <t>116허7644</t>
+        </is>
+      </c>
+      <c r="C685" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴 싼타페 하이브리드 1.6 터보 HEV 2WD 
+5인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D685" s="4" t="inlineStr">
+        <is>
+          <t>동승석8WAY전동시트</t>
+        </is>
+      </c>
+      <c r="E685" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F685" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G685" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H685" s="3" t="inlineStr">
+        <is>
+          <t>24년05월</t>
+        </is>
+      </c>
+      <c r="I685" s="3" t="inlineStr">
+        <is>
+          <t>31,927KM</t>
+        </is>
+      </c>
       <c r="J685" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K685" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L685" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="3"/>
       <c r="B686" s="4"/>
       <c r="C686" s="4"/>
       <c r="D686" s="4"/>
       <c r="E686" s="3"/>
       <c r="F686" s="3"/>
       <c r="G686" s="3"/>
       <c r="H686" s="3"/>
       <c r="I686" s="3"/>
       <c r="J686" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K686" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L686" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="3"/>
       <c r="B687" s="4"/>
       <c r="C687" s="4"/>
       <c r="D687" s="4"/>
       <c r="E687" s="3"/>
       <c r="F687" s="3"/>
       <c r="G687" s="3"/>
       <c r="H687" s="3"/>
       <c r="I687" s="3"/>
       <c r="J687" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K687" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L687" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
-      <c r="A688" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A688" s="3"/>
+      <c r="B688" s="4"/>
+      <c r="C688" s="4"/>
+      <c r="D688" s="4"/>
+      <c r="E688" s="3"/>
+      <c r="F688" s="3"/>
+      <c r="G688" s="3"/>
+      <c r="H688" s="3"/>
+      <c r="I688" s="3"/>
       <c r="J688" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K688" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L688" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="3"/>
       <c r="B689" s="4"/>
       <c r="C689" s="4"/>
       <c r="D689" s="4"/>
       <c r="E689" s="3"/>
       <c r="F689" s="3"/>
       <c r="G689" s="3"/>
       <c r="H689" s="3"/>
       <c r="I689" s="3"/>
       <c r="J689" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K689" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L689" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
-      <c r="A690" s="3"/>
-[...1 lines deleted...]
-      <c r="C690" s="4"/>
+      <c r="A690" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B690" s="4" t="inlineStr">
+        <is>
+          <t>192호3718</t>
+        </is>
+      </c>
+      <c r="C690" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지 스페셜</t>
+        </is>
+      </c>
       <c r="D690" s="4"/>
-      <c r="E690" s="3"/>
-[...3 lines deleted...]
-      <c r="I690" s="3"/>
+      <c r="E690" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F690" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G690" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H690" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I690" s="3" t="inlineStr">
+        <is>
+          <t>92,011KM</t>
+        </is>
+      </c>
       <c r="J690" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K690" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L690" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="3"/>
       <c r="B691" s="4"/>
       <c r="C691" s="4"/>
       <c r="D691" s="4"/>
       <c r="E691" s="3"/>
       <c r="F691" s="3"/>
       <c r="G691" s="3"/>
       <c r="H691" s="3"/>
       <c r="I691" s="3"/>
       <c r="J691" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K691" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L691" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="3"/>
       <c r="B692" s="4"/>
       <c r="C692" s="4"/>
       <c r="D692" s="4"/>
       <c r="E692" s="3"/>
       <c r="F692" s="3"/>
       <c r="G692" s="3"/>
       <c r="H692" s="3"/>
       <c r="I692" s="3"/>
       <c r="J692" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K692" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L692" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B693" s="4" t="inlineStr">
         <is>
-          <t>145호4156</t>
+          <t>116호6790</t>
         </is>
       </c>
       <c r="C693" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저IG LPi 3.0 렌터카 모던</t>
+          <t>싼타페 2.5T 프레스티지 플러스</t>
         </is>
       </c>
       <c r="D693" s="4" t="inlineStr">
         <is>
-          <t>컴포트3 하이패스시스템+ECM룸미러 멀티미디어
-내비플러스1</t>
+          <t>빌트인캠 사이드스텝</t>
         </is>
       </c>
       <c r="E693" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F693" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G693" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H693" s="3" t="inlineStr">
         <is>
-          <t>20년03월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I693" s="3" t="inlineStr">
         <is>
-          <t>116,043KM</t>
+          <t>29,625KM</t>
         </is>
       </c>
       <c r="J693" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K693" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L693" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="3"/>
       <c r="B694" s="4"/>
       <c r="C694" s="4"/>
       <c r="D694" s="4"/>
       <c r="E694" s="3"/>
       <c r="F694" s="3"/>
       <c r="G694" s="3"/>
       <c r="H694" s="3"/>
       <c r="I694" s="3"/>
       <c r="J694" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K694" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L694" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="3"/>
       <c r="B695" s="4"/>
       <c r="C695" s="4"/>
       <c r="D695" s="4"/>
       <c r="E695" s="3"/>
       <c r="F695" s="3"/>
       <c r="G695" s="3"/>
       <c r="H695" s="3"/>
       <c r="I695" s="3"/>
       <c r="J695" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K695" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L695" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
-      <c r="A696" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A696" s="3"/>
+      <c r="B696" s="4"/>
+      <c r="C696" s="4"/>
+      <c r="D696" s="4"/>
+      <c r="E696" s="3"/>
+      <c r="F696" s="3"/>
+      <c r="G696" s="3"/>
+      <c r="H696" s="3"/>
+      <c r="I696" s="3"/>
       <c r="J696" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K696" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L696" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="3"/>
       <c r="B697" s="4"/>
       <c r="C697" s="4"/>
       <c r="D697" s="4"/>
       <c r="E697" s="3"/>
       <c r="F697" s="3"/>
       <c r="G697" s="3"/>
       <c r="H697" s="3"/>
       <c r="I697" s="3"/>
       <c r="J697" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K697" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L697" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
+      <c r="A698" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B698" s="4" t="inlineStr">
+        <is>
+          <t>116호6983</t>
+        </is>
+      </c>
+      <c r="C698" s="4" t="inlineStr">
+        <is>
+          <t>QM6 GDE RE 클라우드펄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D698" s="4" t="inlineStr">
+        <is>
+          <t>브라운시트, 매직테일게이트, EASYLIFE인
+포테인먼트팩 + BOSS사운드, 주행보조시스템</t>
+        </is>
+      </c>
+      <c r="E698" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F698" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G698" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H698" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I698" s="3" t="inlineStr">
+        <is>
+          <t>3,548KM</t>
+        </is>
+      </c>
+      <c r="J698" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K698" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L698" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
+      <c r="A699" s="3"/>
+      <c r="B699" s="4"/>
+      <c r="C699" s="4"/>
+      <c r="D699" s="4"/>
+      <c r="E699" s="3"/>
+      <c r="F699" s="3"/>
+      <c r="G699" s="3"/>
+      <c r="H699" s="3"/>
+      <c r="I699" s="3"/>
+      <c r="J699" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K697" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K699" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L699" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="3"/>
       <c r="B700" s="4"/>
       <c r="C700" s="4"/>
       <c r="D700" s="4"/>
       <c r="E700" s="3"/>
       <c r="F700" s="3"/>
       <c r="G700" s="3"/>
       <c r="H700" s="3"/>
       <c r="I700" s="3"/>
       <c r="J700" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K700" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L700" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="3"/>
       <c r="B701" s="4"/>
       <c r="C701" s="4"/>
       <c r="D701" s="4"/>
       <c r="E701" s="3"/>
       <c r="F701" s="3"/>
       <c r="G701" s="3"/>
       <c r="H701" s="3"/>
       <c r="I701" s="3"/>
       <c r="J701" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K701" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L701" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
-      <c r="A702" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E702" s="3" t="inlineStr">
+      <c r="A702" s="3"/>
+      <c r="B702" s="4"/>
+      <c r="C702" s="4"/>
+      <c r="D702" s="4"/>
+      <c r="E702" s="3"/>
+      <c r="F702" s="3"/>
+      <c r="G702" s="3"/>
+      <c r="H702" s="3"/>
+      <c r="I702" s="3"/>
+      <c r="J702" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K702" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L702" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
+      <c r="A703" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B703" s="4" t="inlineStr">
+        <is>
+          <t>191하4894</t>
+        </is>
+      </c>
+      <c r="C703" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0모던 </t>
+        </is>
+      </c>
+      <c r="D703" s="4"/>
+      <c r="E703" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F702" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G702" s="3" t="inlineStr">
+      <c r="F703" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G703" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H702" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J702" s="3" t="inlineStr">
+      <c r="H703" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I703" s="3" t="inlineStr">
+        <is>
+          <t>56,082KM</t>
+        </is>
+      </c>
+      <c r="J703" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K702" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K703" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L703" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="3"/>
       <c r="B704" s="4"/>
       <c r="C704" s="4"/>
       <c r="D704" s="4"/>
       <c r="E704" s="3"/>
       <c r="F704" s="3"/>
       <c r="G704" s="3"/>
       <c r="H704" s="3"/>
       <c r="I704" s="3"/>
       <c r="J704" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K704" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L704" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="3"/>
+      <c r="B705" s="4"/>
+      <c r="C705" s="4"/>
+      <c r="D705" s="4"/>
+      <c r="E705" s="3"/>
+      <c r="F705" s="3"/>
+      <c r="G705" s="3"/>
+      <c r="H705" s="3"/>
+      <c r="I705" s="3"/>
+      <c r="J705" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K704" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K705" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L705" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B706" s="4" t="inlineStr">
         <is>
-          <t>160호1941</t>
+          <t>116하6415</t>
         </is>
       </c>
       <c r="C706" s="4" t="inlineStr">
         <is>
-          <t>베리 뉴 티볼리 1.5 터보 가솔린 2WD V3</t>
-[...6 lines deleted...]
-      </c>
+          <t>G80 2.5T</t>
+        </is>
+      </c>
+      <c r="D706" s="4"/>
       <c r="E706" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F706" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G706" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H706" s="3" t="inlineStr">
         <is>
-          <t>21년03월</t>
+          <t>21년10월</t>
         </is>
       </c>
       <c r="I706" s="3" t="inlineStr">
         <is>
-          <t>104,513KM</t>
+          <t>102,504KM</t>
         </is>
       </c>
       <c r="J706" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K706" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>160</t>
         </is>
       </c>
       <c r="L706" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="3"/>
       <c r="B707" s="4"/>
       <c r="C707" s="4"/>
       <c r="D707" s="4"/>
       <c r="E707" s="3"/>
       <c r="F707" s="3"/>
       <c r="G707" s="3"/>
       <c r="H707" s="3"/>
       <c r="I707" s="3"/>
       <c r="J707" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K707" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>160</t>
         </is>
       </c>
       <c r="L707" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
-      <c r="A708" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A708" s="3"/>
+      <c r="B708" s="4"/>
+      <c r="C708" s="4"/>
       <c r="D708" s="4"/>
-      <c r="E708" s="3" t="inlineStr">
+      <c r="E708" s="3"/>
+      <c r="F708" s="3"/>
+      <c r="G708" s="3"/>
+      <c r="H708" s="3"/>
+      <c r="I708" s="3"/>
+      <c r="J708" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K708" s="3" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="L708" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B709" s="4" t="inlineStr">
+        <is>
+          <t>193허2686</t>
+        </is>
+      </c>
+      <c r="C709" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 디젤 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D709" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E709" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F708" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J708" s="3" t="inlineStr">
+      <c r="F709" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G709" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H709" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I709" s="3" t="inlineStr">
+        <is>
+          <t>103,122KM</t>
+        </is>
+      </c>
+      <c r="J709" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K708" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J709" s="3" t="inlineStr">
+      <c r="K709" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L709" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
+      <c r="A710" s="3"/>
+      <c r="B710" s="4"/>
+      <c r="C710" s="4"/>
+      <c r="D710" s="4"/>
+      <c r="E710" s="3"/>
+      <c r="F710" s="3"/>
+      <c r="G710" s="3"/>
+      <c r="H710" s="3"/>
+      <c r="I710" s="3"/>
+      <c r="J710" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K709" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K710" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L710" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="3"/>
       <c r="B711" s="4"/>
       <c r="C711" s="4"/>
       <c r="D711" s="4"/>
       <c r="E711" s="3"/>
       <c r="F711" s="3"/>
       <c r="G711" s="3"/>
       <c r="H711" s="3"/>
       <c r="I711" s="3"/>
       <c r="J711" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K711" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L711" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
+      <c r="A712" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B712" s="4" t="inlineStr">
+        <is>
+          <t>116호6504</t>
+        </is>
+      </c>
+      <c r="C712" s="4" t="inlineStr">
+        <is>
+          <t>신형 GV70 가솔린 2.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D712" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러패기지1 빌트인캠패키지 시그니쳐디자인셀렉
+션1</t>
+        </is>
+      </c>
+      <c r="E712" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F712" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G712" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H712" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I712" s="3" t="inlineStr">
+        <is>
+          <t>15,317KM</t>
+        </is>
+      </c>
+      <c r="J712" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K712" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L712" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
+      <c r="A713" s="3"/>
+      <c r="B713" s="4"/>
+      <c r="C713" s="4"/>
+      <c r="D713" s="4"/>
+      <c r="E713" s="3"/>
+      <c r="F713" s="3"/>
+      <c r="G713" s="3"/>
+      <c r="H713" s="3"/>
+      <c r="I713" s="3"/>
+      <c r="J713" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K711" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J712" s="3" t="inlineStr">
+      <c r="K713" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L713" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
+      <c r="A714" s="3"/>
+      <c r="B714" s="4"/>
+      <c r="C714" s="4"/>
+      <c r="D714" s="4"/>
+      <c r="E714" s="3"/>
+      <c r="F714" s="3"/>
+      <c r="G714" s="3"/>
+      <c r="H714" s="3"/>
+      <c r="I714" s="3"/>
+      <c r="J714" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K712" s="3" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="K714" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L714" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="3"/>
       <c r="B715" s="4"/>
       <c r="C715" s="4"/>
       <c r="D715" s="4"/>
       <c r="E715" s="3"/>
       <c r="F715" s="3"/>
       <c r="G715" s="3"/>
       <c r="H715" s="3"/>
       <c r="I715" s="3"/>
       <c r="J715" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K715" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L715" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
+      <c r="A716" s="3"/>
+      <c r="B716" s="4"/>
+      <c r="C716" s="4"/>
+      <c r="D716" s="4"/>
+      <c r="E716" s="3"/>
+      <c r="F716" s="3"/>
+      <c r="G716" s="3"/>
+      <c r="H716" s="3"/>
+      <c r="I716" s="3"/>
+      <c r="J716" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K716" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L716" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
+      <c r="A717" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B717" s="4" t="inlineStr">
+        <is>
+          <t>169하8691</t>
+        </is>
+      </c>
+      <c r="C717" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 디젤 노블레스</t>
+        </is>
+      </c>
+      <c r="D717" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E717" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F717" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G717" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H717" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I717" s="3" t="inlineStr">
+        <is>
+          <t>106,530KM</t>
+        </is>
+      </c>
+      <c r="J717" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K715" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E716" s="3" t="inlineStr">
+      <c r="K717" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L717" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
+      <c r="A718" s="3"/>
+      <c r="B718" s="4"/>
+      <c r="C718" s="4"/>
+      <c r="D718" s="4"/>
+      <c r="E718" s="3"/>
+      <c r="F718" s="3"/>
+      <c r="G718" s="3"/>
+      <c r="H718" s="3"/>
+      <c r="I718" s="3"/>
+      <c r="J718" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K718" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L718" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
+      <c r="A719" s="3"/>
+      <c r="B719" s="4"/>
+      <c r="C719" s="4"/>
+      <c r="D719" s="4"/>
+      <c r="E719" s="3"/>
+      <c r="F719" s="3"/>
+      <c r="G719" s="3"/>
+      <c r="H719" s="3"/>
+      <c r="I719" s="3"/>
+      <c r="J719" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K719" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L719" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
+      <c r="A720" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B720" s="4" t="inlineStr">
+        <is>
+          <t>116호6234</t>
+        </is>
+      </c>
+      <c r="C720" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D720" s="4" t="inlineStr">
+        <is>
+          <t>썬루프 드라이브와이즈 모니터링팩</t>
+        </is>
+      </c>
+      <c r="E720" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F716" s="3" t="inlineStr">
+      <c r="F720" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G716" s="3" t="inlineStr">
+      <c r="G720" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H716" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J716" s="3" t="inlineStr">
+      <c r="H720" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I720" s="3" t="inlineStr">
+        <is>
+          <t>20,079KM</t>
+        </is>
+      </c>
+      <c r="J720" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K716" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J717" s="3" t="inlineStr">
+      <c r="K720" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L720" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="3"/>
+      <c r="B721" s="4"/>
+      <c r="C721" s="4"/>
+      <c r="D721" s="4"/>
+      <c r="E721" s="3"/>
+      <c r="F721" s="3"/>
+      <c r="G721" s="3"/>
+      <c r="H721" s="3"/>
+      <c r="I721" s="3"/>
+      <c r="J721" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K717" s="3" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="K721" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L721" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="3"/>
       <c r="B722" s="4"/>
       <c r="C722" s="4"/>
       <c r="D722" s="4"/>
       <c r="E722" s="3"/>
       <c r="F722" s="3"/>
       <c r="G722" s="3"/>
       <c r="H722" s="3"/>
       <c r="I722" s="3"/>
       <c r="J722" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K722" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L722" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="3"/>
+      <c r="B723" s="4"/>
+      <c r="C723" s="4"/>
+      <c r="D723" s="4"/>
+      <c r="E723" s="3"/>
+      <c r="F723" s="3"/>
+      <c r="G723" s="3"/>
+      <c r="H723" s="3"/>
+      <c r="I723" s="3"/>
+      <c r="J723" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K723" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L723" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="3"/>
+      <c r="B724" s="4"/>
+      <c r="C724" s="4"/>
+      <c r="D724" s="4"/>
+      <c r="E724" s="3"/>
+      <c r="F724" s="3"/>
+      <c r="G724" s="3"/>
+      <c r="H724" s="3"/>
+      <c r="I724" s="3"/>
+      <c r="J724" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K724" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L724" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B725" s="4" t="inlineStr">
+        <is>
+          <t>191허8755</t>
+        </is>
+      </c>
+      <c r="C725" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 디젤 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D725" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 파워슬라이딩도어, 드라이브와이즈, 내
+비</t>
+        </is>
+      </c>
+      <c r="E725" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F725" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G725" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H725" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I725" s="3" t="inlineStr">
+        <is>
+          <t>112,753KM</t>
+        </is>
+      </c>
+      <c r="J725" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K725" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L725" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="3"/>
+      <c r="B726" s="4"/>
+      <c r="C726" s="4"/>
+      <c r="D726" s="4"/>
+      <c r="E726" s="3"/>
+      <c r="F726" s="3"/>
+      <c r="G726" s="3"/>
+      <c r="H726" s="3"/>
+      <c r="I726" s="3"/>
+      <c r="J726" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K722" s="3" t="inlineStr">
-[...207 lines deleted...]
-      </c>
       <c r="K726" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L726" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="3"/>
       <c r="B727" s="4"/>
       <c r="C727" s="4"/>
       <c r="D727" s="4"/>
       <c r="E727" s="3"/>
       <c r="F727" s="3"/>
       <c r="G727" s="3"/>
       <c r="H727" s="3"/>
       <c r="I727" s="3"/>
       <c r="J727" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K727" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L727" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B728" s="4" t="inlineStr">
         <is>
-          <t>145호6862</t>
+          <t>193허2469</t>
         </is>
       </c>
       <c r="C728" s="4" t="inlineStr">
         <is>
-          <t>SM6 2.0 GDe SE</t>
+          <t>K8 1.6 하이브리드 노블레스  </t>
         </is>
       </c>
       <c r="D728" s="4" t="inlineStr">
         <is>
-          <t>앞좌석 통풍시트+동승석 파워시트, S-Link
- 패키지 I</t>
+          <t>스타일, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E728" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F728" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>남색</t>
         </is>
       </c>
       <c r="G728" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H728" s="3" t="inlineStr">
         <is>
-          <t>19년12월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I728" s="3" t="inlineStr">
         <is>
-          <t>232,833KM</t>
+          <t>113,073KM</t>
         </is>
       </c>
       <c r="J728" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K728" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L728" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>755,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
-      <c r="A729" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A729" s="3"/>
+      <c r="B729" s="4"/>
+      <c r="C729" s="4"/>
       <c r="D729" s="4"/>
-      <c r="E729" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E729" s="3"/>
+      <c r="F729" s="3"/>
+      <c r="G729" s="3"/>
+      <c r="H729" s="3"/>
+      <c r="I729" s="3"/>
       <c r="J729" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K729" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L729" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="3"/>
       <c r="B730" s="4"/>
       <c r="C730" s="4"/>
       <c r="D730" s="4"/>
       <c r="E730" s="3"/>
       <c r="F730" s="3"/>
       <c r="G730" s="3"/>
       <c r="H730" s="3"/>
       <c r="I730" s="3"/>
       <c r="J730" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K730" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L730" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B731" s="4" t="inlineStr">
         <is>
-          <t>42호8182</t>
+          <t>116호6731</t>
         </is>
       </c>
       <c r="C731" s="4" t="inlineStr">
         <is>
-          <t>G90 3.8 GDI AWD 럭셔리</t>
-[...2 lines deleted...]
-      <c r="D731" s="4"/>
+          <t>베뉴 1.6 플럭스 투톤루프 (그레이투톤시트)</t>
+        </is>
+      </c>
+      <c r="D731" s="4" t="inlineStr">
+        <is>
+          <t>투톤루프</t>
+        </is>
+      </c>
       <c r="E731" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F731" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G731" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H731" s="3" t="inlineStr">
         <is>
-          <t>19년07월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I731" s="3" t="inlineStr">
         <is>
-          <t>92,212KM</t>
+          <t>4,171KM</t>
         </is>
       </c>
       <c r="J731" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K731" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L731" s="3" t="inlineStr">
         <is>
-          <t>1,360,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="3"/>
       <c r="B732" s="4"/>
       <c r="C732" s="4"/>
       <c r="D732" s="4"/>
       <c r="E732" s="3"/>
       <c r="F732" s="3"/>
       <c r="G732" s="3"/>
       <c r="H732" s="3"/>
       <c r="I732" s="3"/>
       <c r="J732" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K732" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L732" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="3"/>
+      <c r="B733" s="4"/>
+      <c r="C733" s="4"/>
+      <c r="D733" s="4"/>
+      <c r="E733" s="3"/>
+      <c r="F733" s="3"/>
+      <c r="G733" s="3"/>
+      <c r="H733" s="3"/>
+      <c r="I733" s="3"/>
+      <c r="J733" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K733" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L733" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="3"/>
+      <c r="B734" s="4"/>
+      <c r="C734" s="4"/>
+      <c r="D734" s="4"/>
+      <c r="E734" s="3"/>
+      <c r="F734" s="3"/>
+      <c r="G734" s="3"/>
+      <c r="H734" s="3"/>
+      <c r="I734" s="3"/>
+      <c r="J734" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K734" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L734" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="3"/>
+      <c r="B735" s="4"/>
+      <c r="C735" s="4"/>
+      <c r="D735" s="4"/>
+      <c r="E735" s="3"/>
+      <c r="F735" s="3"/>
+      <c r="G735" s="3"/>
+      <c r="H735" s="3"/>
+      <c r="I735" s="3"/>
+      <c r="J735" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K735" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L735" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
+      <c r="A736" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B736" s="4" t="inlineStr">
+        <is>
+          <t>169하8792</t>
+        </is>
+      </c>
+      <c r="C736" s="4" t="inlineStr">
+        <is>
+          <t>G80 2.5 AWD</t>
+        </is>
+      </c>
+      <c r="D736" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러패키지, AWD, 시그니처디자인2, 20
+인치</t>
+        </is>
+      </c>
+      <c r="E736" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F736" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G736" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H736" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I736" s="3" t="inlineStr">
+        <is>
+          <t>62,482KM</t>
+        </is>
+      </c>
+      <c r="J736" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K732" s="3" t="inlineStr">
-[...202 lines deleted...]
-      <c r="J736" s="3" t="inlineStr">
+      <c r="K736" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L736" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
+      <c r="A737" s="3"/>
+      <c r="B737" s="4"/>
+      <c r="C737" s="4"/>
+      <c r="D737" s="4"/>
+      <c r="E737" s="3"/>
+      <c r="F737" s="3"/>
+      <c r="G737" s="3"/>
+      <c r="H737" s="3"/>
+      <c r="I737" s="3"/>
+      <c r="J737" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K736" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K737" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L737" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
-      <c r="A738" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A738" s="3"/>
+      <c r="B738" s="4"/>
+      <c r="C738" s="4"/>
+      <c r="D738" s="4"/>
+      <c r="E738" s="3"/>
+      <c r="F738" s="3"/>
+      <c r="G738" s="3"/>
+      <c r="H738" s="3"/>
+      <c r="I738" s="3"/>
       <c r="J738" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K738" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L738" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="3"/>
       <c r="B739" s="4"/>
       <c r="C739" s="4"/>
       <c r="D739" s="4"/>
       <c r="E739" s="3"/>
       <c r="F739" s="3"/>
       <c r="G739" s="3"/>
       <c r="H739" s="3"/>
       <c r="I739" s="3"/>
       <c r="J739" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K739" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L739" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B740" s="4" t="inlineStr">
         <is>
-          <t>154호2286</t>
+          <t>116호7274</t>
         </is>
       </c>
       <c r="C740" s="4" t="inlineStr">
         <is>
-          <t>더뉴 K3 1.6 프레스티지</t>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 2.0 에스</t>
         </is>
       </c>
       <c r="D740" s="4" t="inlineStr">
         <is>
-          <t>통풍시트 </t>
+          <t>파킹 어시스트 I</t>
         </is>
       </c>
       <c r="E740" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F740" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G740" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H740" s="3" t="inlineStr">
         <is>
-          <t>21년12월</t>
+          <t>26년02월</t>
         </is>
       </c>
       <c r="I740" s="3" t="inlineStr">
         <is>
-          <t>34,780KM</t>
+          <t>5,465KM</t>
         </is>
       </c>
       <c r="J740" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K740" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L740" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="3"/>
       <c r="B741" s="4"/>
       <c r="C741" s="4"/>
       <c r="D741" s="4"/>
       <c r="E741" s="3"/>
       <c r="F741" s="3"/>
       <c r="G741" s="3"/>
       <c r="H741" s="3"/>
       <c r="I741" s="3"/>
       <c r="J741" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K741" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L741" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
-      <c r="A742" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A742" s="3"/>
+      <c r="B742" s="4"/>
+      <c r="C742" s="4"/>
+      <c r="D742" s="4"/>
+      <c r="E742" s="3"/>
+      <c r="F742" s="3"/>
+      <c r="G742" s="3"/>
+      <c r="H742" s="3"/>
+      <c r="I742" s="3"/>
       <c r="J742" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K742" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L742" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
-      <c r="A743" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A743" s="3"/>
+      <c r="B743" s="4"/>
+      <c r="C743" s="4"/>
+      <c r="D743" s="4"/>
+      <c r="E743" s="3"/>
+      <c r="F743" s="3"/>
+      <c r="G743" s="3"/>
+      <c r="H743" s="3"/>
+      <c r="I743" s="3"/>
       <c r="J743" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K743" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L743" s="3" t="inlineStr">
         <is>
-          <t>90,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="3"/>
       <c r="B744" s="4"/>
       <c r="C744" s="4"/>
       <c r="D744" s="4"/>
       <c r="E744" s="3"/>
       <c r="F744" s="3"/>
       <c r="G744" s="3"/>
       <c r="H744" s="3"/>
       <c r="I744" s="3"/>
       <c r="J744" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K744" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L744" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B745" s="4" t="inlineStr">
+        <is>
+          <t>175하6307</t>
+        </is>
+      </c>
+      <c r="C745" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D745" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E745" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F745" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G745" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H745" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I745" s="3" t="inlineStr">
+        <is>
+          <t>138,255KM</t>
+        </is>
+      </c>
+      <c r="J745" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K744" s="3" t="inlineStr">
+      <c r="K745" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L744" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L745" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>735,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="3"/>
       <c r="B746" s="4"/>
       <c r="C746" s="4"/>
       <c r="D746" s="4"/>
       <c r="E746" s="3"/>
       <c r="F746" s="3"/>
       <c r="G746" s="3"/>
       <c r="H746" s="3"/>
       <c r="I746" s="3"/>
       <c r="J746" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K746" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L746" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="3"/>
       <c r="B747" s="4"/>
       <c r="C747" s="4"/>
       <c r="D747" s="4"/>
       <c r="E747" s="3"/>
       <c r="F747" s="3"/>
       <c r="G747" s="3"/>
       <c r="H747" s="3"/>
       <c r="I747" s="3"/>
       <c r="J747" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K747" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L747" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B748" s="4" t="inlineStr">
         <is>
-          <t>125호5032</t>
+          <t>116허7534</t>
         </is>
       </c>
       <c r="C748" s="4" t="inlineStr">
         <is>
-          <t>GV70 2.5 가솔린 2WD</t>
+          <t>레이 1.0 프레스티지 </t>
         </is>
       </c>
       <c r="D748" s="4" t="inlineStr">
         <is>
-          <t>드라이빙 어시스턴스 패키지 I</t>
+          <t>내비게이션</t>
         </is>
       </c>
       <c r="E748" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F748" s="3" t="inlineStr">
         <is>
-          <t>우유니 화이트</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G748" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H748" s="3" t="inlineStr">
         <is>
-          <t>22년01월</t>
+          <t>23년12월</t>
         </is>
       </c>
       <c r="I748" s="3" t="inlineStr">
         <is>
-          <t>36,000KM</t>
+          <t>24,603KM</t>
         </is>
       </c>
       <c r="J748" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K748" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L748" s="3" t="inlineStr">
         <is>
-          <t>1,520,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="3"/>
       <c r="B749" s="4"/>
       <c r="C749" s="4"/>
       <c r="D749" s="4"/>
       <c r="E749" s="3"/>
       <c r="F749" s="3"/>
       <c r="G749" s="3"/>
       <c r="H749" s="3"/>
       <c r="I749" s="3"/>
       <c r="J749" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K749" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L749" s="3" t="inlineStr">
         <is>
-          <t>1,430,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="3"/>
       <c r="B750" s="4"/>
       <c r="C750" s="4"/>
       <c r="D750" s="4"/>
       <c r="E750" s="3"/>
       <c r="F750" s="3"/>
       <c r="G750" s="3"/>
       <c r="H750" s="3"/>
       <c r="I750" s="3"/>
       <c r="J750" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K750" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L750" s="3" t="inlineStr">
         <is>
-          <t>1,290,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="3"/>
       <c r="B751" s="4"/>
       <c r="C751" s="4"/>
       <c r="D751" s="4"/>
       <c r="E751" s="3"/>
       <c r="F751" s="3"/>
       <c r="G751" s="3"/>
       <c r="H751" s="3"/>
       <c r="I751" s="3"/>
       <c r="J751" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K751" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L751" s="3" t="inlineStr">
         <is>
-          <t>1,160,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
-      <c r="A752" s="3"/>
-[...7 lines deleted...]
-      <c r="I752" s="3"/>
+      <c r="A752" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B752" s="4" t="inlineStr">
+        <is>
+          <t>116호7517</t>
+        </is>
+      </c>
+      <c r="C752" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5 HEV</t>
+        </is>
+      </c>
+      <c r="D752" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E752" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F752" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G752" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H752" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I752" s="3" t="inlineStr">
+        <is>
+          <t>6,669KM</t>
+        </is>
+      </c>
       <c r="J752" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K752" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L752" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
-      <c r="A753" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A753" s="3"/>
+      <c r="B753" s="4"/>
+      <c r="C753" s="4"/>
+      <c r="D753" s="4"/>
+      <c r="E753" s="3"/>
+      <c r="F753" s="3"/>
+      <c r="G753" s="3"/>
+      <c r="H753" s="3"/>
+      <c r="I753" s="3"/>
       <c r="J753" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K753" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L753" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="3"/>
       <c r="B754" s="4"/>
       <c r="C754" s="4"/>
       <c r="D754" s="4"/>
       <c r="E754" s="3"/>
       <c r="F754" s="3"/>
       <c r="G754" s="3"/>
       <c r="H754" s="3"/>
       <c r="I754" s="3"/>
       <c r="J754" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K754" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L754" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="3"/>
       <c r="B755" s="4"/>
       <c r="C755" s="4"/>
       <c r="D755" s="4"/>
       <c r="E755" s="3"/>
       <c r="F755" s="3"/>
       <c r="G755" s="3"/>
       <c r="H755" s="3"/>
       <c r="I755" s="3"/>
       <c r="J755" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K755" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L755" s="3" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="3"/>
       <c r="B756" s="4"/>
       <c r="C756" s="4"/>
       <c r="D756" s="4"/>
       <c r="E756" s="3"/>
       <c r="F756" s="3"/>
       <c r="G756" s="3"/>
       <c r="H756" s="3"/>
       <c r="I756" s="3"/>
       <c r="J756" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K756" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L756" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
-      <c r="A757" s="3"/>
-[...7 lines deleted...]
-      <c r="I757" s="3"/>
+      <c r="A757" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B757" s="4" t="inlineStr">
+        <is>
+          <t>116호6590</t>
+        </is>
+      </c>
+      <c r="C757" s="4" t="inlineStr">
+        <is>
+          <t>아반떼1.6 모던</t>
+        </is>
+      </c>
+      <c r="D757" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠</t>
+        </is>
+      </c>
+      <c r="E757" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F757" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G757" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H757" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I757" s="3" t="inlineStr">
+        <is>
+          <t>22,247KM</t>
+        </is>
+      </c>
       <c r="J757" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K757" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L757" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
-      <c r="A758" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A758" s="3"/>
+      <c r="B758" s="4"/>
+      <c r="C758" s="4"/>
+      <c r="D758" s="4"/>
+      <c r="E758" s="3"/>
+      <c r="F758" s="3"/>
+      <c r="G758" s="3"/>
+      <c r="H758" s="3"/>
+      <c r="I758" s="3"/>
       <c r="J758" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K758" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L758" s="3" t="inlineStr">
         <is>
-          <t>1,520,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="3"/>
       <c r="B759" s="4"/>
       <c r="C759" s="4"/>
       <c r="D759" s="4"/>
       <c r="E759" s="3"/>
       <c r="F759" s="3"/>
       <c r="G759" s="3"/>
       <c r="H759" s="3"/>
       <c r="I759" s="3"/>
       <c r="J759" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K759" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L759" s="3" t="inlineStr">
         <is>
-          <t>1,430,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="3"/>
       <c r="B760" s="4"/>
       <c r="C760" s="4"/>
       <c r="D760" s="4"/>
       <c r="E760" s="3"/>
       <c r="F760" s="3"/>
       <c r="G760" s="3"/>
       <c r="H760" s="3"/>
       <c r="I760" s="3"/>
       <c r="J760" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K760" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L760" s="3" t="inlineStr">
         <is>
-          <t>1,290,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="3"/>
       <c r="B761" s="4"/>
       <c r="C761" s="4"/>
       <c r="D761" s="4"/>
       <c r="E761" s="3"/>
       <c r="F761" s="3"/>
       <c r="G761" s="3"/>
       <c r="H761" s="3"/>
       <c r="I761" s="3"/>
       <c r="J761" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K761" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L761" s="3" t="inlineStr">
         <is>
-          <t>1,160,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
-      <c r="A762" s="3"/>
-[...7 lines deleted...]
-      <c r="I762" s="3"/>
+      <c r="A762" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B762" s="4" t="inlineStr">
+        <is>
+          <t>116호7451</t>
+        </is>
+      </c>
+      <c r="C762" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D762" s="4" t="inlineStr">
+        <is>
+          <t>9인치내비패키지 밸류업패키지 컨비니언스패키지</t>
+        </is>
+      </c>
+      <c r="E762" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F762" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G762" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H762" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I762" s="3" t="inlineStr">
+        <is>
+          <t>2,742KM</t>
+        </is>
+      </c>
       <c r="J762" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K762" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L762" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
-      <c r="A763" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A763" s="3"/>
+      <c r="B763" s="4"/>
+      <c r="C763" s="4"/>
+      <c r="D763" s="4"/>
+      <c r="E763" s="3"/>
+      <c r="F763" s="3"/>
+      <c r="G763" s="3"/>
+      <c r="H763" s="3"/>
+      <c r="I763" s="3"/>
       <c r="J763" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K763" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L763" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="3"/>
       <c r="B764" s="4"/>
       <c r="C764" s="4"/>
       <c r="D764" s="4"/>
       <c r="E764" s="3"/>
       <c r="F764" s="3"/>
       <c r="G764" s="3"/>
       <c r="H764" s="3"/>
       <c r="I764" s="3"/>
       <c r="J764" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K764" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L764" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="3"/>
       <c r="B765" s="4"/>
       <c r="C765" s="4"/>
       <c r="D765" s="4"/>
       <c r="E765" s="3"/>
       <c r="F765" s="3"/>
       <c r="G765" s="3"/>
       <c r="H765" s="3"/>
       <c r="I765" s="3"/>
       <c r="J765" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K765" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L765" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="3"/>
       <c r="B766" s="4"/>
       <c r="C766" s="4"/>
       <c r="D766" s="4"/>
       <c r="E766" s="3"/>
       <c r="F766" s="3"/>
       <c r="G766" s="3"/>
       <c r="H766" s="3"/>
       <c r="I766" s="3"/>
       <c r="J766" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K766" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L766" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B767" s="4" t="inlineStr">
         <is>
-          <t>125호5127</t>
+          <t>116호6232</t>
         </is>
       </c>
       <c r="C767" s="4" t="inlineStr">
         <is>
-          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+          <t>렉스턴 뉴 아레나 5인승 2.2 4WD 노블레스</t>
         </is>
       </c>
       <c r="D767" s="4" t="inlineStr">
         <is>
-          <t>스마트 센스 I</t>
+          <t>스마트 드라이빙 패키지, 4WD</t>
         </is>
       </c>
       <c r="E767" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F767" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G767" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H767" s="3" t="inlineStr">
         <is>
-          <t>22년01월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I767" s="3" t="inlineStr">
         <is>
-          <t>41,000KM</t>
+          <t>42,580KM</t>
         </is>
       </c>
       <c r="J767" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K767" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L767" s="3" t="inlineStr">
         <is>
-          <t>1,260,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="3"/>
       <c r="B768" s="4"/>
       <c r="C768" s="4"/>
       <c r="D768" s="4"/>
       <c r="E768" s="3"/>
       <c r="F768" s="3"/>
       <c r="G768" s="3"/>
       <c r="H768" s="3"/>
       <c r="I768" s="3"/>
       <c r="J768" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K768" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L768" s="3" t="inlineStr">
         <is>
-          <t>1,190,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="3"/>
       <c r="B769" s="4"/>
       <c r="C769" s="4"/>
       <c r="D769" s="4"/>
       <c r="E769" s="3"/>
       <c r="F769" s="3"/>
       <c r="G769" s="3"/>
       <c r="H769" s="3"/>
       <c r="I769" s="3"/>
       <c r="J769" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K769" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L769" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="3"/>
       <c r="B770" s="4"/>
       <c r="C770" s="4"/>
       <c r="D770" s="4"/>
       <c r="E770" s="3"/>
       <c r="F770" s="3"/>
       <c r="G770" s="3"/>
       <c r="H770" s="3"/>
       <c r="I770" s="3"/>
       <c r="J770" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K770" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L770" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="3"/>
       <c r="B771" s="4"/>
       <c r="C771" s="4"/>
       <c r="D771" s="4"/>
       <c r="E771" s="3"/>
       <c r="F771" s="3"/>
       <c r="G771" s="3"/>
       <c r="H771" s="3"/>
       <c r="I771" s="3"/>
       <c r="J771" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K771" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L771" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B772" s="4" t="inlineStr">
         <is>
-          <t>101호1304</t>
+          <t>116하6260</t>
         </is>
       </c>
       <c r="C772" s="4" t="inlineStr">
         <is>
-          <t>모하비 3.0 플래티넘 디젤 4WD</t>
-[...2 lines deleted...]
-      <c r="D772" s="4"/>
+          <t>더 뉴그랜저IG 3.0 모던</t>
+        </is>
+      </c>
+      <c r="D772" s="4" t="inlineStr">
+        <is>
+          <t>썬루프, 멀티내비, 하이패스, 컴포트3</t>
+        </is>
+      </c>
       <c r="E772" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F772" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G772" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H772" s="3" t="inlineStr">
         <is>
-          <t>19년01월</t>
+          <t>21년03월</t>
         </is>
       </c>
       <c r="I772" s="3" t="inlineStr">
         <is>
-          <t>93,000KM</t>
+          <t>101,067KM</t>
         </is>
       </c>
       <c r="J772" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K772" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L772" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="3"/>
       <c r="B773" s="4"/>
       <c r="C773" s="4"/>
       <c r="D773" s="4"/>
       <c r="E773" s="3"/>
       <c r="F773" s="3"/>
       <c r="G773" s="3"/>
       <c r="H773" s="3"/>
       <c r="I773" s="3"/>
       <c r="J773" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K773" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L773" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="3"/>
       <c r="B774" s="4"/>
       <c r="C774" s="4"/>
       <c r="D774" s="4"/>
       <c r="E774" s="3"/>
       <c r="F774" s="3"/>
       <c r="G774" s="3"/>
       <c r="H774" s="3"/>
       <c r="I774" s="3"/>
       <c r="J774" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K774" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L774" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
-      <c r="A775" s="3"/>
-[...7 lines deleted...]
-      <c r="I775" s="3"/>
+      <c r="A775" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B775" s="4" t="inlineStr">
+        <is>
+          <t>116호6922</t>
+        </is>
+      </c>
+      <c r="C775" s="4" t="inlineStr">
+        <is>
+          <t>QM6 2.0 GDE RE</t>
+        </is>
+      </c>
+      <c r="D775" s="4" t="inlineStr">
+        <is>
+          <t>브라운시트, 메모리시트, 매직테일게이트, 주행
+보조시스템, 보스사운드, EASY LIFE 인
+포테이먼트팩2</t>
+        </is>
+      </c>
+      <c r="E775" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F775" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G775" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H775" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I775" s="3" t="inlineStr">
+        <is>
+          <t>13,162KM</t>
+        </is>
+      </c>
       <c r="J775" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K775" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L775" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
-      <c r="A776" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A776" s="3"/>
+      <c r="B776" s="4"/>
+      <c r="C776" s="4"/>
+      <c r="D776" s="4"/>
+      <c r="E776" s="3"/>
+      <c r="F776" s="3"/>
+      <c r="G776" s="3"/>
+      <c r="H776" s="3"/>
+      <c r="I776" s="3"/>
       <c r="J776" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K776" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L776" s="3" t="inlineStr">
         <is>
-          <t>2,250,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="3"/>
       <c r="B777" s="4"/>
       <c r="C777" s="4"/>
       <c r="D777" s="4"/>
       <c r="E777" s="3"/>
       <c r="F777" s="3"/>
       <c r="G777" s="3"/>
       <c r="H777" s="3"/>
       <c r="I777" s="3"/>
       <c r="J777" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K777" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L777" s="3" t="inlineStr">
         <is>
-          <t>2,130,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="3"/>
       <c r="B778" s="4"/>
       <c r="C778" s="4"/>
       <c r="D778" s="4"/>
       <c r="E778" s="3"/>
       <c r="F778" s="3"/>
       <c r="G778" s="3"/>
       <c r="H778" s="3"/>
       <c r="I778" s="3"/>
       <c r="J778" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K778" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L778" s="3" t="inlineStr">
         <is>
-          <t>1,920,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="3"/>
       <c r="B779" s="4"/>
       <c r="C779" s="4"/>
       <c r="D779" s="4"/>
       <c r="E779" s="3"/>
       <c r="F779" s="3"/>
       <c r="G779" s="3"/>
       <c r="H779" s="3"/>
       <c r="I779" s="3"/>
       <c r="J779" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K779" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L779" s="3" t="inlineStr">
         <is>
-          <t>1,730,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
-      <c r="A780" s="3"/>
-[...7 lines deleted...]
-      <c r="I780" s="3"/>
+      <c r="A780" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B780" s="4" t="inlineStr">
+        <is>
+          <t>116호6432</t>
+        </is>
+      </c>
+      <c r="C780" s="4" t="inlineStr">
+        <is>
+          <t>QM6 2.0 GDE RE </t>
+        </is>
+      </c>
+      <c r="D780" s="4" t="inlineStr">
+        <is>
+          <t>EASYLIFE인포테인먼트팩2, BOSE서라운
+드시스템, 매직 테일게이트, 주행보조시스템, 
+브라운시트</t>
+        </is>
+      </c>
+      <c r="E780" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F780" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G780" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H780" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I780" s="3" t="inlineStr">
+        <is>
+          <t>22,575KM</t>
+        </is>
+      </c>
       <c r="J780" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K780" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K780" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L780" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
-      <c r="A781" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A781" s="3"/>
+      <c r="B781" s="4"/>
+      <c r="C781" s="4"/>
+      <c r="D781" s="4"/>
+      <c r="E781" s="3"/>
+      <c r="F781" s="3"/>
+      <c r="G781" s="3"/>
+      <c r="H781" s="3"/>
+      <c r="I781" s="3"/>
       <c r="J781" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K781" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L781" s="3" t="inlineStr">
         <is>
-          <t>1,610,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="3"/>
       <c r="B782" s="4"/>
       <c r="C782" s="4"/>
       <c r="D782" s="4"/>
       <c r="E782" s="3"/>
       <c r="F782" s="3"/>
       <c r="G782" s="3"/>
       <c r="H782" s="3"/>
       <c r="I782" s="3"/>
       <c r="J782" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K782" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L782" s="3" t="inlineStr">
         <is>
-          <t>1,520,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="3"/>
       <c r="B783" s="4"/>
       <c r="C783" s="4"/>
       <c r="D783" s="4"/>
       <c r="E783" s="3"/>
       <c r="F783" s="3"/>
       <c r="G783" s="3"/>
       <c r="H783" s="3"/>
       <c r="I783" s="3"/>
       <c r="J783" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K783" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L783" s="3" t="inlineStr">
         <is>
-          <t>1,370,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="3"/>
       <c r="B784" s="4"/>
       <c r="C784" s="4"/>
       <c r="D784" s="4"/>
       <c r="E784" s="3"/>
       <c r="F784" s="3"/>
       <c r="G784" s="3"/>
       <c r="H784" s="3"/>
       <c r="I784" s="3"/>
       <c r="J784" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K784" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L784" s="3" t="inlineStr">
         <is>
-          <t>1,230,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B785" s="4" t="inlineStr">
         <is>
-          <t>125호5126</t>
+          <t>116호7074</t>
         </is>
       </c>
       <c r="C785" s="4" t="inlineStr">
         <is>
-          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+          <t>액티언 1.5T S8(카멜베이지투톤시트)</t>
         </is>
       </c>
       <c r="D785" s="4" t="inlineStr">
         <is>
-          <t>스마트 센스 I</t>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
         </is>
       </c>
       <c r="E785" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F785" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G785" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H785" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I785" s="3" t="inlineStr">
         <is>
-          <t>33,000KM</t>
+          <t>5,983KM</t>
         </is>
       </c>
       <c r="J785" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K785" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L785" s="3" t="inlineStr">
         <is>
-          <t>1,260,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="3"/>
       <c r="B786" s="4"/>
       <c r="C786" s="4"/>
       <c r="D786" s="4"/>
       <c r="E786" s="3"/>
       <c r="F786" s="3"/>
       <c r="G786" s="3"/>
       <c r="H786" s="3"/>
       <c r="I786" s="3"/>
       <c r="J786" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K786" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L786" s="3" t="inlineStr">
         <is>
-          <t>1,190,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="3"/>
       <c r="B787" s="4"/>
       <c r="C787" s="4"/>
       <c r="D787" s="4"/>
       <c r="E787" s="3"/>
       <c r="F787" s="3"/>
       <c r="G787" s="3"/>
       <c r="H787" s="3"/>
       <c r="I787" s="3"/>
       <c r="J787" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K787" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L787" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="3"/>
       <c r="B788" s="4"/>
       <c r="C788" s="4"/>
       <c r="D788" s="4"/>
       <c r="E788" s="3"/>
       <c r="F788" s="3"/>
       <c r="G788" s="3"/>
       <c r="H788" s="3"/>
       <c r="I788" s="3"/>
       <c r="J788" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K788" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L788" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="3"/>
       <c r="B789" s="4"/>
       <c r="C789" s="4"/>
       <c r="D789" s="4"/>
       <c r="E789" s="3"/>
       <c r="F789" s="3"/>
       <c r="G789" s="3"/>
       <c r="H789" s="3"/>
       <c r="I789" s="3"/>
       <c r="J789" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K789" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L789" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B790" s="4" t="inlineStr">
         <is>
-          <t>101호1368</t>
+          <t>116호6932</t>
         </is>
       </c>
       <c r="C790" s="4" t="inlineStr">
         <is>
-          <t>K5 렌터카 2.0 LPi 트렌디</t>
+          <t>셀토스 2.0 트렌디</t>
         </is>
       </c>
       <c r="D790" s="4" t="inlineStr">
         <is>
-          <t> 10.25인치 UVO 내비게이션</t>
+          <t>컨비니언스, 내비게이션</t>
         </is>
       </c>
       <c r="E790" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F790" s="3" t="inlineStr">
         <is>
-          <t>스노우 화이트 펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G790" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H790" s="3" t="inlineStr">
         <is>
-          <t>20년03월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I790" s="3" t="inlineStr">
         <is>
-          <t>138,000KM</t>
-[...4 lines deleted...]
-      <c r="L790" s="3"/>
+          <t>6,617KM</t>
+        </is>
+      </c>
+      <c r="J790" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K790" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L790" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
-      <c r="A791" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A791" s="3"/>
+      <c r="B791" s="4"/>
+      <c r="C791" s="4"/>
       <c r="D791" s="4"/>
-      <c r="E791" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E791" s="3"/>
+      <c r="F791" s="3"/>
+      <c r="G791" s="3"/>
+      <c r="H791" s="3"/>
+      <c r="I791" s="3"/>
       <c r="J791" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K791" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L791" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="3"/>
       <c r="B792" s="4"/>
       <c r="C792" s="4"/>
       <c r="D792" s="4"/>
       <c r="E792" s="3"/>
       <c r="F792" s="3"/>
       <c r="G792" s="3"/>
       <c r="H792" s="3"/>
       <c r="I792" s="3"/>
       <c r="J792" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K792" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L792" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="3"/>
       <c r="B793" s="4"/>
       <c r="C793" s="4"/>
       <c r="D793" s="4"/>
       <c r="E793" s="3"/>
       <c r="F793" s="3"/>
       <c r="G793" s="3"/>
       <c r="H793" s="3"/>
       <c r="I793" s="3"/>
       <c r="J793" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K793" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L793" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="3"/>
       <c r="B794" s="4"/>
       <c r="C794" s="4"/>
       <c r="D794" s="4"/>
       <c r="E794" s="3"/>
       <c r="F794" s="3"/>
       <c r="G794" s="3"/>
       <c r="H794" s="3"/>
       <c r="I794" s="3"/>
       <c r="J794" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K794" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L794" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
-      <c r="A795" s="3"/>
-[...7 lines deleted...]
-      <c r="I795" s="3"/>
+      <c r="A795" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B795" s="4" t="inlineStr">
+        <is>
+          <t>116호7193</t>
+        </is>
+      </c>
+      <c r="C795" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 2.0 트렌디 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D795" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션, 스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="E795" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F795" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G795" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H795" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I795" s="3" t="inlineStr">
+        <is>
+          <t>4,043KM</t>
+        </is>
+      </c>
       <c r="J795" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K795" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L795" s="3" t="inlineStr">
         <is>
           <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
-      <c r="A796" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A796" s="3"/>
+      <c r="B796" s="4"/>
+      <c r="C796" s="4"/>
+      <c r="D796" s="4"/>
+      <c r="E796" s="3"/>
+      <c r="F796" s="3"/>
+      <c r="G796" s="3"/>
+      <c r="H796" s="3"/>
+      <c r="I796" s="3"/>
       <c r="J796" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K796" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L796" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="3"/>
       <c r="B797" s="4"/>
       <c r="C797" s="4"/>
       <c r="D797" s="4"/>
       <c r="E797" s="3"/>
       <c r="F797" s="3"/>
       <c r="G797" s="3"/>
       <c r="H797" s="3"/>
       <c r="I797" s="3"/>
       <c r="J797" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K797" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L797" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="3"/>
       <c r="B798" s="4"/>
       <c r="C798" s="4"/>
       <c r="D798" s="4"/>
       <c r="E798" s="3"/>
       <c r="F798" s="3"/>
       <c r="G798" s="3"/>
       <c r="H798" s="3"/>
       <c r="I798" s="3"/>
       <c r="J798" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K798" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L798" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="3"/>
       <c r="B799" s="4"/>
       <c r="C799" s="4"/>
       <c r="D799" s="4"/>
       <c r="E799" s="3"/>
       <c r="F799" s="3"/>
       <c r="G799" s="3"/>
       <c r="H799" s="3"/>
       <c r="I799" s="3"/>
       <c r="J799" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K799" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L799" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
-      <c r="A800" s="3"/>
-[...7 lines deleted...]
-      <c r="I800" s="3"/>
+      <c r="A800" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B800" s="4" t="inlineStr">
+        <is>
+          <t>116호6743</t>
+        </is>
+      </c>
+      <c r="C800" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D800" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E800" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F800" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G800" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H800" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I800" s="3" t="inlineStr">
+        <is>
+          <t>34,368KM</t>
+        </is>
+      </c>
       <c r="J800" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K800" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L800" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
-      <c r="A801" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A801" s="3"/>
+      <c r="B801" s="4"/>
+      <c r="C801" s="4"/>
+      <c r="D801" s="4"/>
+      <c r="E801" s="3"/>
+      <c r="F801" s="3"/>
+      <c r="G801" s="3"/>
+      <c r="H801" s="3"/>
+      <c r="I801" s="3"/>
       <c r="J801" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K801" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L801" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="3"/>
       <c r="B802" s="4"/>
       <c r="C802" s="4"/>
       <c r="D802" s="4"/>
       <c r="E802" s="3"/>
       <c r="F802" s="3"/>
       <c r="G802" s="3"/>
       <c r="H802" s="3"/>
       <c r="I802" s="3"/>
       <c r="J802" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K802" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L802" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="3"/>
       <c r="B803" s="4"/>
       <c r="C803" s="4"/>
       <c r="D803" s="4"/>
       <c r="E803" s="3"/>
       <c r="F803" s="3"/>
       <c r="G803" s="3"/>
       <c r="H803" s="3"/>
       <c r="I803" s="3"/>
       <c r="J803" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K803" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L803" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="3"/>
       <c r="B804" s="4"/>
       <c r="C804" s="4"/>
       <c r="D804" s="4"/>
       <c r="E804" s="3"/>
       <c r="F804" s="3"/>
       <c r="G804" s="3"/>
       <c r="H804" s="3"/>
       <c r="I804" s="3"/>
       <c r="J804" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K804" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L804" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B805" s="4" t="inlineStr">
         <is>
-          <t>125호9009</t>
+          <t>116허6344</t>
         </is>
       </c>
       <c r="C805" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 가솔린 2.0 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D805" s="4"/>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D805" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
       <c r="E805" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F805" s="3" t="inlineStr">
         <is>
-          <t>세레니티 화이트 펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G805" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H805" s="3" t="inlineStr">
         <is>
-          <t>23년11월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I805" s="3" t="inlineStr">
         <is>
-          <t>20,000KM</t>
+          <t>71,881KM</t>
         </is>
       </c>
       <c r="J805" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K805" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L805" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="3"/>
       <c r="B806" s="4"/>
       <c r="C806" s="4"/>
       <c r="D806" s="4"/>
       <c r="E806" s="3"/>
       <c r="F806" s="3"/>
       <c r="G806" s="3"/>
       <c r="H806" s="3"/>
       <c r="I806" s="3"/>
       <c r="J806" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K806" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L806" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="3"/>
       <c r="B807" s="4"/>
       <c r="C807" s="4"/>
       <c r="D807" s="4"/>
       <c r="E807" s="3"/>
       <c r="F807" s="3"/>
       <c r="G807" s="3"/>
       <c r="H807" s="3"/>
       <c r="I807" s="3"/>
       <c r="J807" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K807" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L807" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
-      <c r="A808" s="3"/>
-[...7 lines deleted...]
-      <c r="I808" s="3"/>
+      <c r="A808" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B808" s="4" t="inlineStr">
+        <is>
+          <t>61허0474</t>
+        </is>
+      </c>
+      <c r="C808" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 AWD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D808" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD</t>
+        </is>
+      </c>
+      <c r="E808" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F808" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G808" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H808" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I808" s="3" t="inlineStr">
+        <is>
+          <t>67,305KM</t>
+        </is>
+      </c>
       <c r="J808" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K808" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L808" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
-      <c r="A809" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A809" s="3"/>
+      <c r="B809" s="4"/>
+      <c r="C809" s="4"/>
+      <c r="D809" s="4"/>
+      <c r="E809" s="3"/>
+      <c r="F809" s="3"/>
+      <c r="G809" s="3"/>
+      <c r="H809" s="3"/>
+      <c r="I809" s="3"/>
       <c r="J809" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K809" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L809" s="3" t="inlineStr">
         <is>
-          <t>1,620,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="3"/>
       <c r="B810" s="4"/>
       <c r="C810" s="4"/>
       <c r="D810" s="4"/>
       <c r="E810" s="3"/>
       <c r="F810" s="3"/>
       <c r="G810" s="3"/>
       <c r="H810" s="3"/>
       <c r="I810" s="3"/>
       <c r="J810" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K810" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L810" s="3" t="inlineStr">
         <is>
-          <t>1,530,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="3"/>
       <c r="B811" s="4"/>
       <c r="C811" s="4"/>
       <c r="D811" s="4"/>
       <c r="E811" s="3"/>
       <c r="F811" s="3"/>
       <c r="G811" s="3"/>
       <c r="H811" s="3"/>
       <c r="I811" s="3"/>
       <c r="J811" s="3" t="inlineStr">
         <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K811" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L811" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
+      <c r="A812" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B812" s="4" t="inlineStr">
+        <is>
+          <t>177하3517</t>
+        </is>
+      </c>
+      <c r="C812" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D812" s="4" t="inlineStr">
+        <is>
+          <t>클러스터, 컴포트,드라이브와이즈,스마트커넥트</t>
+        </is>
+      </c>
+      <c r="E812" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F812" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G812" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H812" s="3" t="inlineStr">
+        <is>
+          <t>24년02월</t>
+        </is>
+      </c>
+      <c r="I812" s="3" t="inlineStr">
+        <is>
+          <t>52,000KM</t>
+        </is>
+      </c>
+      <c r="J812" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K812" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L812" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
+      <c r="A813" s="3"/>
+      <c r="B813" s="4"/>
+      <c r="C813" s="4"/>
+      <c r="D813" s="4"/>
+      <c r="E813" s="3"/>
+      <c r="F813" s="3"/>
+      <c r="G813" s="3"/>
+      <c r="H813" s="3"/>
+      <c r="I813" s="3"/>
+      <c r="J813" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K813" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L813" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
+      <c r="A814" s="3"/>
+      <c r="B814" s="4"/>
+      <c r="C814" s="4"/>
+      <c r="D814" s="4"/>
+      <c r="E814" s="3"/>
+      <c r="F814" s="3"/>
+      <c r="G814" s="3"/>
+      <c r="H814" s="3"/>
+      <c r="I814" s="3"/>
+      <c r="J814" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K811" s="3" t="inlineStr">
+      <c r="K814" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L814" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
+      <c r="A815" s="3"/>
+      <c r="B815" s="4"/>
+      <c r="C815" s="4"/>
+      <c r="D815" s="4"/>
+      <c r="E815" s="3"/>
+      <c r="F815" s="3"/>
+      <c r="G815" s="3"/>
+      <c r="H815" s="3"/>
+      <c r="I815" s="3"/>
+      <c r="J815" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K815" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L815" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
+      <c r="A816" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B816" s="4" t="inlineStr">
+        <is>
+          <t>101허4964</t>
+        </is>
+      </c>
+      <c r="C816" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D816" s="4"/>
+      <c r="E816" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F816" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G816" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H816" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I816" s="3" t="inlineStr">
+        <is>
+          <t>73,000KM</t>
+        </is>
+      </c>
+      <c r="J816" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K816" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L816" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
+      <c r="A817" s="3"/>
+      <c r="B817" s="4"/>
+      <c r="C817" s="4"/>
+      <c r="D817" s="4"/>
+      <c r="E817" s="3"/>
+      <c r="F817" s="3"/>
+      <c r="G817" s="3"/>
+      <c r="H817" s="3"/>
+      <c r="I817" s="3"/>
+      <c r="J817" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K817" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L817" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
+      <c r="A818" s="3"/>
+      <c r="B818" s="4"/>
+      <c r="C818" s="4"/>
+      <c r="D818" s="4"/>
+      <c r="E818" s="3"/>
+      <c r="F818" s="3"/>
+      <c r="G818" s="3"/>
+      <c r="H818" s="3"/>
+      <c r="I818" s="3"/>
+      <c r="J818" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K818" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L818" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
+      <c r="A819" s="3"/>
+      <c r="B819" s="4"/>
+      <c r="C819" s="4"/>
+      <c r="D819" s="4"/>
+      <c r="E819" s="3"/>
+      <c r="F819" s="3"/>
+      <c r="G819" s="3"/>
+      <c r="H819" s="3"/>
+      <c r="I819" s="3"/>
+      <c r="J819" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K819" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L819" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
+      <c r="A820" s="3"/>
+      <c r="B820" s="4"/>
+      <c r="C820" s="4"/>
+      <c r="D820" s="4"/>
+      <c r="E820" s="3"/>
+      <c r="F820" s="3"/>
+      <c r="G820" s="3"/>
+      <c r="H820" s="3"/>
+      <c r="I820" s="3"/>
+      <c r="J820" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K820" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L820" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
+      <c r="A821" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B821" s="4" t="inlineStr">
+        <is>
+          <t>101호9548</t>
+        </is>
+      </c>
+      <c r="C821" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D821" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
+      <c r="E821" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F821" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G821" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H821" s="3" t="inlineStr">
+        <is>
+          <t>21년05월</t>
+        </is>
+      </c>
+      <c r="I821" s="3" t="inlineStr">
+        <is>
+          <t>143,100KM</t>
+        </is>
+      </c>
+      <c r="J821" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K821" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L821" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
+      <c r="A822" s="3"/>
+      <c r="B822" s="4"/>
+      <c r="C822" s="4"/>
+      <c r="D822" s="4"/>
+      <c r="E822" s="3"/>
+      <c r="F822" s="3"/>
+      <c r="G822" s="3"/>
+      <c r="H822" s="3"/>
+      <c r="I822" s="3"/>
+      <c r="J822" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K822" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L822" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
+      <c r="A823" s="3"/>
+      <c r="B823" s="4"/>
+      <c r="C823" s="4"/>
+      <c r="D823" s="4"/>
+      <c r="E823" s="3"/>
+      <c r="F823" s="3"/>
+      <c r="G823" s="3"/>
+      <c r="H823" s="3"/>
+      <c r="I823" s="3"/>
+      <c r="J823" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K823" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L823" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
+      <c r="A824" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B824" s="4" t="inlineStr">
+        <is>
+          <t>125호4662</t>
+        </is>
+      </c>
+      <c r="C824" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
+5인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D824" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-12.3인치 클러스터,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E824" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F824" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G824" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H824" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I824" s="3" t="inlineStr">
+        <is>
+          <t>48,200KM</t>
+        </is>
+      </c>
+      <c r="J824" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K824" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L824" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
+      <c r="A825" s="3"/>
+      <c r="B825" s="4"/>
+      <c r="C825" s="4"/>
+      <c r="D825" s="4"/>
+      <c r="E825" s="3"/>
+      <c r="F825" s="3"/>
+      <c r="G825" s="3"/>
+      <c r="H825" s="3"/>
+      <c r="I825" s="3"/>
+      <c r="J825" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K825" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L825" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
+      <c r="A826" s="3"/>
+      <c r="B826" s="4"/>
+      <c r="C826" s="4"/>
+      <c r="D826" s="4"/>
+      <c r="E826" s="3"/>
+      <c r="F826" s="3"/>
+      <c r="G826" s="3"/>
+      <c r="H826" s="3"/>
+      <c r="I826" s="3"/>
+      <c r="J826" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K826" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L826" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
+      <c r="A827" s="3"/>
+      <c r="B827" s="4"/>
+      <c r="C827" s="4"/>
+      <c r="D827" s="4"/>
+      <c r="E827" s="3"/>
+      <c r="F827" s="3"/>
+      <c r="G827" s="3"/>
+      <c r="H827" s="3"/>
+      <c r="I827" s="3"/>
+      <c r="J827" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K827" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L827" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
+      <c r="A828" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B828" s="4" t="inlineStr">
+        <is>
+          <t>165하3912</t>
+        </is>
+      </c>
+      <c r="C828" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D828" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E828" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F828" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G828" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H828" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I828" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J828" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K828" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L828" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
+      <c r="A829" s="3"/>
+      <c r="B829" s="4"/>
+      <c r="C829" s="4"/>
+      <c r="D829" s="4"/>
+      <c r="E829" s="3"/>
+      <c r="F829" s="3"/>
+      <c r="G829" s="3"/>
+      <c r="H829" s="3"/>
+      <c r="I829" s="3"/>
+      <c r="J829" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K829" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L829" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
+      <c r="A830" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B830" s="4" t="inlineStr">
+        <is>
+          <t>172하1348</t>
+        </is>
+      </c>
+      <c r="C830" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 가솔린 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D830" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어 내비 플러스</t>
+        </is>
+      </c>
+      <c r="E830" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F830" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G830" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H830" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I830" s="3" t="inlineStr">
+        <is>
+          <t>63,450KM</t>
+        </is>
+      </c>
+      <c r="J830" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K830" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L830" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
+      <c r="A831" s="3"/>
+      <c r="B831" s="4"/>
+      <c r="C831" s="4"/>
+      <c r="D831" s="4"/>
+      <c r="E831" s="3"/>
+      <c r="F831" s="3"/>
+      <c r="G831" s="3"/>
+      <c r="H831" s="3"/>
+      <c r="I831" s="3"/>
+      <c r="J831" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K831" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L831" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
+      <c r="A832" s="3"/>
+      <c r="B832" s="4"/>
+      <c r="C832" s="4"/>
+      <c r="D832" s="4"/>
+      <c r="E832" s="3"/>
+      <c r="F832" s="3"/>
+      <c r="G832" s="3"/>
+      <c r="H832" s="3"/>
+      <c r="I832" s="3"/>
+      <c r="J832" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K832" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L832" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
+      <c r="A833" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B833" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C833" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D833" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E833" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F833" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G833" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H833" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I833" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J833" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K833" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L833" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
+      <c r="A834" s="3"/>
+      <c r="B834" s="4"/>
+      <c r="C834" s="4"/>
+      <c r="D834" s="4"/>
+      <c r="E834" s="3"/>
+      <c r="F834" s="3"/>
+      <c r="G834" s="3"/>
+      <c r="H834" s="3"/>
+      <c r="I834" s="3"/>
+      <c r="J834" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K834" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L834" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
+      <c r="A835" s="3"/>
+      <c r="B835" s="4"/>
+      <c r="C835" s="4"/>
+      <c r="D835" s="4"/>
+      <c r="E835" s="3"/>
+      <c r="F835" s="3"/>
+      <c r="G835" s="3"/>
+      <c r="H835" s="3"/>
+      <c r="I835" s="3"/>
+      <c r="J835" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K835" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L835" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
+      <c r="A836" s="3"/>
+      <c r="B836" s="4"/>
+      <c r="C836" s="4"/>
+      <c r="D836" s="4"/>
+      <c r="E836" s="3"/>
+      <c r="F836" s="3"/>
+      <c r="G836" s="3"/>
+      <c r="H836" s="3"/>
+      <c r="I836" s="3"/>
+      <c r="J836" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K836" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L836" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
+      <c r="A837" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B837" s="4" t="inlineStr">
+        <is>
+          <t>101허2773</t>
+        </is>
+      </c>
+      <c r="C837" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.2 디젤 2WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D837" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E837" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F837" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G837" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H837" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I837" s="3" t="inlineStr">
+        <is>
+          <t>89,800KM</t>
+        </is>
+      </c>
+      <c r="J837" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K837" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L837" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
+      <c r="A838" s="3"/>
+      <c r="B838" s="4"/>
+      <c r="C838" s="4"/>
+      <c r="D838" s="4"/>
+      <c r="E838" s="3"/>
+      <c r="F838" s="3"/>
+      <c r="G838" s="3"/>
+      <c r="H838" s="3"/>
+      <c r="I838" s="3"/>
+      <c r="J838" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K838" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L838" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
+      <c r="A839" s="3"/>
+      <c r="B839" s="4"/>
+      <c r="C839" s="4"/>
+      <c r="D839" s="4"/>
+      <c r="E839" s="3"/>
+      <c r="F839" s="3"/>
+      <c r="G839" s="3"/>
+      <c r="H839" s="3"/>
+      <c r="I839" s="3"/>
+      <c r="J839" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K839" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L839" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
+      <c r="A840" s="3"/>
+      <c r="B840" s="4"/>
+      <c r="C840" s="4"/>
+      <c r="D840" s="4"/>
+      <c r="E840" s="3"/>
+      <c r="F840" s="3"/>
+      <c r="G840" s="3"/>
+      <c r="H840" s="3"/>
+      <c r="I840" s="3"/>
+      <c r="J840" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K840" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L840" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
+      <c r="A841" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B841" s="4" t="inlineStr">
+        <is>
+          <t>222허2996</t>
+        </is>
+      </c>
+      <c r="C841" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D841" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 하이테크, 기본형-드라이브와이즈,
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E841" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F841" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G841" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H841" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I841" s="3" t="inlineStr">
+        <is>
+          <t>37,600KM</t>
+        </is>
+      </c>
+      <c r="J841" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K841" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L841" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
+      <c r="A842" s="3"/>
+      <c r="B842" s="4"/>
+      <c r="C842" s="4"/>
+      <c r="D842" s="4"/>
+      <c r="E842" s="3"/>
+      <c r="F842" s="3"/>
+      <c r="G842" s="3"/>
+      <c r="H842" s="3"/>
+      <c r="I842" s="3"/>
+      <c r="J842" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K842" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L842" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
+      <c r="A843" s="3"/>
+      <c r="B843" s="4"/>
+      <c r="C843" s="4"/>
+      <c r="D843" s="4"/>
+      <c r="E843" s="3"/>
+      <c r="F843" s="3"/>
+      <c r="G843" s="3"/>
+      <c r="H843" s="3"/>
+      <c r="I843" s="3"/>
+      <c r="J843" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K843" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L843" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
+      <c r="A844" s="3"/>
+      <c r="B844" s="4"/>
+      <c r="C844" s="4"/>
+      <c r="D844" s="4"/>
+      <c r="E844" s="3"/>
+      <c r="F844" s="3"/>
+      <c r="G844" s="3"/>
+      <c r="H844" s="3"/>
+      <c r="I844" s="3"/>
+      <c r="J844" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K844" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L844" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
+      <c r="A845" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B845" s="4" t="inlineStr">
+        <is>
+          <t>01호3917</t>
+        </is>
+      </c>
+      <c r="C845" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D845" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E845" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F845" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G845" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H845" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I845" s="3" t="inlineStr">
+        <is>
+          <t>77,150KM</t>
+        </is>
+      </c>
+      <c r="J845" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K845" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L845" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
+      <c r="A846" s="3"/>
+      <c r="B846" s="4"/>
+      <c r="C846" s="4"/>
+      <c r="D846" s="4"/>
+      <c r="E846" s="3"/>
+      <c r="F846" s="3"/>
+      <c r="G846" s="3"/>
+      <c r="H846" s="3"/>
+      <c r="I846" s="3"/>
+      <c r="J846" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K846" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L846" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
+      <c r="A847" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B847" s="4" t="inlineStr">
+        <is>
+          <t>142호6546</t>
+        </is>
+      </c>
+      <c r="C847" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 시그니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D847" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 미드나잇그린-드라이브와이즈, 내비
+게이션</t>
+        </is>
+      </c>
+      <c r="E847" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F847" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G847" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H847" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I847" s="3" t="inlineStr">
+        <is>
+          <t>4,650KM</t>
+        </is>
+      </c>
+      <c r="J847" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K847" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L847" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
+      <c r="A848" s="3"/>
+      <c r="B848" s="4"/>
+      <c r="C848" s="4"/>
+      <c r="D848" s="4"/>
+      <c r="E848" s="3"/>
+      <c r="F848" s="3"/>
+      <c r="G848" s="3"/>
+      <c r="H848" s="3"/>
+      <c r="I848" s="3"/>
+      <c r="J848" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K848" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L848" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
+      <c r="A849" s="3"/>
+      <c r="B849" s="4"/>
+      <c r="C849" s="4"/>
+      <c r="D849" s="4"/>
+      <c r="E849" s="3"/>
+      <c r="F849" s="3"/>
+      <c r="G849" s="3"/>
+      <c r="H849" s="3"/>
+      <c r="I849" s="3"/>
+      <c r="J849" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K849" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L849" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
+      <c r="A850" s="3"/>
+      <c r="B850" s="4"/>
+      <c r="C850" s="4"/>
+      <c r="D850" s="4"/>
+      <c r="E850" s="3"/>
+      <c r="F850" s="3"/>
+      <c r="G850" s="3"/>
+      <c r="H850" s="3"/>
+      <c r="I850" s="3"/>
+      <c r="J850" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K850" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L850" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
+      <c r="A851" s="3"/>
+      <c r="B851" s="4"/>
+      <c r="C851" s="4"/>
+      <c r="D851" s="4"/>
+      <c r="E851" s="3"/>
+      <c r="F851" s="3"/>
+      <c r="G851" s="3"/>
+      <c r="H851" s="3"/>
+      <c r="I851" s="3"/>
+      <c r="J851" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K851" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L851" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
+      <c r="A852" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B852" s="4" t="inlineStr">
+        <is>
+          <t>180허2734</t>
+        </is>
+      </c>
+      <c r="C852" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 프레스티지</t>
+        </is>
+      </c>
+      <c r="D852" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E852" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F852" s="3" t="inlineStr">
+        <is>
+          <t>파랑(남색,곤색)</t>
+        </is>
+      </c>
+      <c r="G852" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H852" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I852" s="3" t="inlineStr">
+        <is>
+          <t>19,800KM</t>
+        </is>
+      </c>
+      <c r="J852" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K852" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L852" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
+      <c r="A853" s="3"/>
+      <c r="B853" s="4"/>
+      <c r="C853" s="4"/>
+      <c r="D853" s="4"/>
+      <c r="E853" s="3"/>
+      <c r="F853" s="3"/>
+      <c r="G853" s="3"/>
+      <c r="H853" s="3"/>
+      <c r="I853" s="3"/>
+      <c r="J853" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K853" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L853" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
+      <c r="A854" s="3"/>
+      <c r="B854" s="4"/>
+      <c r="C854" s="4"/>
+      <c r="D854" s="4"/>
+      <c r="E854" s="3"/>
+      <c r="F854" s="3"/>
+      <c r="G854" s="3"/>
+      <c r="H854" s="3"/>
+      <c r="I854" s="3"/>
+      <c r="J854" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K854" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L854" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
+      <c r="A855" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B855" s="4" t="inlineStr">
+        <is>
+          <t>192허5258</t>
+        </is>
+      </c>
+      <c r="C855" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 스마트 A/
+T</t>
+        </is>
+      </c>
+      <c r="D855" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트내비, 컨비니언스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E855" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F855" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G855" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H855" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I855" s="3" t="inlineStr">
+        <is>
+          <t>74,326KM</t>
+        </is>
+      </c>
+      <c r="J855" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K855" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L855" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
+      <c r="A856" s="3"/>
+      <c r="B856" s="4"/>
+      <c r="C856" s="4"/>
+      <c r="D856" s="4"/>
+      <c r="E856" s="3"/>
+      <c r="F856" s="3"/>
+      <c r="G856" s="3"/>
+      <c r="H856" s="3"/>
+      <c r="I856" s="3"/>
+      <c r="J856" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K856" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L856" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
+      <c r="A857" s="3"/>
+      <c r="B857" s="4"/>
+      <c r="C857" s="4"/>
+      <c r="D857" s="4"/>
+      <c r="E857" s="3"/>
+      <c r="F857" s="3"/>
+      <c r="G857" s="3"/>
+      <c r="H857" s="3"/>
+      <c r="I857" s="3"/>
+      <c r="J857" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K857" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L857" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
+      <c r="A858" s="3"/>
+      <c r="B858" s="4"/>
+      <c r="C858" s="4"/>
+      <c r="D858" s="4"/>
+      <c r="E858" s="3"/>
+      <c r="F858" s="3"/>
+      <c r="G858" s="3"/>
+      <c r="H858" s="3"/>
+      <c r="I858" s="3"/>
+      <c r="J858" s="3" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K858" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L858" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
+      <c r="A859" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B859" s="4" t="inlineStr">
+        <is>
+          <t>222하3444</t>
+        </is>
+      </c>
+      <c r="C859" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D859" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E859" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F859" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G859" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H859" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I859" s="3" t="inlineStr">
+        <is>
+          <t>96,800KM</t>
+        </is>
+      </c>
+      <c r="J859" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K859" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L859" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
+      <c r="A860" s="3"/>
+      <c r="B860" s="4"/>
+      <c r="C860" s="4"/>
+      <c r="D860" s="4"/>
+      <c r="E860" s="3"/>
+      <c r="F860" s="3"/>
+      <c r="G860" s="3"/>
+      <c r="H860" s="3"/>
+      <c r="I860" s="3"/>
+      <c r="J860" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K860" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L860" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
+      <c r="A861" s="3"/>
+      <c r="B861" s="4"/>
+      <c r="C861" s="4"/>
+      <c r="D861" s="4"/>
+      <c r="E861" s="3"/>
+      <c r="F861" s="3"/>
+      <c r="G861" s="3"/>
+      <c r="H861" s="3"/>
+      <c r="I861" s="3"/>
+      <c r="J861" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K861" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L861" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
+      <c r="A862" s="3"/>
+      <c r="B862" s="4"/>
+      <c r="C862" s="4"/>
+      <c r="D862" s="4"/>
+      <c r="E862" s="3"/>
+      <c r="F862" s="3"/>
+      <c r="G862" s="3"/>
+      <c r="H862" s="3"/>
+      <c r="I862" s="3"/>
+      <c r="J862" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K862" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L862" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
+      <c r="A863" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B863" s="4" t="inlineStr">
+        <is>
+          <t>142호6545</t>
+        </is>
+      </c>
+      <c r="C863" s="4" t="inlineStr">
+        <is>
+          <t>뉴 GV80 가솔린 2.5 터보 AWD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D863" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠패키지, 파퓰러패키지(5인승AWD), 
+2열컴포트패키지</t>
+        </is>
+      </c>
+      <c r="E863" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F863" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G863" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H863" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I863" s="3" t="inlineStr">
+        <is>
+          <t>17,000KM</t>
+        </is>
+      </c>
+      <c r="J863" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K863" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L863" s="3" t="inlineStr">
+        <is>
+          <t>2,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
+      <c r="A864" s="3"/>
+      <c r="B864" s="4"/>
+      <c r="C864" s="4"/>
+      <c r="D864" s="4"/>
+      <c r="E864" s="3"/>
+      <c r="F864" s="3"/>
+      <c r="G864" s="3"/>
+      <c r="H864" s="3"/>
+      <c r="I864" s="3"/>
+      <c r="J864" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K864" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L864" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
+      <c r="A865" s="3"/>
+      <c r="B865" s="4"/>
+      <c r="C865" s="4"/>
+      <c r="D865" s="4"/>
+      <c r="E865" s="3"/>
+      <c r="F865" s="3"/>
+      <c r="G865" s="3"/>
+      <c r="H865" s="3"/>
+      <c r="I865" s="3"/>
+      <c r="J865" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K865" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L865" s="3" t="inlineStr">
+        <is>
+          <t>1,650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
+      <c r="A866" s="3"/>
+      <c r="B866" s="4"/>
+      <c r="C866" s="4"/>
+      <c r="D866" s="4"/>
+      <c r="E866" s="3"/>
+      <c r="F866" s="3"/>
+      <c r="G866" s="3"/>
+      <c r="H866" s="3"/>
+      <c r="I866" s="3"/>
+      <c r="J866" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K866" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L866" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
+      <c r="A867" s="3"/>
+      <c r="B867" s="4"/>
+      <c r="C867" s="4"/>
+      <c r="D867" s="4"/>
+      <c r="E867" s="3"/>
+      <c r="F867" s="3"/>
+      <c r="G867" s="3"/>
+      <c r="H867" s="3"/>
+      <c r="I867" s="3"/>
+      <c r="J867" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K867" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L867" s="3" t="inlineStr">
+        <is>
+          <t>1,550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
+      <c r="A868" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B868" s="4" t="inlineStr">
+        <is>
+          <t>101하2775</t>
+        </is>
+      </c>
+      <c r="C868" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 2.2 디젤 AWD 8인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D868" s="4" t="inlineStr">
+        <is>
+          <t>패밀리, 테크2</t>
+        </is>
+      </c>
+      <c r="E868" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F868" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G868" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H868" s="3" t="inlineStr">
+        <is>
+          <t>21년10월</t>
+        </is>
+      </c>
+      <c r="I868" s="3" t="inlineStr">
+        <is>
+          <t>85,900KM</t>
+        </is>
+      </c>
+      <c r="J868" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K868" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L868" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
+      <c r="A869" s="3"/>
+      <c r="B869" s="4"/>
+      <c r="C869" s="4"/>
+      <c r="D869" s="4"/>
+      <c r="E869" s="3"/>
+      <c r="F869" s="3"/>
+      <c r="G869" s="3"/>
+      <c r="H869" s="3"/>
+      <c r="I869" s="3"/>
+      <c r="J869" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K869" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L869" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
+      <c r="A870" s="3"/>
+      <c r="B870" s="4"/>
+      <c r="C870" s="4"/>
+      <c r="D870" s="4"/>
+      <c r="E870" s="3"/>
+      <c r="F870" s="3"/>
+      <c r="G870" s="3"/>
+      <c r="H870" s="3"/>
+      <c r="I870" s="3"/>
+      <c r="J870" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K870" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L870" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
+      <c r="A871" s="3"/>
+      <c r="B871" s="4"/>
+      <c r="C871" s="4"/>
+      <c r="D871" s="4"/>
+      <c r="E871" s="3"/>
+      <c r="F871" s="3"/>
+      <c r="G871" s="3"/>
+      <c r="H871" s="3"/>
+      <c r="I871" s="3"/>
+      <c r="J871" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K871" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L871" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
+      <c r="A872" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B872" s="4" t="inlineStr">
+        <is>
+          <t>101호9359</t>
+        </is>
+      </c>
+      <c r="C872" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K9(RJ) 3.8 가솔린 AWD 플래티넘 베스트
+셀렉션Ⅰ</t>
+        </is>
+      </c>
+      <c r="D872" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E872" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F872" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G872" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H872" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I872" s="3" t="inlineStr">
+        <is>
+          <t>45,100KM</t>
+        </is>
+      </c>
+      <c r="J872" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K872" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L811" s="3" t="inlineStr">
+      <c r="L872" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
+      <c r="A873" s="3"/>
+      <c r="B873" s="4"/>
+      <c r="C873" s="4"/>
+      <c r="D873" s="4"/>
+      <c r="E873" s="3"/>
+      <c r="F873" s="3"/>
+      <c r="G873" s="3"/>
+      <c r="H873" s="3"/>
+      <c r="I873" s="3"/>
+      <c r="J873" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K873" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L873" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
+      <c r="A874" s="3"/>
+      <c r="B874" s="4"/>
+      <c r="C874" s="4"/>
+      <c r="D874" s="4"/>
+      <c r="E874" s="3"/>
+      <c r="F874" s="3"/>
+      <c r="G874" s="3"/>
+      <c r="H874" s="3"/>
+      <c r="I874" s="3"/>
+      <c r="J874" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K874" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L874" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
+      <c r="A875" s="3"/>
+      <c r="B875" s="4"/>
+      <c r="C875" s="4"/>
+      <c r="D875" s="4"/>
+      <c r="E875" s="3"/>
+      <c r="F875" s="3"/>
+      <c r="G875" s="3"/>
+      <c r="H875" s="3"/>
+      <c r="I875" s="3"/>
+      <c r="J875" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K875" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L875" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
+      <c r="A876" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B876" s="4" t="inlineStr">
+        <is>
+          <t>175허1789</t>
+        </is>
+      </c>
+      <c r="C876" s="4" t="inlineStr">
+        <is>
+          <t>K5 HEV 2.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D876" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,내비게이션</t>
+        </is>
+      </c>
+      <c r="E876" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F876" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G876" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H876" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I876" s="3" t="inlineStr">
+        <is>
+          <t>68,900KM</t>
+        </is>
+      </c>
+      <c r="J876" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K876" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L876" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
+      <c r="A877" s="3"/>
+      <c r="B877" s="4"/>
+      <c r="C877" s="4"/>
+      <c r="D877" s="4"/>
+      <c r="E877" s="3"/>
+      <c r="F877" s="3"/>
+      <c r="G877" s="3"/>
+      <c r="H877" s="3"/>
+      <c r="I877" s="3"/>
+      <c r="J877" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K877" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L877" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
+      <c r="A878" s="3"/>
+      <c r="B878" s="4"/>
+      <c r="C878" s="4"/>
+      <c r="D878" s="4"/>
+      <c r="E878" s="3"/>
+      <c r="F878" s="3"/>
+      <c r="G878" s="3"/>
+      <c r="H878" s="3"/>
+      <c r="I878" s="3"/>
+      <c r="J878" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K878" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L878" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
+      <c r="A879" s="3"/>
+      <c r="B879" s="4"/>
+      <c r="C879" s="4"/>
+      <c r="D879" s="4"/>
+      <c r="E879" s="3"/>
+      <c r="F879" s="3"/>
+      <c r="G879" s="3"/>
+      <c r="H879" s="3"/>
+      <c r="I879" s="3"/>
+      <c r="J879" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K879" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L879" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
+      <c r="A880" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B880" s="4" t="inlineStr">
+        <is>
+          <t>169하9487</t>
+        </is>
+      </c>
+      <c r="C880" s="4" t="inlineStr">
+        <is>
+          <t>니로 하이브리드 프레스티지</t>
+        </is>
+      </c>
+      <c r="D880" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,내비게이션</t>
+        </is>
+      </c>
+      <c r="E880" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F880" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G880" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H880" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I880" s="3" t="inlineStr">
+        <is>
+          <t>117,000KM</t>
+        </is>
+      </c>
+      <c r="J880" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K880" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L880" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
+      <c r="A881" s="3"/>
+      <c r="B881" s="4"/>
+      <c r="C881" s="4"/>
+      <c r="D881" s="4"/>
+      <c r="E881" s="3"/>
+      <c r="F881" s="3"/>
+      <c r="G881" s="3"/>
+      <c r="H881" s="3"/>
+      <c r="I881" s="3"/>
+      <c r="J881" s="3" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="K881" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L881" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
+      <c r="A882" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B882" s="4" t="inlineStr">
+        <is>
+          <t>142호3587</t>
+        </is>
+      </c>
+      <c r="C882" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D882" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E882" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F882" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G882" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H882" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I882" s="3" t="inlineStr">
+        <is>
+          <t>26,000KM</t>
+        </is>
+      </c>
+      <c r="J882" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K882" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L882" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
+      <c r="A883" s="3"/>
+      <c r="B883" s="4"/>
+      <c r="C883" s="4"/>
+      <c r="D883" s="4"/>
+      <c r="E883" s="3"/>
+      <c r="F883" s="3"/>
+      <c r="G883" s="3"/>
+      <c r="H883" s="3"/>
+      <c r="I883" s="3"/>
+      <c r="J883" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K883" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L883" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
+      <c r="A884" s="3"/>
+      <c r="B884" s="4"/>
+      <c r="C884" s="4"/>
+      <c r="D884" s="4"/>
+      <c r="E884" s="3"/>
+      <c r="F884" s="3"/>
+      <c r="G884" s="3"/>
+      <c r="H884" s="3"/>
+      <c r="I884" s="3"/>
+      <c r="J884" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K884" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L884" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
+      <c r="A885" s="3"/>
+      <c r="B885" s="4"/>
+      <c r="C885" s="4"/>
+      <c r="D885" s="4"/>
+      <c r="E885" s="3"/>
+      <c r="F885" s="3"/>
+      <c r="G885" s="3"/>
+      <c r="H885" s="3"/>
+      <c r="I885" s="3"/>
+      <c r="J885" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K885" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L885" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
+      <c r="A886" s="3"/>
+      <c r="B886" s="4"/>
+      <c r="C886" s="4"/>
+      <c r="D886" s="4"/>
+      <c r="E886" s="3"/>
+      <c r="F886" s="3"/>
+      <c r="G886" s="3"/>
+      <c r="H886" s="3"/>
+      <c r="I886" s="3"/>
+      <c r="J886" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K886" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L886" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
+      <c r="A887" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B887" s="4" t="inlineStr">
+        <is>
+          <t>125호9035</t>
+        </is>
+      </c>
+      <c r="C887" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D887" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E887" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F887" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G887" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H887" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I887" s="3" t="inlineStr">
+        <is>
+          <t>74,000KM</t>
+        </is>
+      </c>
+      <c r="J887" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K887" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L887" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
+      <c r="A888" s="3"/>
+      <c r="B888" s="4"/>
+      <c r="C888" s="4"/>
+      <c r="D888" s="4"/>
+      <c r="E888" s="3"/>
+      <c r="F888" s="3"/>
+      <c r="G888" s="3"/>
+      <c r="H888" s="3"/>
+      <c r="I888" s="3"/>
+      <c r="J888" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K888" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L888" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
+      <c r="A889" s="3"/>
+      <c r="B889" s="4"/>
+      <c r="C889" s="4"/>
+      <c r="D889" s="4"/>
+      <c r="E889" s="3"/>
+      <c r="F889" s="3"/>
+      <c r="G889" s="3"/>
+      <c r="H889" s="3"/>
+      <c r="I889" s="3"/>
+      <c r="J889" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K889" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L889" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
+      <c r="A890" s="3"/>
+      <c r="B890" s="4"/>
+      <c r="C890" s="4"/>
+      <c r="D890" s="4"/>
+      <c r="E890" s="3"/>
+      <c r="F890" s="3"/>
+      <c r="G890" s="3"/>
+      <c r="H890" s="3"/>
+      <c r="I890" s="3"/>
+      <c r="J890" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K890" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L890" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
+      <c r="A891" s="3"/>
+      <c r="B891" s="4"/>
+      <c r="C891" s="4"/>
+      <c r="D891" s="4"/>
+      <c r="E891" s="3"/>
+      <c r="F891" s="3"/>
+      <c r="G891" s="3"/>
+      <c r="H891" s="3"/>
+      <c r="I891" s="3"/>
+      <c r="J891" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K891" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L891" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
+      <c r="A892" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B892" s="4" t="inlineStr">
+        <is>
+          <t>142호3663</t>
+        </is>
+      </c>
+      <c r="C892" s="4" t="inlineStr">
+        <is>
+          <t>X4(2세대) xDrive20d M Sport</t>
+        </is>
+      </c>
+      <c r="D892" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지, 하이테크 패키지</t>
+        </is>
+      </c>
+      <c r="E892" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F892" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G892" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H892" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I892" s="3" t="inlineStr">
+        <is>
+          <t>17,000KM</t>
+        </is>
+      </c>
+      <c r="J892" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K892" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L892" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
+      <c r="A893" s="3"/>
+      <c r="B893" s="4"/>
+      <c r="C893" s="4"/>
+      <c r="D893" s="4"/>
+      <c r="E893" s="3"/>
+      <c r="F893" s="3"/>
+      <c r="G893" s="3"/>
+      <c r="H893" s="3"/>
+      <c r="I893" s="3"/>
+      <c r="J893" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K893" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L893" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
+      <c r="A894" s="3"/>
+      <c r="B894" s="4"/>
+      <c r="C894" s="4"/>
+      <c r="D894" s="4"/>
+      <c r="E894" s="3"/>
+      <c r="F894" s="3"/>
+      <c r="G894" s="3"/>
+      <c r="H894" s="3"/>
+      <c r="I894" s="3"/>
+      <c r="J894" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K894" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L894" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
+      <c r="A895" s="3"/>
+      <c r="B895" s="4"/>
+      <c r="C895" s="4"/>
+      <c r="D895" s="4"/>
+      <c r="E895" s="3"/>
+      <c r="F895" s="3"/>
+      <c r="G895" s="3"/>
+      <c r="H895" s="3"/>
+      <c r="I895" s="3"/>
+      <c r="J895" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K895" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L895" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
+      <c r="A896" s="3"/>
+      <c r="B896" s="4"/>
+      <c r="C896" s="4"/>
+      <c r="D896" s="4"/>
+      <c r="E896" s="3"/>
+      <c r="F896" s="3"/>
+      <c r="G896" s="3"/>
+      <c r="H896" s="3"/>
+      <c r="I896" s="3"/>
+      <c r="J896" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K896" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L896" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
+      <c r="A897" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B897" s="4" t="inlineStr">
+        <is>
+          <t>125호8930</t>
+        </is>
+      </c>
+      <c r="C897" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D897" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E897" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F897" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G897" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H897" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I897" s="3" t="inlineStr">
+        <is>
+          <t>28,000KM</t>
+        </is>
+      </c>
+      <c r="J897" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K897" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L897" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
+      <c r="A898" s="3"/>
+      <c r="B898" s="4"/>
+      <c r="C898" s="4"/>
+      <c r="D898" s="4"/>
+      <c r="E898" s="3"/>
+      <c r="F898" s="3"/>
+      <c r="G898" s="3"/>
+      <c r="H898" s="3"/>
+      <c r="I898" s="3"/>
+      <c r="J898" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K898" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L898" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="3"/>
+      <c r="B899" s="4"/>
+      <c r="C899" s="4"/>
+      <c r="D899" s="4"/>
+      <c r="E899" s="3"/>
+      <c r="F899" s="3"/>
+      <c r="G899" s="3"/>
+      <c r="H899" s="3"/>
+      <c r="I899" s="3"/>
+      <c r="J899" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K899" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L899" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="3"/>
+      <c r="B900" s="4"/>
+      <c r="C900" s="4"/>
+      <c r="D900" s="4"/>
+      <c r="E900" s="3"/>
+      <c r="F900" s="3"/>
+      <c r="G900" s="3"/>
+      <c r="H900" s="3"/>
+      <c r="I900" s="3"/>
+      <c r="J900" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K900" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L900" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="3"/>
+      <c r="B901" s="4"/>
+      <c r="C901" s="4"/>
+      <c r="D901" s="4"/>
+      <c r="E901" s="3"/>
+      <c r="F901" s="3"/>
+      <c r="G901" s="3"/>
+      <c r="H901" s="3"/>
+      <c r="I901" s="3"/>
+      <c r="J901" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K901" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L901" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B902" s="4" t="inlineStr">
+        <is>
+          <t>101호7926</t>
+        </is>
+      </c>
+      <c r="C902" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
+스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D902" s="4" t="inlineStr">
+        <is>
+          <t>미쉐린타이어, 플래티넘 III, 파노라마 선루
+프</t>
+        </is>
+      </c>
+      <c r="E902" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F902" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G902" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H902" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I902" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
+      <c r="J902" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K902" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L902" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="3"/>
+      <c r="B903" s="4"/>
+      <c r="C903" s="4"/>
+      <c r="D903" s="4"/>
+      <c r="E903" s="3"/>
+      <c r="F903" s="3"/>
+      <c r="G903" s="3"/>
+      <c r="H903" s="3"/>
+      <c r="I903" s="3"/>
+      <c r="J903" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K903" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L903" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B904" s="4" t="inlineStr">
+        <is>
+          <t>142호2072</t>
+        </is>
+      </c>
+      <c r="C904" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D904" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E904" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F904" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G904" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H904" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I904" s="3" t="inlineStr">
+        <is>
+          <t>15,500KM</t>
+        </is>
+      </c>
+      <c r="J904" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K904" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L904" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
+      <c r="A905" s="3"/>
+      <c r="B905" s="4"/>
+      <c r="C905" s="4"/>
+      <c r="D905" s="4"/>
+      <c r="E905" s="3"/>
+      <c r="F905" s="3"/>
+      <c r="G905" s="3"/>
+      <c r="H905" s="3"/>
+      <c r="I905" s="3"/>
+      <c r="J905" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K905" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L905" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
+      <c r="A906" s="3"/>
+      <c r="B906" s="4"/>
+      <c r="C906" s="4"/>
+      <c r="D906" s="4"/>
+      <c r="E906" s="3"/>
+      <c r="F906" s="3"/>
+      <c r="G906" s="3"/>
+      <c r="H906" s="3"/>
+      <c r="I906" s="3"/>
+      <c r="J906" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K906" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L906" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
+      <c r="A907" s="3"/>
+      <c r="B907" s="4"/>
+      <c r="C907" s="4"/>
+      <c r="D907" s="4"/>
+      <c r="E907" s="3"/>
+      <c r="F907" s="3"/>
+      <c r="G907" s="3"/>
+      <c r="H907" s="3"/>
+      <c r="I907" s="3"/>
+      <c r="J907" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K907" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L907" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
+      <c r="A908" s="3"/>
+      <c r="B908" s="4"/>
+      <c r="C908" s="4"/>
+      <c r="D908" s="4"/>
+      <c r="E908" s="3"/>
+      <c r="F908" s="3"/>
+      <c r="G908" s="3"/>
+      <c r="H908" s="3"/>
+      <c r="I908" s="3"/>
+      <c r="J908" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K908" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L908" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
+      <c r="A909" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B909" s="4" t="inlineStr">
+        <is>
+          <t>142호3653</t>
+        </is>
+      </c>
+      <c r="C909" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 디젤 프레스티지</t>
+        </is>
+      </c>
+      <c r="D909" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E909" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F909" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G909" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H909" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I909" s="3" t="inlineStr">
+        <is>
+          <t>12,000KM</t>
+        </is>
+      </c>
+      <c r="J909" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K909" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L909" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
+      <c r="A910" s="3"/>
+      <c r="B910" s="4"/>
+      <c r="C910" s="4"/>
+      <c r="D910" s="4"/>
+      <c r="E910" s="3"/>
+      <c r="F910" s="3"/>
+      <c r="G910" s="3"/>
+      <c r="H910" s="3"/>
+      <c r="I910" s="3"/>
+      <c r="J910" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K910" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L910" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
+      <c r="A911" s="3"/>
+      <c r="B911" s="4"/>
+      <c r="C911" s="4"/>
+      <c r="D911" s="4"/>
+      <c r="E911" s="3"/>
+      <c r="F911" s="3"/>
+      <c r="G911" s="3"/>
+      <c r="H911" s="3"/>
+      <c r="I911" s="3"/>
+      <c r="J911" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K911" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L911" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
+      <c r="A912" s="3"/>
+      <c r="B912" s="4"/>
+      <c r="C912" s="4"/>
+      <c r="D912" s="4"/>
+      <c r="E912" s="3"/>
+      <c r="F912" s="3"/>
+      <c r="G912" s="3"/>
+      <c r="H912" s="3"/>
+      <c r="I912" s="3"/>
+      <c r="J912" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K912" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L912" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
+      <c r="A913" s="3"/>
+      <c r="B913" s="4"/>
+      <c r="C913" s="4"/>
+      <c r="D913" s="4"/>
+      <c r="E913" s="3"/>
+      <c r="F913" s="3"/>
+      <c r="G913" s="3"/>
+      <c r="H913" s="3"/>
+      <c r="I913" s="3"/>
+      <c r="J913" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K913" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L913" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
+      <c r="A914" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B914" s="4" t="inlineStr">
+        <is>
+          <t>125하2547</t>
+        </is>
+      </c>
+      <c r="C914" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스 아웃도어</t>
+        </is>
+      </c>
+      <c r="D914" s="4" t="inlineStr">
+        <is>
+          <t>스마트커넥트, 모니터링팩, HUD+빌트인캠2,
+ 드라이브와이즈, 스타일, 기본형-듀얼선루프</t>
+        </is>
+      </c>
+      <c r="E914" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F914" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G914" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H914" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I914" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
+      <c r="J914" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K914" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L914" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
+      <c r="A915" s="3"/>
+      <c r="B915" s="4"/>
+      <c r="C915" s="4"/>
+      <c r="D915" s="4"/>
+      <c r="E915" s="3"/>
+      <c r="F915" s="3"/>
+      <c r="G915" s="3"/>
+      <c r="H915" s="3"/>
+      <c r="I915" s="3"/>
+      <c r="J915" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K915" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L915" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
+      <c r="A916" s="3"/>
+      <c r="B916" s="4"/>
+      <c r="C916" s="4"/>
+      <c r="D916" s="4"/>
+      <c r="E916" s="3"/>
+      <c r="F916" s="3"/>
+      <c r="G916" s="3"/>
+      <c r="H916" s="3"/>
+      <c r="I916" s="3"/>
+      <c r="J916" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K916" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L916" s="3" t="inlineStr">
+        <is>
+          <t>1,010,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
+      <c r="A917" s="3"/>
+      <c r="B917" s="4"/>
+      <c r="C917" s="4"/>
+      <c r="D917" s="4"/>
+      <c r="E917" s="3"/>
+      <c r="F917" s="3"/>
+      <c r="G917" s="3"/>
+      <c r="H917" s="3"/>
+      <c r="I917" s="3"/>
+      <c r="J917" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K917" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L917" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
+      <c r="A918" s="3"/>
+      <c r="B918" s="4"/>
+      <c r="C918" s="4"/>
+      <c r="D918" s="4"/>
+      <c r="E918" s="3"/>
+      <c r="F918" s="3"/>
+      <c r="G918" s="3"/>
+      <c r="H918" s="3"/>
+      <c r="I918" s="3"/>
+      <c r="J918" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K918" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L918" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
+      <c r="A919" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B919" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C919" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D919" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E919" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F919" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G919" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H919" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I919" s="3" t="inlineStr">
+        <is>
+          <t>53,000KM</t>
+        </is>
+      </c>
+      <c r="J919" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K919" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L919" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
+      <c r="A920" s="3"/>
+      <c r="B920" s="4"/>
+      <c r="C920" s="4"/>
+      <c r="D920" s="4"/>
+      <c r="E920" s="3"/>
+      <c r="F920" s="3"/>
+      <c r="G920" s="3"/>
+      <c r="H920" s="3"/>
+      <c r="I920" s="3"/>
+      <c r="J920" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K920" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L920" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
+      <c r="A921" s="3"/>
+      <c r="B921" s="4"/>
+      <c r="C921" s="4"/>
+      <c r="D921" s="4"/>
+      <c r="E921" s="3"/>
+      <c r="F921" s="3"/>
+      <c r="G921" s="3"/>
+      <c r="H921" s="3"/>
+      <c r="I921" s="3"/>
+      <c r="J921" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K921" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L921" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
+      <c r="A922" s="3"/>
+      <c r="B922" s="4"/>
+      <c r="C922" s="4"/>
+      <c r="D922" s="4"/>
+      <c r="E922" s="3"/>
+      <c r="F922" s="3"/>
+      <c r="G922" s="3"/>
+      <c r="H922" s="3"/>
+      <c r="I922" s="3"/>
+      <c r="J922" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K922" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L922" s="3" t="inlineStr">
+        <is>
+          <t>1,020,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
+      <c r="A923" s="3"/>
+      <c r="B923" s="4"/>
+      <c r="C923" s="4"/>
+      <c r="D923" s="4"/>
+      <c r="E923" s="3"/>
+      <c r="F923" s="3"/>
+      <c r="G923" s="3"/>
+      <c r="H923" s="3"/>
+      <c r="I923" s="3"/>
+      <c r="J923" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K923" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L923" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
+      <c r="A924" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B924" s="4" t="inlineStr">
+        <is>
+          <t>101호7918</t>
+        </is>
+      </c>
+      <c r="C924" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 1.6 LPI 렌터카 스마트</t>
+        </is>
+      </c>
+      <c r="D924" s="4" t="inlineStr">
+        <is>
+          <t>통합디스플레이, 인포테인먼트내비Ⅱ, 선루프, 
+하이패스시스템(ECM룸미러), 17인치알로이휠
+&amp;타이어Ⅰ</t>
+        </is>
+      </c>
+      <c r="E924" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F924" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G924" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H924" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I924" s="3" t="inlineStr">
+        <is>
+          <t>67,500KM</t>
+        </is>
+      </c>
+      <c r="J924" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K924" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L924" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
+      <c r="A925" s="3"/>
+      <c r="B925" s="4"/>
+      <c r="C925" s="4"/>
+      <c r="D925" s="4"/>
+      <c r="E925" s="3"/>
+      <c r="F925" s="3"/>
+      <c r="G925" s="3"/>
+      <c r="H925" s="3"/>
+      <c r="I925" s="3"/>
+      <c r="J925" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K925" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L925" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
+      <c r="A926" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B926" s="4" t="inlineStr">
+        <is>
+          <t>125호8928</t>
+        </is>
+      </c>
+      <c r="C926" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 4WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D926" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프, 기본형-드라이브와이즈, 내비
+게이션</t>
+        </is>
+      </c>
+      <c r="E926" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F926" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G926" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H926" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I926" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
+      <c r="J926" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K926" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L926" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
+      <c r="A927" s="3"/>
+      <c r="B927" s="4"/>
+      <c r="C927" s="4"/>
+      <c r="D927" s="4"/>
+      <c r="E927" s="3"/>
+      <c r="F927" s="3"/>
+      <c r="G927" s="3"/>
+      <c r="H927" s="3"/>
+      <c r="I927" s="3"/>
+      <c r="J927" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K927" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L927" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
+      <c r="A928" s="3"/>
+      <c r="B928" s="4"/>
+      <c r="C928" s="4"/>
+      <c r="D928" s="4"/>
+      <c r="E928" s="3"/>
+      <c r="F928" s="3"/>
+      <c r="G928" s="3"/>
+      <c r="H928" s="3"/>
+      <c r="I928" s="3"/>
+      <c r="J928" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K928" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L928" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
+      <c r="A929" s="3"/>
+      <c r="B929" s="4"/>
+      <c r="C929" s="4"/>
+      <c r="D929" s="4"/>
+      <c r="E929" s="3"/>
+      <c r="F929" s="3"/>
+      <c r="G929" s="3"/>
+      <c r="H929" s="3"/>
+      <c r="I929" s="3"/>
+      <c r="J929" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K929" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L929" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
+      <c r="A930" s="3"/>
+      <c r="B930" s="4"/>
+      <c r="C930" s="4"/>
+      <c r="D930" s="4"/>
+      <c r="E930" s="3"/>
+      <c r="F930" s="3"/>
+      <c r="G930" s="3"/>
+      <c r="H930" s="3"/>
+      <c r="I930" s="3"/>
+      <c r="J930" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K930" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L930" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
+      <c r="A931" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B931" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C931" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D931" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E931" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F931" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G931" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H931" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I931" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
+      <c r="J931" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K931" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L931" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
+      <c r="A932" s="3"/>
+      <c r="B932" s="4"/>
+      <c r="C932" s="4"/>
+      <c r="D932" s="4"/>
+      <c r="E932" s="3"/>
+      <c r="F932" s="3"/>
+      <c r="G932" s="3"/>
+      <c r="H932" s="3"/>
+      <c r="I932" s="3"/>
+      <c r="J932" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K932" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L932" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
+      <c r="A933" s="3"/>
+      <c r="B933" s="4"/>
+      <c r="C933" s="4"/>
+      <c r="D933" s="4"/>
+      <c r="E933" s="3"/>
+      <c r="F933" s="3"/>
+      <c r="G933" s="3"/>
+      <c r="H933" s="3"/>
+      <c r="I933" s="3"/>
+      <c r="J933" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K933" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L933" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
+      <c r="A934" s="3"/>
+      <c r="B934" s="4"/>
+      <c r="C934" s="4"/>
+      <c r="D934" s="4"/>
+      <c r="E934" s="3"/>
+      <c r="F934" s="3"/>
+      <c r="G934" s="3"/>
+      <c r="H934" s="3"/>
+      <c r="I934" s="3"/>
+      <c r="J934" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K934" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L934" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
+      <c r="A935" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B935" s="4" t="inlineStr">
+        <is>
+          <t>142호3627</t>
+        </is>
+      </c>
+      <c r="C935" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D935" s="4" t="inlineStr">
+        <is>
+          <t>듀얼와이드선루프, 헤드업디스플레이, 파킹어시스
+트플러스1, 시트플러스</t>
+        </is>
+      </c>
+      <c r="E935" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F935" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G935" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H935" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I935" s="3" t="inlineStr">
+        <is>
+          <t>28,000KM</t>
+        </is>
+      </c>
+      <c r="J935" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K935" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L935" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
+      <c r="A936" s="3"/>
+      <c r="B936" s="4"/>
+      <c r="C936" s="4"/>
+      <c r="D936" s="4"/>
+      <c r="E936" s="3"/>
+      <c r="F936" s="3"/>
+      <c r="G936" s="3"/>
+      <c r="H936" s="3"/>
+      <c r="I936" s="3"/>
+      <c r="J936" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K936" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L936" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
+      <c r="A937" s="3"/>
+      <c r="B937" s="4"/>
+      <c r="C937" s="4"/>
+      <c r="D937" s="4"/>
+      <c r="E937" s="3"/>
+      <c r="F937" s="3"/>
+      <c r="G937" s="3"/>
+      <c r="H937" s="3"/>
+      <c r="I937" s="3"/>
+      <c r="J937" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K937" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L937" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
+      <c r="A938" s="3"/>
+      <c r="B938" s="4"/>
+      <c r="C938" s="4"/>
+      <c r="D938" s="4"/>
+      <c r="E938" s="3"/>
+      <c r="F938" s="3"/>
+      <c r="G938" s="3"/>
+      <c r="H938" s="3"/>
+      <c r="I938" s="3"/>
+      <c r="J938" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K938" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L938" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
+      <c r="A939" s="3"/>
+      <c r="B939" s="4"/>
+      <c r="C939" s="4"/>
+      <c r="D939" s="4"/>
+      <c r="E939" s="3"/>
+      <c r="F939" s="3"/>
+      <c r="G939" s="3"/>
+      <c r="H939" s="3"/>
+      <c r="I939" s="3"/>
+      <c r="J939" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K939" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L939" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
+      <c r="A940" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B940" s="4" t="inlineStr">
+        <is>
+          <t>101호7872</t>
+        </is>
+      </c>
+      <c r="C940" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D940" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E940" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F940" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G940" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H940" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I940" s="3" t="inlineStr">
+        <is>
+          <t>79,000KM</t>
+        </is>
+      </c>
+      <c r="J940" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K940" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L940" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
+      <c r="A941" s="3"/>
+      <c r="B941" s="4"/>
+      <c r="C941" s="4"/>
+      <c r="D941" s="4"/>
+      <c r="E941" s="3"/>
+      <c r="F941" s="3"/>
+      <c r="G941" s="3"/>
+      <c r="H941" s="3"/>
+      <c r="I941" s="3"/>
+      <c r="J941" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K941" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L941" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
+      <c r="A942" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B942" s="4" t="inlineStr">
+        <is>
+          <t>125호8942</t>
+        </is>
+      </c>
+      <c r="C942" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D942" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E942" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F942" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G942" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H942" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I942" s="3" t="inlineStr">
+        <is>
+          <t>32,000KM</t>
+        </is>
+      </c>
+      <c r="J942" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K942" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L942" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
+      <c r="A943" s="3"/>
+      <c r="B943" s="4"/>
+      <c r="C943" s="4"/>
+      <c r="D943" s="4"/>
+      <c r="E943" s="3"/>
+      <c r="F943" s="3"/>
+      <c r="G943" s="3"/>
+      <c r="H943" s="3"/>
+      <c r="I943" s="3"/>
+      <c r="J943" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K943" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L943" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
+      <c r="A944" s="3"/>
+      <c r="B944" s="4"/>
+      <c r="C944" s="4"/>
+      <c r="D944" s="4"/>
+      <c r="E944" s="3"/>
+      <c r="F944" s="3"/>
+      <c r="G944" s="3"/>
+      <c r="H944" s="3"/>
+      <c r="I944" s="3"/>
+      <c r="J944" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K944" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L944" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
+      <c r="A945" s="3"/>
+      <c r="B945" s="4"/>
+      <c r="C945" s="4"/>
+      <c r="D945" s="4"/>
+      <c r="E945" s="3"/>
+      <c r="F945" s="3"/>
+      <c r="G945" s="3"/>
+      <c r="H945" s="3"/>
+      <c r="I945" s="3"/>
+      <c r="J945" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K945" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L945" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
+      <c r="A946" s="3"/>
+      <c r="B946" s="4"/>
+      <c r="C946" s="4"/>
+      <c r="D946" s="4"/>
+      <c r="E946" s="3"/>
+      <c r="F946" s="3"/>
+      <c r="G946" s="3"/>
+      <c r="H946" s="3"/>
+      <c r="I946" s="3"/>
+      <c r="J946" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K946" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L946" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
+      <c r="A947" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B947" s="4" t="inlineStr">
+        <is>
+          <t>142호2088</t>
+        </is>
+      </c>
+      <c r="C947" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D947" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈, HUD
+, 선루프, 스타일2</t>
+        </is>
+      </c>
+      <c r="E947" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F947" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G947" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H947" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I947" s="3" t="inlineStr">
+        <is>
+          <t>31,500KM</t>
+        </is>
+      </c>
+      <c r="J947" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K947" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L947" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
+      <c r="A948" s="3"/>
+      <c r="B948" s="4"/>
+      <c r="C948" s="4"/>
+      <c r="D948" s="4"/>
+      <c r="E948" s="3"/>
+      <c r="F948" s="3"/>
+      <c r="G948" s="3"/>
+      <c r="H948" s="3"/>
+      <c r="I948" s="3"/>
+      <c r="J948" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K948" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L948" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
+      <c r="A949" s="3"/>
+      <c r="B949" s="4"/>
+      <c r="C949" s="4"/>
+      <c r="D949" s="4"/>
+      <c r="E949" s="3"/>
+      <c r="F949" s="3"/>
+      <c r="G949" s="3"/>
+      <c r="H949" s="3"/>
+      <c r="I949" s="3"/>
+      <c r="J949" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K949" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L949" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
+      <c r="A950" s="3"/>
+      <c r="B950" s="4"/>
+      <c r="C950" s="4"/>
+      <c r="D950" s="4"/>
+      <c r="E950" s="3"/>
+      <c r="F950" s="3"/>
+      <c r="G950" s="3"/>
+      <c r="H950" s="3"/>
+      <c r="I950" s="3"/>
+      <c r="J950" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K950" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L950" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
+      <c r="A951" s="3"/>
+      <c r="B951" s="4"/>
+      <c r="C951" s="4"/>
+      <c r="D951" s="4"/>
+      <c r="E951" s="3"/>
+      <c r="F951" s="3"/>
+      <c r="G951" s="3"/>
+      <c r="H951" s="3"/>
+      <c r="I951" s="3"/>
+      <c r="J951" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K951" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L951" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
+      <c r="A952" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B952" s="4" t="inlineStr">
+        <is>
+          <t>125호7638</t>
+        </is>
+      </c>
+      <c r="C952" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D952" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E952" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F952" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G952" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H952" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I952" s="3" t="inlineStr">
+        <is>
+          <t>43,500KM</t>
+        </is>
+      </c>
+      <c r="J952" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K952" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L952" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
+      <c r="A953" s="3"/>
+      <c r="B953" s="4"/>
+      <c r="C953" s="4"/>
+      <c r="D953" s="4"/>
+      <c r="E953" s="3"/>
+      <c r="F953" s="3"/>
+      <c r="G953" s="3"/>
+      <c r="H953" s="3"/>
+      <c r="I953" s="3"/>
+      <c r="J953" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K953" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L953" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
+      <c r="A954" s="3"/>
+      <c r="B954" s="4"/>
+      <c r="C954" s="4"/>
+      <c r="D954" s="4"/>
+      <c r="E954" s="3"/>
+      <c r="F954" s="3"/>
+      <c r="G954" s="3"/>
+      <c r="H954" s="3"/>
+      <c r="I954" s="3"/>
+      <c r="J954" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K954" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L954" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
+      <c r="A955" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B955" s="4" t="inlineStr">
+        <is>
+          <t>101호7613</t>
+        </is>
+      </c>
+      <c r="C955" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D955" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠+보조배터리, 드라이빙 어시스턴스 패키
+지2</t>
+        </is>
+      </c>
+      <c r="E955" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F955" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G955" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H955" s="3" t="inlineStr">
+        <is>
+          <t>20년11월</t>
+        </is>
+      </c>
+      <c r="I955" s="3" t="inlineStr">
+        <is>
+          <t>79,000KM</t>
+        </is>
+      </c>
+      <c r="J955" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K955" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L955" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
+      <c r="A956" s="3"/>
+      <c r="B956" s="4"/>
+      <c r="C956" s="4"/>
+      <c r="D956" s="4"/>
+      <c r="E956" s="3"/>
+      <c r="F956" s="3"/>
+      <c r="G956" s="3"/>
+      <c r="H956" s="3"/>
+      <c r="I956" s="3"/>
+      <c r="J956" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K956" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L956" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
+      <c r="A957" s="3"/>
+      <c r="B957" s="4"/>
+      <c r="C957" s="4"/>
+      <c r="D957" s="4"/>
+      <c r="E957" s="3"/>
+      <c r="F957" s="3"/>
+      <c r="G957" s="3"/>
+      <c r="H957" s="3"/>
+      <c r="I957" s="3"/>
+      <c r="J957" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K957" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L957" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
+      <c r="A958" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B958" s="4" t="inlineStr">
+        <is>
+          <t>142호3601</t>
+        </is>
+      </c>
+      <c r="C958" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D958" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
+        </is>
+      </c>
+      <c r="E958" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F958" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G958" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H958" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I958" s="3" t="inlineStr">
+        <is>
+          <t>13,000KM</t>
+        </is>
+      </c>
+      <c r="J958" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K958" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L958" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
+      <c r="A959" s="3"/>
+      <c r="B959" s="4"/>
+      <c r="C959" s="4"/>
+      <c r="D959" s="4"/>
+      <c r="E959" s="3"/>
+      <c r="F959" s="3"/>
+      <c r="G959" s="3"/>
+      <c r="H959" s="3"/>
+      <c r="I959" s="3"/>
+      <c r="J959" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K959" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L959" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
+      <c r="A960" s="3"/>
+      <c r="B960" s="4"/>
+      <c r="C960" s="4"/>
+      <c r="D960" s="4"/>
+      <c r="E960" s="3"/>
+      <c r="F960" s="3"/>
+      <c r="G960" s="3"/>
+      <c r="H960" s="3"/>
+      <c r="I960" s="3"/>
+      <c r="J960" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K960" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L960" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
+      <c r="A961" s="3"/>
+      <c r="B961" s="4"/>
+      <c r="C961" s="4"/>
+      <c r="D961" s="4"/>
+      <c r="E961" s="3"/>
+      <c r="F961" s="3"/>
+      <c r="G961" s="3"/>
+      <c r="H961" s="3"/>
+      <c r="I961" s="3"/>
+      <c r="J961" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K961" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L961" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
+      <c r="A962" s="3"/>
+      <c r="B962" s="4"/>
+      <c r="C962" s="4"/>
+      <c r="D962" s="4"/>
+      <c r="E962" s="3"/>
+      <c r="F962" s="3"/>
+      <c r="G962" s="3"/>
+      <c r="H962" s="3"/>
+      <c r="I962" s="3"/>
+      <c r="J962" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K962" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L962" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
+      <c r="A963" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B963" s="4" t="inlineStr">
+        <is>
+          <t>125하4718</t>
+        </is>
+      </c>
+      <c r="C963" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 7인승 프레
+스티지</t>
+        </is>
+      </c>
+      <c r="D963" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E963" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F963" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G963" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H963" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I963" s="3" t="inlineStr">
+        <is>
+          <t>8,500KM</t>
+        </is>
+      </c>
+      <c r="J963" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K963" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L963" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
+      <c r="A964" s="3"/>
+      <c r="B964" s="4"/>
+      <c r="C964" s="4"/>
+      <c r="D964" s="4"/>
+      <c r="E964" s="3"/>
+      <c r="F964" s="3"/>
+      <c r="G964" s="3"/>
+      <c r="H964" s="3"/>
+      <c r="I964" s="3"/>
+      <c r="J964" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K964" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L964" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
+      <c r="A965" s="3"/>
+      <c r="B965" s="4"/>
+      <c r="C965" s="4"/>
+      <c r="D965" s="4"/>
+      <c r="E965" s="3"/>
+      <c r="F965" s="3"/>
+      <c r="G965" s="3"/>
+      <c r="H965" s="3"/>
+      <c r="I965" s="3"/>
+      <c r="J965" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K965" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L965" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
+      <c r="A966" s="3"/>
+      <c r="B966" s="4"/>
+      <c r="C966" s="4"/>
+      <c r="D966" s="4"/>
+      <c r="E966" s="3"/>
+      <c r="F966" s="3"/>
+      <c r="G966" s="3"/>
+      <c r="H966" s="3"/>
+      <c r="I966" s="3"/>
+      <c r="J966" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K966" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L966" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="3"/>
+      <c r="B967" s="4"/>
+      <c r="C967" s="4"/>
+      <c r="D967" s="4"/>
+      <c r="E967" s="3"/>
+      <c r="F967" s="3"/>
+      <c r="G967" s="3"/>
+      <c r="H967" s="3"/>
+      <c r="I967" s="3"/>
+      <c r="J967" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K967" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L967" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
+      <c r="A968" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B968" s="4" t="inlineStr">
+        <is>
+          <t>101호7894</t>
+        </is>
+      </c>
+      <c r="C968" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 5
+인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D968" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E968" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F968" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G968" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H968" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I968" s="3" t="inlineStr">
+        <is>
+          <t>75,000KM</t>
+        </is>
+      </c>
+      <c r="J968" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K968" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L968" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
+      <c r="A969" s="3"/>
+      <c r="B969" s="4"/>
+      <c r="C969" s="4"/>
+      <c r="D969" s="4"/>
+      <c r="E969" s="3"/>
+      <c r="F969" s="3"/>
+      <c r="G969" s="3"/>
+      <c r="H969" s="3"/>
+      <c r="I969" s="3"/>
+      <c r="J969" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K969" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L969" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
+      <c r="A970" s="3"/>
+      <c r="B970" s="4"/>
+      <c r="C970" s="4"/>
+      <c r="D970" s="4"/>
+      <c r="E970" s="3"/>
+      <c r="F970" s="3"/>
+      <c r="G970" s="3"/>
+      <c r="H970" s="3"/>
+      <c r="I970" s="3"/>
+      <c r="J970" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K970" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L970" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
+      <c r="A971" s="3"/>
+      <c r="B971" s="4"/>
+      <c r="C971" s="4"/>
+      <c r="D971" s="4"/>
+      <c r="E971" s="3"/>
+      <c r="F971" s="3"/>
+      <c r="G971" s="3"/>
+      <c r="H971" s="3"/>
+      <c r="I971" s="3"/>
+      <c r="J971" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K971" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L971" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
+      <c r="A972" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B972" s="4" t="inlineStr">
+        <is>
+          <t>142호8456</t>
+        </is>
+      </c>
+      <c r="C972" s="4" t="inlineStr">
+        <is>
+          <t>뉴 GV80 가솔린 2.5 터보 2WD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D972" s="4" t="inlineStr">
+        <is>
+          <t>뱅앤올룹슨사운드패키지, 파퓰러패키지(5인승2W
+D), 빌트인캠패키지</t>
+        </is>
+      </c>
+      <c r="E972" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F972" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G972" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H972" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I972" s="3" t="inlineStr">
+        <is>
+          <t>5,000KM</t>
+        </is>
+      </c>
+      <c r="J972" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K972" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L972" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
+      <c r="A973" s="3"/>
+      <c r="B973" s="4"/>
+      <c r="C973" s="4"/>
+      <c r="D973" s="4"/>
+      <c r="E973" s="3"/>
+      <c r="F973" s="3"/>
+      <c r="G973" s="3"/>
+      <c r="H973" s="3"/>
+      <c r="I973" s="3"/>
+      <c r="J973" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K973" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L973" s="3" t="inlineStr">
+        <is>
+          <t>1,850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
+      <c r="A974" s="3"/>
+      <c r="B974" s="4"/>
+      <c r="C974" s="4"/>
+      <c r="D974" s="4"/>
+      <c r="E974" s="3"/>
+      <c r="F974" s="3"/>
+      <c r="G974" s="3"/>
+      <c r="H974" s="3"/>
+      <c r="I974" s="3"/>
+      <c r="J974" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K974" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L974" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
+      <c r="A975" s="3"/>
+      <c r="B975" s="4"/>
+      <c r="C975" s="4"/>
+      <c r="D975" s="4"/>
+      <c r="E975" s="3"/>
+      <c r="F975" s="3"/>
+      <c r="G975" s="3"/>
+      <c r="H975" s="3"/>
+      <c r="I975" s="3"/>
+      <c r="J975" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K975" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L975" s="3" t="inlineStr">
+        <is>
+          <t>1,950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
+      <c r="A976" s="3"/>
+      <c r="B976" s="4"/>
+      <c r="C976" s="4"/>
+      <c r="D976" s="4"/>
+      <c r="E976" s="3"/>
+      <c r="F976" s="3"/>
+      <c r="G976" s="3"/>
+      <c r="H976" s="3"/>
+      <c r="I976" s="3"/>
+      <c r="J976" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K976" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L976" s="3" t="inlineStr">
+        <is>
+          <t>2,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
+      <c r="A977" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B977" s="4" t="inlineStr">
+        <is>
+          <t>125호5187</t>
+        </is>
+      </c>
+      <c r="C977" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D977" s="4" t="inlineStr">
+        <is>
+          <t>원격주차보조, 모니터링팩, 드라이브와이즈, 내
+비적용-컴포트, 스타일, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E977" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F977" s="3" t="inlineStr">
+        <is>
+          <t>파랑</t>
+        </is>
+      </c>
+      <c r="G977" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H977" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I977" s="3" t="inlineStr">
+        <is>
+          <t>72,000KM</t>
+        </is>
+      </c>
+      <c r="J977" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K977" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L977" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
+      <c r="A978" s="3"/>
+      <c r="B978" s="4"/>
+      <c r="C978" s="4"/>
+      <c r="D978" s="4"/>
+      <c r="E978" s="3"/>
+      <c r="F978" s="3"/>
+      <c r="G978" s="3"/>
+      <c r="H978" s="3"/>
+      <c r="I978" s="3"/>
+      <c r="J978" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K978" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L978" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
+      <c r="A979" s="3"/>
+      <c r="B979" s="4"/>
+      <c r="C979" s="4"/>
+      <c r="D979" s="4"/>
+      <c r="E979" s="3"/>
+      <c r="F979" s="3"/>
+      <c r="G979" s="3"/>
+      <c r="H979" s="3"/>
+      <c r="I979" s="3"/>
+      <c r="J979" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K979" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L979" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
+      <c r="A980" s="3"/>
+      <c r="B980" s="4"/>
+      <c r="C980" s="4"/>
+      <c r="D980" s="4"/>
+      <c r="E980" s="3"/>
+      <c r="F980" s="3"/>
+      <c r="G980" s="3"/>
+      <c r="H980" s="3"/>
+      <c r="I980" s="3"/>
+      <c r="J980" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K980" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L980" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
+      <c r="A981" s="3"/>
+      <c r="B981" s="4"/>
+      <c r="C981" s="4"/>
+      <c r="D981" s="4"/>
+      <c r="E981" s="3"/>
+      <c r="F981" s="3"/>
+      <c r="G981" s="3"/>
+      <c r="H981" s="3"/>
+      <c r="I981" s="3"/>
+      <c r="J981" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K981" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L981" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
+      <c r="A982" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B982" s="4" t="inlineStr">
+        <is>
+          <t>101허4354</t>
+        </is>
+      </c>
+      <c r="C982" s="4" t="inlineStr">
+        <is>
+          <t>신형 G90 가솔린 3.5 터보 2WD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D982" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지, 하이테크 패키지</t>
+        </is>
+      </c>
+      <c r="E982" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F982" s="3" t="inlineStr">
+        <is>
+          <t>화이</t>
+        </is>
+      </c>
+      <c r="G982" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H982" s="3" t="inlineStr">
+        <is>
+          <t>23년03월</t>
+        </is>
+      </c>
+      <c r="I982" s="3" t="inlineStr">
+        <is>
+          <t>86,000KM</t>
+        </is>
+      </c>
+      <c r="J982" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K982" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L982" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
+      <c r="A983" s="3"/>
+      <c r="B983" s="4"/>
+      <c r="C983" s="4"/>
+      <c r="D983" s="4"/>
+      <c r="E983" s="3"/>
+      <c r="F983" s="3"/>
+      <c r="G983" s="3"/>
+      <c r="H983" s="3"/>
+      <c r="I983" s="3"/>
+      <c r="J983" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K983" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L983" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
+      <c r="A984" s="3"/>
+      <c r="B984" s="4"/>
+      <c r="C984" s="4"/>
+      <c r="D984" s="4"/>
+      <c r="E984" s="3"/>
+      <c r="F984" s="3"/>
+      <c r="G984" s="3"/>
+      <c r="H984" s="3"/>
+      <c r="I984" s="3"/>
+      <c r="J984" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K984" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L984" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
+      <c r="A985" s="3"/>
+      <c r="B985" s="4"/>
+      <c r="C985" s="4"/>
+      <c r="D985" s="4"/>
+      <c r="E985" s="3"/>
+      <c r="F985" s="3"/>
+      <c r="G985" s="3"/>
+      <c r="H985" s="3"/>
+      <c r="I985" s="3"/>
+      <c r="J985" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K985" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L985" s="3" t="inlineStr">
+        <is>
+          <t>2,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
+      <c r="A986" s="3"/>
+      <c r="B986" s="4"/>
+      <c r="C986" s="4"/>
+      <c r="D986" s="4"/>
+      <c r="E986" s="3"/>
+      <c r="F986" s="3"/>
+      <c r="G986" s="3"/>
+      <c r="H986" s="3"/>
+      <c r="I986" s="3"/>
+      <c r="J986" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K986" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L986" s="3" t="inlineStr">
+        <is>
+          <t>2,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B987" s="4" t="inlineStr">
+        <is>
+          <t>142호2086</t>
+        </is>
+      </c>
+      <c r="C987" s="4" t="inlineStr">
+        <is>
+          <t>5시리즈(8세대) 523d M Sport (P1)</t>
+        </is>
+      </c>
+      <c r="D987" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E987" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F987" s="3" t="inlineStr">
+        <is>
+          <t>소피스트 그레이</t>
+        </is>
+      </c>
+      <c r="G987" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H987" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I987" s="3" t="inlineStr">
+        <is>
+          <t>22,500KM</t>
+        </is>
+      </c>
+      <c r="J987" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K987" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L987" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
+      <c r="A988" s="3"/>
+      <c r="B988" s="4"/>
+      <c r="C988" s="4"/>
+      <c r="D988" s="4"/>
+      <c r="E988" s="3"/>
+      <c r="F988" s="3"/>
+      <c r="G988" s="3"/>
+      <c r="H988" s="3"/>
+      <c r="I988" s="3"/>
+      <c r="J988" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K988" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L988" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
+      <c r="A989" s="3"/>
+      <c r="B989" s="4"/>
+      <c r="C989" s="4"/>
+      <c r="D989" s="4"/>
+      <c r="E989" s="3"/>
+      <c r="F989" s="3"/>
+      <c r="G989" s="3"/>
+      <c r="H989" s="3"/>
+      <c r="I989" s="3"/>
+      <c r="J989" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K989" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L989" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
+      <c r="A990" s="3"/>
+      <c r="B990" s="4"/>
+      <c r="C990" s="4"/>
+      <c r="D990" s="4"/>
+      <c r="E990" s="3"/>
+      <c r="F990" s="3"/>
+      <c r="G990" s="3"/>
+      <c r="H990" s="3"/>
+      <c r="I990" s="3"/>
+      <c r="J990" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K990" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L990" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
+      <c r="A991" s="3"/>
+      <c r="B991" s="4"/>
+      <c r="C991" s="4"/>
+      <c r="D991" s="4"/>
+      <c r="E991" s="3"/>
+      <c r="F991" s="3"/>
+      <c r="G991" s="3"/>
+      <c r="H991" s="3"/>
+      <c r="I991" s="3"/>
+      <c r="J991" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K991" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L991" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
+      <c r="A992" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B992" s="4" t="inlineStr">
+        <is>
+          <t>142호3656</t>
+        </is>
+      </c>
+      <c r="C992" s="4" t="inlineStr">
+        <is>
+          <t>3시리즈(7세대) 320i M Sport Package</t>
+        </is>
+      </c>
+      <c r="D992" s="4"/>
+      <c r="E992" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F992" s="3" t="inlineStr">
+        <is>
+          <t>알파인화이트</t>
+        </is>
+      </c>
+      <c r="G992" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H992" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I992" s="3" t="inlineStr">
+        <is>
+          <t>17,500KM</t>
+        </is>
+      </c>
+      <c r="J992" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K992" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L992" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
+      <c r="A993" s="3"/>
+      <c r="B993" s="4"/>
+      <c r="C993" s="4"/>
+      <c r="D993" s="4"/>
+      <c r="E993" s="3"/>
+      <c r="F993" s="3"/>
+      <c r="G993" s="3"/>
+      <c r="H993" s="3"/>
+      <c r="I993" s="3"/>
+      <c r="J993" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K993" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L993" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
+      <c r="A994" s="3"/>
+      <c r="B994" s="4"/>
+      <c r="C994" s="4"/>
+      <c r="D994" s="4"/>
+      <c r="E994" s="3"/>
+      <c r="F994" s="3"/>
+      <c r="G994" s="3"/>
+      <c r="H994" s="3"/>
+      <c r="I994" s="3"/>
+      <c r="J994" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K994" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L994" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
+      <c r="A995" s="3"/>
+      <c r="B995" s="4"/>
+      <c r="C995" s="4"/>
+      <c r="D995" s="4"/>
+      <c r="E995" s="3"/>
+      <c r="F995" s="3"/>
+      <c r="G995" s="3"/>
+      <c r="H995" s="3"/>
+      <c r="I995" s="3"/>
+      <c r="J995" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K995" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L995" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
+      <c r="A996" s="3"/>
+      <c r="B996" s="4"/>
+      <c r="C996" s="4"/>
+      <c r="D996" s="4"/>
+      <c r="E996" s="3"/>
+      <c r="F996" s="3"/>
+      <c r="G996" s="3"/>
+      <c r="H996" s="3"/>
+      <c r="I996" s="3"/>
+      <c r="J996" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K996" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L996" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
+      <c r="A997" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B997" s="4" t="inlineStr">
+        <is>
+          <t>142호8434</t>
+        </is>
+      </c>
+      <c r="C997" s="4" t="inlineStr">
+        <is>
+          <t>뉴 GV80 가솔린 2.5 터보 AWD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D997" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙어시스턴스패키지1, 헤드업디스플레이, 
+뱅앤올룹슨사운드패키지, 빌트인캠패키지</t>
+        </is>
+      </c>
+      <c r="E997" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F997" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G997" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H997" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I997" s="3" t="inlineStr">
+        <is>
+          <t>11,500KM</t>
+        </is>
+      </c>
+      <c r="J997" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K997" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L997" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
+      <c r="A998" s="3"/>
+      <c r="B998" s="4"/>
+      <c r="C998" s="4"/>
+      <c r="D998" s="4"/>
+      <c r="E998" s="3"/>
+      <c r="F998" s="3"/>
+      <c r="G998" s="3"/>
+      <c r="H998" s="3"/>
+      <c r="I998" s="3"/>
+      <c r="J998" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K998" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L998" s="3" t="inlineStr">
+        <is>
+          <t>1,850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
+      <c r="A999" s="3"/>
+      <c r="B999" s="4"/>
+      <c r="C999" s="4"/>
+      <c r="D999" s="4"/>
+      <c r="E999" s="3"/>
+      <c r="F999" s="3"/>
+      <c r="G999" s="3"/>
+      <c r="H999" s="3"/>
+      <c r="I999" s="3"/>
+      <c r="J999" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K999" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L999" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
+      <c r="A1000" s="3"/>
+      <c r="B1000" s="4"/>
+      <c r="C1000" s="4"/>
+      <c r="D1000" s="4"/>
+      <c r="E1000" s="3"/>
+      <c r="F1000" s="3"/>
+      <c r="G1000" s="3"/>
+      <c r="H1000" s="3"/>
+      <c r="I1000" s="3"/>
+      <c r="J1000" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1000" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1000" s="3" t="inlineStr">
+        <is>
+          <t>1,950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
+      <c r="A1001" s="3"/>
+      <c r="B1001" s="4"/>
+      <c r="C1001" s="4"/>
+      <c r="D1001" s="4"/>
+      <c r="E1001" s="3"/>
+      <c r="F1001" s="3"/>
+      <c r="G1001" s="3"/>
+      <c r="H1001" s="3"/>
+      <c r="I1001" s="3"/>
+      <c r="J1001" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1001" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1001" s="3" t="inlineStr">
+        <is>
+          <t>2,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
+      <c r="A1002" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B1002" s="4" t="inlineStr">
+        <is>
+          <t>142호8463</t>
+        </is>
+      </c>
+      <c r="C1002" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1002" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+, 컴포트 플러스(7인승), 2열 
+다이내믹 바디케어 시트, 듀얼 와이드 선루프,
+ 플래티넘</t>
+        </is>
+      </c>
+      <c r="E1002" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1002" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1002" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H1002" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I1002" s="3" t="inlineStr">
+        <is>
+          <t>15,000KM</t>
+        </is>
+      </c>
+      <c r="J1002" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1002" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1002" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
+      <c r="A1003" s="3"/>
+      <c r="B1003" s="4"/>
+      <c r="C1003" s="4"/>
+      <c r="D1003" s="4"/>
+      <c r="E1003" s="3"/>
+      <c r="F1003" s="3"/>
+      <c r="G1003" s="3"/>
+      <c r="H1003" s="3"/>
+      <c r="I1003" s="3"/>
+      <c r="J1003" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1003" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1003" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
+      <c r="A1004" s="3"/>
+      <c r="B1004" s="4"/>
+      <c r="C1004" s="4"/>
+      <c r="D1004" s="4"/>
+      <c r="E1004" s="3"/>
+      <c r="F1004" s="3"/>
+      <c r="G1004" s="3"/>
+      <c r="H1004" s="3"/>
+      <c r="I1004" s="3"/>
+      <c r="J1004" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1004" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1004" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
+      <c r="A1005" s="3"/>
+      <c r="B1005" s="4"/>
+      <c r="C1005" s="4"/>
+      <c r="D1005" s="4"/>
+      <c r="E1005" s="3"/>
+      <c r="F1005" s="3"/>
+      <c r="G1005" s="3"/>
+      <c r="H1005" s="3"/>
+      <c r="I1005" s="3"/>
+      <c r="J1005" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1005" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1005" s="3" t="inlineStr">
+        <is>
+          <t>14,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
+      <c r="A1006" s="3"/>
+      <c r="B1006" s="4"/>
+      <c r="C1006" s="4"/>
+      <c r="D1006" s="4"/>
+      <c r="E1006" s="3"/>
+      <c r="F1006" s="3"/>
+      <c r="G1006" s="3"/>
+      <c r="H1006" s="3"/>
+      <c r="I1006" s="3"/>
+      <c r="J1006" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1006" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L1006" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
+      <c r="A1007" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B1007" s="4" t="inlineStr">
+        <is>
+          <t>125하2506</t>
+        </is>
+      </c>
+      <c r="C1007" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴투싼 하이브리드 1.6 터보 하이브리드 2WD 프
+리미엄</t>
+        </is>
+      </c>
+      <c r="D1007" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 파킹어시스트Ⅱ</t>
+        </is>
+      </c>
+      <c r="E1007" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1007" s="3" t="inlineStr">
+        <is>
+          <t>파인 그린 매트</t>
+        </is>
+      </c>
+      <c r="G1007" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H1007" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I1007" s="3" t="inlineStr">
+        <is>
+          <t>17,000KM</t>
+        </is>
+      </c>
+      <c r="J1007" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1007" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1007" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
+      <c r="A1008" s="3"/>
+      <c r="B1008" s="4"/>
+      <c r="C1008" s="4"/>
+      <c r="D1008" s="4"/>
+      <c r="E1008" s="3"/>
+      <c r="F1008" s="3"/>
+      <c r="G1008" s="3"/>
+      <c r="H1008" s="3"/>
+      <c r="I1008" s="3"/>
+      <c r="J1008" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1008" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1008" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
+      <c r="A1009" s="3"/>
+      <c r="B1009" s="4"/>
+      <c r="C1009" s="4"/>
+      <c r="D1009" s="4"/>
+      <c r="E1009" s="3"/>
+      <c r="F1009" s="3"/>
+      <c r="G1009" s="3"/>
+      <c r="H1009" s="3"/>
+      <c r="I1009" s="3"/>
+      <c r="J1009" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1009" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1009" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
+      <c r="A1010" s="3"/>
+      <c r="B1010" s="4"/>
+      <c r="C1010" s="4"/>
+      <c r="D1010" s="4"/>
+      <c r="E1010" s="3"/>
+      <c r="F1010" s="3"/>
+      <c r="G1010" s="3"/>
+      <c r="H1010" s="3"/>
+      <c r="I1010" s="3"/>
+      <c r="J1010" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1010" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1010" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
+      <c r="A1011" s="3"/>
+      <c r="B1011" s="4"/>
+      <c r="C1011" s="4"/>
+      <c r="D1011" s="4"/>
+      <c r="E1011" s="3"/>
+      <c r="F1011" s="3"/>
+      <c r="G1011" s="3"/>
+      <c r="H1011" s="3"/>
+      <c r="I1011" s="3"/>
+      <c r="J1011" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1011" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1011" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
+      <c r="A1012" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1012" s="4" t="inlineStr">
+        <is>
+          <t>44호5226</t>
+        </is>
+      </c>
+      <c r="C1012" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0  LPi 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D1012" s="4"/>
+      <c r="E1012" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1012" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1012" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1012" s="3" t="inlineStr">
+        <is>
+          <t>18년07월</t>
+        </is>
+      </c>
+      <c r="I1012" s="3" t="inlineStr">
+        <is>
+          <t>273,816KM</t>
+        </is>
+      </c>
+      <c r="J1012" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1012" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1012" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
+      <c r="A1013" s="3"/>
+      <c r="B1013" s="4"/>
+      <c r="C1013" s="4"/>
+      <c r="D1013" s="4"/>
+      <c r="E1013" s="3"/>
+      <c r="F1013" s="3"/>
+      <c r="G1013" s="3"/>
+      <c r="H1013" s="3"/>
+      <c r="I1013" s="3"/>
+      <c r="J1013" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1013" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1013" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
+      <c r="A1014" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1014" s="4" t="inlineStr">
+        <is>
+          <t>65호0241</t>
+        </is>
+      </c>
+      <c r="C1014" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D1014" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E1014" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1014" s="3" t="inlineStr">
+        <is>
+          <t>진주색</t>
+        </is>
+      </c>
+      <c r="G1014" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1014" s="3" t="inlineStr">
+        <is>
+          <t>19년03월</t>
+        </is>
+      </c>
+      <c r="I1014" s="3" t="inlineStr">
+        <is>
+          <t>266,169KM</t>
+        </is>
+      </c>
+      <c r="J1014" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1014" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1014" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
+      <c r="A1015" s="3"/>
+      <c r="B1015" s="4"/>
+      <c r="C1015" s="4"/>
+      <c r="D1015" s="4"/>
+      <c r="E1015" s="3"/>
+      <c r="F1015" s="3"/>
+      <c r="G1015" s="3"/>
+      <c r="H1015" s="3"/>
+      <c r="I1015" s="3"/>
+      <c r="J1015" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1015" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1015" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
+      <c r="A1016" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1016" s="4" t="inlineStr">
+        <is>
+          <t>49하1343</t>
+        </is>
+      </c>
+      <c r="C1016" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0  LPi 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D1016" s="4"/>
+      <c r="E1016" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1016" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1016" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1016" s="3" t="inlineStr">
+        <is>
+          <t>18년10월</t>
+        </is>
+      </c>
+      <c r="I1016" s="3" t="inlineStr">
+        <is>
+          <t>281,685KM</t>
+        </is>
+      </c>
+      <c r="J1016" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1016" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1016" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
+      <c r="A1017" s="3"/>
+      <c r="B1017" s="4"/>
+      <c r="C1017" s="4"/>
+      <c r="D1017" s="4"/>
+      <c r="E1017" s="3"/>
+      <c r="F1017" s="3"/>
+      <c r="G1017" s="3"/>
+      <c r="H1017" s="3"/>
+      <c r="I1017" s="3"/>
+      <c r="J1017" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1017" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1017" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
+      <c r="A1018" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1018" s="4" t="inlineStr">
+        <is>
+          <t>141허3241</t>
+        </is>
+      </c>
+      <c r="C1018" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 더 볼드 1.6 디젤 4WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D1018" s="4" t="inlineStr">
+        <is>
+          <t>기본형-네비게이션팩</t>
+        </is>
+      </c>
+      <c r="E1018" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1018" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G1018" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1018" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I1018" s="3" t="inlineStr">
+        <is>
+          <t>41,498KM</t>
+        </is>
+      </c>
+      <c r="J1018" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1018" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1018" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
+      <c r="A1019" s="3"/>
+      <c r="B1019" s="4"/>
+      <c r="C1019" s="4"/>
+      <c r="D1019" s="4"/>
+      <c r="E1019" s="3"/>
+      <c r="F1019" s="3"/>
+      <c r="G1019" s="3"/>
+      <c r="H1019" s="3"/>
+      <c r="I1019" s="3"/>
+      <c r="J1019" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1019" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1019" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
+      <c r="A1020" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1020" s="4" t="inlineStr">
+        <is>
+          <t>193허4931</t>
+        </is>
+      </c>
+      <c r="C1020" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 스마트 A/
+T</t>
+        </is>
+      </c>
+      <c r="D1020" s="4"/>
+      <c r="E1020" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1020" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G1020" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1020" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I1020" s="3" t="inlineStr">
+        <is>
+          <t>102,271KM</t>
+        </is>
+      </c>
+      <c r="J1020" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1020" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1020" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
+      <c r="A1021" s="3"/>
+      <c r="B1021" s="4"/>
+      <c r="C1021" s="4"/>
+      <c r="D1021" s="4"/>
+      <c r="E1021" s="3"/>
+      <c r="F1021" s="3"/>
+      <c r="G1021" s="3"/>
+      <c r="H1021" s="3"/>
+      <c r="I1021" s="3"/>
+      <c r="J1021" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1021" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1021" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
+      <c r="A1022" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1022" s="4" t="inlineStr">
+        <is>
+          <t>160호1941</t>
+        </is>
+      </c>
+      <c r="C1022" s="4" t="inlineStr">
+        <is>
+          <t>베리 뉴 티볼리 1.5 터보 가솔린 2WD V3</t>
+        </is>
+      </c>
+      <c r="D1022" s="4" t="inlineStr">
+        <is>
+          <t>9인치 스마트 내비게이션, 컴포트패키지1</t>
+        </is>
+      </c>
+      <c r="E1022" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1022" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1022" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1022" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I1022" s="3" t="inlineStr">
+        <is>
+          <t>104,513KM</t>
+        </is>
+      </c>
+      <c r="J1022" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1022" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1022" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
+      <c r="A1023" s="3"/>
+      <c r="B1023" s="4"/>
+      <c r="C1023" s="4"/>
+      <c r="D1023" s="4"/>
+      <c r="E1023" s="3"/>
+      <c r="F1023" s="3"/>
+      <c r="G1023" s="3"/>
+      <c r="H1023" s="3"/>
+      <c r="I1023" s="3"/>
+      <c r="J1023" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1023" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1023" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
+      <c r="A1024" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1024" s="4" t="inlineStr">
+        <is>
+          <t>128허7881</t>
+        </is>
+      </c>
+      <c r="C1024" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D1024" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스1, 하이패스시스템+ECM룸
+미러, 컴포트3</t>
+        </is>
+      </c>
+      <c r="E1024" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1024" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1024" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1024" s="3" t="inlineStr">
+        <is>
+          <t>20년04월</t>
+        </is>
+      </c>
+      <c r="I1024" s="3" t="inlineStr">
+        <is>
+          <t>206,584KM</t>
+        </is>
+      </c>
+      <c r="J1024" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1024" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1024" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
+      <c r="A1025" s="3"/>
+      <c r="B1025" s="4"/>
+      <c r="C1025" s="4"/>
+      <c r="D1025" s="4"/>
+      <c r="E1025" s="3"/>
+      <c r="F1025" s="3"/>
+      <c r="G1025" s="3"/>
+      <c r="H1025" s="3"/>
+      <c r="I1025" s="3"/>
+      <c r="J1025" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1025" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1025" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
+      <c r="A1026" s="3"/>
+      <c r="B1026" s="4"/>
+      <c r="C1026" s="4"/>
+      <c r="D1026" s="4"/>
+      <c r="E1026" s="3"/>
+      <c r="F1026" s="3"/>
+      <c r="G1026" s="3"/>
+      <c r="H1026" s="3"/>
+      <c r="I1026" s="3"/>
+      <c r="J1026" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1026" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1026" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
+      <c r="A1027" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1027" s="4" t="inlineStr">
+        <is>
+          <t>116호6134</t>
+        </is>
+      </c>
+      <c r="C1027" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D1027" s="4"/>
+      <c r="E1027" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1027" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1027" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1027" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I1027" s="3" t="inlineStr">
+        <is>
+          <t>26,712KM</t>
+        </is>
+      </c>
+      <c r="J1027" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1027" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1027" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
+      <c r="A1028" s="3"/>
+      <c r="B1028" s="4"/>
+      <c r="C1028" s="4"/>
+      <c r="D1028" s="4"/>
+      <c r="E1028" s="3"/>
+      <c r="F1028" s="3"/>
+      <c r="G1028" s="3"/>
+      <c r="H1028" s="3"/>
+      <c r="I1028" s="3"/>
+      <c r="J1028" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1028" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1028" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
+      <c r="A1029" s="3"/>
+      <c r="B1029" s="4"/>
+      <c r="C1029" s="4"/>
+      <c r="D1029" s="4"/>
+      <c r="E1029" s="3"/>
+      <c r="F1029" s="3"/>
+      <c r="G1029" s="3"/>
+      <c r="H1029" s="3"/>
+      <c r="I1029" s="3"/>
+      <c r="J1029" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1029" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1029" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
+      <c r="A1030" s="3"/>
+      <c r="B1030" s="4"/>
+      <c r="C1030" s="4"/>
+      <c r="D1030" s="4"/>
+      <c r="E1030" s="3"/>
+      <c r="F1030" s="3"/>
+      <c r="G1030" s="3"/>
+      <c r="H1030" s="3"/>
+      <c r="I1030" s="3"/>
+      <c r="J1030" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1030" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1030" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
+      <c r="A1031" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1031" s="4" t="inlineStr">
+        <is>
+          <t>165허9845</t>
+        </is>
+      </c>
+      <c r="C1031" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D1031" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1031" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1031" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1031" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1031" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I1031" s="3" t="inlineStr">
+        <is>
+          <t>112,734KM</t>
+        </is>
+      </c>
+      <c r="J1031" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1031" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1031" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
+      <c r="A1032" s="3"/>
+      <c r="B1032" s="4"/>
+      <c r="C1032" s="4"/>
+      <c r="D1032" s="4"/>
+      <c r="E1032" s="3"/>
+      <c r="F1032" s="3"/>
+      <c r="G1032" s="3"/>
+      <c r="H1032" s="3"/>
+      <c r="I1032" s="3"/>
+      <c r="J1032" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1032" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1032" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
+      <c r="A1033" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1033" s="4" t="inlineStr">
+        <is>
+          <t>182허6251</t>
+        </is>
+      </c>
+      <c r="C1033" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D1033" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1033" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1033" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1033" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1033" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I1033" s="3" t="inlineStr">
+        <is>
+          <t>89,393KM</t>
+        </is>
+      </c>
+      <c r="J1033" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1033" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1033" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
+      <c r="A1034" s="3"/>
+      <c r="B1034" s="4"/>
+      <c r="C1034" s="4"/>
+      <c r="D1034" s="4"/>
+      <c r="E1034" s="3"/>
+      <c r="F1034" s="3"/>
+      <c r="G1034" s="3"/>
+      <c r="H1034" s="3"/>
+      <c r="I1034" s="3"/>
+      <c r="J1034" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1034" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1034" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
+      <c r="A1035" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1035" s="4" t="inlineStr">
+        <is>
+          <t>182허6275</t>
+        </is>
+      </c>
+      <c r="C1035" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D1035" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1035" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1035" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1035" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1035" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I1035" s="3" t="inlineStr">
+        <is>
+          <t>111,668KM</t>
+        </is>
+      </c>
+      <c r="J1035" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1035" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1035" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
+      <c r="A1036" s="3"/>
+      <c r="B1036" s="4"/>
+      <c r="C1036" s="4"/>
+      <c r="D1036" s="4"/>
+      <c r="E1036" s="3"/>
+      <c r="F1036" s="3"/>
+      <c r="G1036" s="3"/>
+      <c r="H1036" s="3"/>
+      <c r="I1036" s="3"/>
+      <c r="J1036" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1036" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1036" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
+      <c r="A1037" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1037" s="4" t="inlineStr">
+        <is>
+          <t>180호1860</t>
+        </is>
+      </c>
+      <c r="C1037" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1037" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1037" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1037" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1037" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1037" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I1037" s="3" t="inlineStr">
+        <is>
+          <t>117,789KM</t>
+        </is>
+      </c>
+      <c r="J1037" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1037" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1037" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
+      <c r="A1038" s="3"/>
+      <c r="B1038" s="4"/>
+      <c r="C1038" s="4"/>
+      <c r="D1038" s="4"/>
+      <c r="E1038" s="3"/>
+      <c r="F1038" s="3"/>
+      <c r="G1038" s="3"/>
+      <c r="H1038" s="3"/>
+      <c r="I1038" s="3"/>
+      <c r="J1038" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1038" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1038" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
+      <c r="A1039" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1039" s="4" t="inlineStr">
+        <is>
+          <t>13호7411</t>
+        </is>
+      </c>
+      <c r="C1039" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D1039" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 기본형-ETCS</t>
+        </is>
+      </c>
+      <c r="E1039" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1039" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1039" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1039" s="3" t="inlineStr">
+        <is>
+          <t>19년04월</t>
+        </is>
+      </c>
+      <c r="I1039" s="3" t="inlineStr">
+        <is>
+          <t>221,628KM</t>
+        </is>
+      </c>
+      <c r="J1039" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1039" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1039" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
+      <c r="A1040" s="3"/>
+      <c r="B1040" s="4"/>
+      <c r="C1040" s="4"/>
+      <c r="D1040" s="4"/>
+      <c r="E1040" s="3"/>
+      <c r="F1040" s="3"/>
+      <c r="G1040" s="3"/>
+      <c r="H1040" s="3"/>
+      <c r="I1040" s="3"/>
+      <c r="J1040" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1040" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1040" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
+      <c r="A1041" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1041" s="4" t="inlineStr">
+        <is>
+          <t>182허7640</t>
+        </is>
+      </c>
+      <c r="C1041" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1041" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1041" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1041" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1041" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1041" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I1041" s="3" t="inlineStr">
+        <is>
+          <t>82,625KM</t>
+        </is>
+      </c>
+      <c r="J1041" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1041" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1041" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
+      <c r="A1042" s="3"/>
+      <c r="B1042" s="4"/>
+      <c r="C1042" s="4"/>
+      <c r="D1042" s="4"/>
+      <c r="E1042" s="3"/>
+      <c r="F1042" s="3"/>
+      <c r="G1042" s="3"/>
+      <c r="H1042" s="3"/>
+      <c r="I1042" s="3"/>
+      <c r="J1042" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1042" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1042" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
+      <c r="A1043" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1043" s="4" t="inlineStr">
+        <is>
+          <t>182허7148</t>
+        </is>
+      </c>
+      <c r="C1043" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D1043" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1043" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1043" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1043" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1043" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I1043" s="3" t="inlineStr">
+        <is>
+          <t>121,227KM</t>
+        </is>
+      </c>
+      <c r="J1043" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1043" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1043" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
+      <c r="A1044" s="3"/>
+      <c r="B1044" s="4"/>
+      <c r="C1044" s="4"/>
+      <c r="D1044" s="4"/>
+      <c r="E1044" s="3"/>
+      <c r="F1044" s="3"/>
+      <c r="G1044" s="3"/>
+      <c r="H1044" s="3"/>
+      <c r="I1044" s="3"/>
+      <c r="J1044" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1044" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1044" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
+      <c r="A1045" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1045" s="4" t="inlineStr">
+        <is>
+          <t>06하0671</t>
+        </is>
+      </c>
+      <c r="C1045" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 3.0 LPi 렌터카 럭셔리</t>
+        </is>
+      </c>
+      <c r="D1045" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 내비게이션, 기본형-ETCS</t>
+        </is>
+      </c>
+      <c r="E1045" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1045" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1045" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1045" s="3" t="inlineStr">
+        <is>
+          <t>19년04월</t>
+        </is>
+      </c>
+      <c r="I1045" s="3" t="inlineStr">
+        <is>
+          <t>188,474KM</t>
+        </is>
+      </c>
+      <c r="J1045" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1045" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1045" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
+      <c r="A1046" s="3"/>
+      <c r="B1046" s="4"/>
+      <c r="C1046" s="4"/>
+      <c r="D1046" s="4"/>
+      <c r="E1046" s="3"/>
+      <c r="F1046" s="3"/>
+      <c r="G1046" s="3"/>
+      <c r="H1046" s="3"/>
+      <c r="I1046" s="3"/>
+      <c r="J1046" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1046" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1046" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
+      <c r="A1047" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1047" s="4" t="inlineStr">
+        <is>
+          <t>193허6984</t>
+        </is>
+      </c>
+      <c r="C1047" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D1047" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E1047" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1047" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1047" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1047" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I1047" s="3" t="inlineStr">
+        <is>
+          <t>77,000KM</t>
+        </is>
+      </c>
+      <c r="J1047" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1047" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1047" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
+      <c r="A1048" s="3"/>
+      <c r="B1048" s="4"/>
+      <c r="C1048" s="4"/>
+      <c r="D1048" s="4"/>
+      <c r="E1048" s="3"/>
+      <c r="F1048" s="3"/>
+      <c r="G1048" s="3"/>
+      <c r="H1048" s="3"/>
+      <c r="I1048" s="3"/>
+      <c r="J1048" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1048" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1048" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
+      <c r="A1049" s="3"/>
+      <c r="B1049" s="4"/>
+      <c r="C1049" s="4"/>
+      <c r="D1049" s="4"/>
+      <c r="E1049" s="3"/>
+      <c r="F1049" s="3"/>
+      <c r="G1049" s="3"/>
+      <c r="H1049" s="3"/>
+      <c r="I1049" s="3"/>
+      <c r="J1049" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1049" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1049" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
+      <c r="A1050" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1050" s="4" t="inlineStr">
+        <is>
+          <t>193허6936</t>
+        </is>
+      </c>
+      <c r="C1050" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) 가솔린 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D1050" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러 현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E1050" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1050" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G1050" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1050" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I1050" s="3" t="inlineStr">
+        <is>
+          <t>63,399KM</t>
+        </is>
+      </c>
+      <c r="J1050" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1050" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1050" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
+      <c r="A1051" s="3"/>
+      <c r="B1051" s="4"/>
+      <c r="C1051" s="4"/>
+      <c r="D1051" s="4"/>
+      <c r="E1051" s="3"/>
+      <c r="F1051" s="3"/>
+      <c r="G1051" s="3"/>
+      <c r="H1051" s="3"/>
+      <c r="I1051" s="3"/>
+      <c r="J1051" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1051" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1051" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
+      <c r="A1052" s="3"/>
+      <c r="B1052" s="4"/>
+      <c r="C1052" s="4"/>
+      <c r="D1052" s="4"/>
+      <c r="E1052" s="3"/>
+      <c r="F1052" s="3"/>
+      <c r="G1052" s="3"/>
+      <c r="H1052" s="3"/>
+      <c r="I1052" s="3"/>
+      <c r="J1052" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1052" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1052" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
+      <c r="A1053" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1053" s="4" t="inlineStr">
+        <is>
+          <t>106호6607</t>
+        </is>
+      </c>
+      <c r="C1053" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D1053" s="4" t="inlineStr">
+        <is>
+          <t>플래티넘, 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E1053" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1053" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1053" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1053" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I1053" s="3" t="inlineStr">
+        <is>
+          <t>84,846KM</t>
+        </is>
+      </c>
+      <c r="J1053" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1053" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1053" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
+      <c r="A1054" s="3"/>
+      <c r="B1054" s="4"/>
+      <c r="C1054" s="4"/>
+      <c r="D1054" s="4"/>
+      <c r="E1054" s="3"/>
+      <c r="F1054" s="3"/>
+      <c r="G1054" s="3"/>
+      <c r="H1054" s="3"/>
+      <c r="I1054" s="3"/>
+      <c r="J1054" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1054" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1054" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
+      <c r="A1055" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1055" s="4" t="inlineStr">
+        <is>
+          <t>169하8799</t>
+        </is>
+      </c>
+      <c r="C1055" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D1055" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E1055" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1055" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1055" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1055" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I1055" s="3" t="inlineStr">
+        <is>
+          <t>84,630KM</t>
+        </is>
+      </c>
+      <c r="J1055" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1055" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1055" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
+      <c r="A1056" s="3"/>
+      <c r="B1056" s="4"/>
+      <c r="C1056" s="4"/>
+      <c r="D1056" s="4"/>
+      <c r="E1056" s="3"/>
+      <c r="F1056" s="3"/>
+      <c r="G1056" s="3"/>
+      <c r="H1056" s="3"/>
+      <c r="I1056" s="3"/>
+      <c r="J1056" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1056" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1056" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
+      <c r="A1057" s="3"/>
+      <c r="B1057" s="4"/>
+      <c r="C1057" s="4"/>
+      <c r="D1057" s="4"/>
+      <c r="E1057" s="3"/>
+      <c r="F1057" s="3"/>
+      <c r="G1057" s="3"/>
+      <c r="H1057" s="3"/>
+      <c r="I1057" s="3"/>
+      <c r="J1057" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1057" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1057" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
+      <c r="A1058" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1058" s="4" t="inlineStr">
+        <is>
+          <t>165허3182</t>
+        </is>
+      </c>
+      <c r="C1058" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+        </is>
+      </c>
+      <c r="D1058" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E1058" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1058" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1058" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1058" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I1058" s="3" t="inlineStr">
+        <is>
+          <t>87,379KM</t>
+        </is>
+      </c>
+      <c r="J1058" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1058" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1058" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
+      <c r="A1059" s="3"/>
+      <c r="B1059" s="4"/>
+      <c r="C1059" s="4"/>
+      <c r="D1059" s="4"/>
+      <c r="E1059" s="3"/>
+      <c r="F1059" s="3"/>
+      <c r="G1059" s="3"/>
+      <c r="H1059" s="3"/>
+      <c r="I1059" s="3"/>
+      <c r="J1059" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1059" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1059" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
+      <c r="A1060" s="3"/>
+      <c r="B1060" s="4"/>
+      <c r="C1060" s="4"/>
+      <c r="D1060" s="4"/>
+      <c r="E1060" s="3"/>
+      <c r="F1060" s="3"/>
+      <c r="G1060" s="3"/>
+      <c r="H1060" s="3"/>
+      <c r="I1060" s="3"/>
+      <c r="J1060" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1060" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1060" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
+      <c r="A1061" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1061" s="4" t="inlineStr">
+        <is>
+          <t>141하6714</t>
+        </is>
+      </c>
+      <c r="C1061" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1061" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E1061" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1061" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1061" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1061" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I1061" s="3" t="inlineStr">
+        <is>
+          <t>116,469KM</t>
+        </is>
+      </c>
+      <c r="J1061" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1061" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1061" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
+      <c r="A1062" s="3"/>
+      <c r="B1062" s="4"/>
+      <c r="C1062" s="4"/>
+      <c r="D1062" s="4"/>
+      <c r="E1062" s="3"/>
+      <c r="F1062" s="3"/>
+      <c r="G1062" s="3"/>
+      <c r="H1062" s="3"/>
+      <c r="I1062" s="3"/>
+      <c r="J1062" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1062" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1062" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
+      <c r="A1063" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1063" s="4" t="inlineStr">
+        <is>
+          <t>53호0366</t>
+        </is>
+      </c>
+      <c r="C1063" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K7 2.4 GDi 노블레스</t>
+        </is>
+      </c>
+      <c r="D1063" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트2</t>
+        </is>
+      </c>
+      <c r="E1063" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1063" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G1063" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1063" s="3" t="inlineStr">
+        <is>
+          <t>19년08월</t>
+        </is>
+      </c>
+      <c r="I1063" s="3" t="inlineStr">
+        <is>
+          <t>116,108KM</t>
+        </is>
+      </c>
+      <c r="J1063" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1063" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1063" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
+      <c r="A1064" s="3"/>
+      <c r="B1064" s="4"/>
+      <c r="C1064" s="4"/>
+      <c r="D1064" s="4"/>
+      <c r="E1064" s="3"/>
+      <c r="F1064" s="3"/>
+      <c r="G1064" s="3"/>
+      <c r="H1064" s="3"/>
+      <c r="I1064" s="3"/>
+      <c r="J1064" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1064" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1064" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
+      <c r="A1065" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1065" s="4" t="inlineStr">
+        <is>
+          <t>141하6984</t>
+        </is>
+      </c>
+      <c r="C1065" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 디젤 4WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D1065" s="4"/>
+      <c r="E1065" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1065" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G1065" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1065" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I1065" s="3" t="inlineStr">
+        <is>
+          <t>137,392KM</t>
+        </is>
+      </c>
+      <c r="J1065" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1065" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1065" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
+      <c r="A1066" s="3"/>
+      <c r="B1066" s="4"/>
+      <c r="C1066" s="4"/>
+      <c r="D1066" s="4"/>
+      <c r="E1066" s="3"/>
+      <c r="F1066" s="3"/>
+      <c r="G1066" s="3"/>
+      <c r="H1066" s="3"/>
+      <c r="I1066" s="3"/>
+      <c r="J1066" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1066" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L1066" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
+      <c r="A1067" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B1067" s="4" t="inlineStr">
+        <is>
+          <t>191하6400</t>
+        </is>
+      </c>
+      <c r="C1067" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) 가솔린 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D1067" s="4"/>
+      <c r="E1067" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1067" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G1067" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1067" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I1067" s="3" t="inlineStr">
+        <is>
+          <t>237,032KM</t>
+        </is>
+      </c>
+      <c r="J1067" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1067" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1067" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
+      <c r="A1068" s="3"/>
+      <c r="B1068" s="4"/>
+      <c r="C1068" s="4"/>
+      <c r="D1068" s="4"/>
+      <c r="E1068" s="3"/>
+      <c r="F1068" s="3"/>
+      <c r="G1068" s="3"/>
+      <c r="H1068" s="3"/>
+      <c r="I1068" s="3"/>
+      <c r="J1068" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1068" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1068" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
+      <c r="A1069" s="3"/>
+      <c r="B1069" s="4"/>
+      <c r="C1069" s="4"/>
+      <c r="D1069" s="4"/>
+      <c r="E1069" s="3"/>
+      <c r="F1069" s="3"/>
+      <c r="G1069" s="3"/>
+      <c r="H1069" s="3"/>
+      <c r="I1069" s="3"/>
+      <c r="J1069" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1069" s="3" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L1069" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
+      <c r="A1070" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1070" s="4" t="inlineStr">
+        <is>
+          <t>42호8182</t>
+        </is>
+      </c>
+      <c r="C1070" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.8 GDI AWD 럭셔리</t>
+        </is>
+      </c>
+      <c r="D1070" s="4"/>
+      <c r="E1070" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1070" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G1070" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1070" s="3" t="inlineStr">
+        <is>
+          <t>19년07월</t>
+        </is>
+      </c>
+      <c r="I1070" s="3" t="inlineStr">
+        <is>
+          <t>92,212KM</t>
+        </is>
+      </c>
+      <c r="J1070" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1070" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1070" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
+      <c r="A1071" s="3"/>
+      <c r="B1071" s="4"/>
+      <c r="C1071" s="4"/>
+      <c r="D1071" s="4"/>
+      <c r="E1071" s="3"/>
+      <c r="F1071" s="3"/>
+      <c r="G1071" s="3"/>
+      <c r="H1071" s="3"/>
+      <c r="I1071" s="3"/>
+      <c r="J1071" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1071" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1071" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
+      <c r="A1072" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1072" s="4" t="inlineStr">
+        <is>
+          <t>154호2185</t>
+        </is>
+      </c>
+      <c r="C1072" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D1072" s="4" t="inlineStr">
+        <is>
+          <t>썬루프  등</t>
+        </is>
+      </c>
+      <c r="E1072" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1072" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1072" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1072" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I1072" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
+      <c r="J1072" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1072" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1072" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
+      <c r="A1073" s="3"/>
+      <c r="B1073" s="4"/>
+      <c r="C1073" s="4"/>
+      <c r="D1073" s="4"/>
+      <c r="E1073" s="3"/>
+      <c r="F1073" s="3"/>
+      <c r="G1073" s="3"/>
+      <c r="H1073" s="3"/>
+      <c r="I1073" s="3"/>
+      <c r="J1073" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1073" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L1073" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
+      <c r="A1074" s="3"/>
+      <c r="B1074" s="4"/>
+      <c r="C1074" s="4"/>
+      <c r="D1074" s="4"/>
+      <c r="E1074" s="3"/>
+      <c r="F1074" s="3"/>
+      <c r="G1074" s="3"/>
+      <c r="H1074" s="3"/>
+      <c r="I1074" s="3"/>
+      <c r="J1074" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1074" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1074" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
+      <c r="A1075" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1075" s="4" t="inlineStr">
+        <is>
+          <t>149호6125</t>
+        </is>
+      </c>
+      <c r="C1075" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.8 GDI AWD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1075" s="4" t="inlineStr">
+        <is>
+          <t>썬루프 등</t>
+        </is>
+      </c>
+      <c r="E1075" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1075" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1075" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1075" s="3" t="inlineStr">
+        <is>
+          <t>21년02월</t>
+        </is>
+      </c>
+      <c r="I1075" s="3" t="inlineStr">
+        <is>
+          <t>100,000KM</t>
+        </is>
+      </c>
+      <c r="J1075" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1075" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1075" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
+      <c r="A1076" s="3"/>
+      <c r="B1076" s="4"/>
+      <c r="C1076" s="4"/>
+      <c r="D1076" s="4"/>
+      <c r="E1076" s="3"/>
+      <c r="F1076" s="3"/>
+      <c r="G1076" s="3"/>
+      <c r="H1076" s="3"/>
+      <c r="I1076" s="3"/>
+      <c r="J1076" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1076" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L1076" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
+      <c r="A1077" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1077" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C1077" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D1077" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E1077" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1077" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1077" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H1077" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I1077" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
+      <c r="J1077" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1077" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1077" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
+      <c r="A1078" s="3"/>
+      <c r="B1078" s="4"/>
+      <c r="C1078" s="4"/>
+      <c r="D1078" s="4"/>
+      <c r="E1078" s="3"/>
+      <c r="F1078" s="3"/>
+      <c r="G1078" s="3"/>
+      <c r="H1078" s="3"/>
+      <c r="I1078" s="3"/>
+      <c r="J1078" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1078" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L1078" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
+      <c r="A1079" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1079" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C1079" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1079" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E1079" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1079" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1079" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1079" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I1079" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
+      <c r="J1079" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1079" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L1079" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
+      <c r="A1080" s="3"/>
+      <c r="B1080" s="4"/>
+      <c r="C1080" s="4"/>
+      <c r="D1080" s="4"/>
+      <c r="E1080" s="3"/>
+      <c r="F1080" s="3"/>
+      <c r="G1080" s="3"/>
+      <c r="H1080" s="3"/>
+      <c r="I1080" s="3"/>
+      <c r="J1080" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1080" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L1080" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
+      <c r="A1081" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1081" s="4" t="inlineStr">
+        <is>
+          <t>154호3005</t>
+        </is>
+      </c>
+      <c r="C1081" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저(GN7) 3.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D1081" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,hud 등</t>
+        </is>
+      </c>
+      <c r="E1081" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1081" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G1081" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1081" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I1081" s="3" t="inlineStr">
+        <is>
+          <t>19,114KM</t>
+        </is>
+      </c>
+      <c r="J1081" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1081" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1081" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
+      <c r="A1082" s="3"/>
+      <c r="B1082" s="4"/>
+      <c r="C1082" s="4"/>
+      <c r="D1082" s="4"/>
+      <c r="E1082" s="3"/>
+      <c r="F1082" s="3"/>
+      <c r="G1082" s="3"/>
+      <c r="H1082" s="3"/>
+      <c r="I1082" s="3"/>
+      <c r="J1082" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1082" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1082" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
+      <c r="A1083" s="3"/>
+      <c r="B1083" s="4"/>
+      <c r="C1083" s="4"/>
+      <c r="D1083" s="4"/>
+      <c r="E1083" s="3"/>
+      <c r="F1083" s="3"/>
+      <c r="G1083" s="3"/>
+      <c r="H1083" s="3"/>
+      <c r="I1083" s="3"/>
+      <c r="J1083" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1083" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L1083" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
+      <c r="A1084" s="3"/>
+      <c r="B1084" s="4"/>
+      <c r="C1084" s="4"/>
+      <c r="D1084" s="4"/>
+      <c r="E1084" s="3"/>
+      <c r="F1084" s="3"/>
+      <c r="G1084" s="3"/>
+      <c r="H1084" s="3"/>
+      <c r="I1084" s="3"/>
+      <c r="J1084" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1084" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1084" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
+      <c r="A1085" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1085" s="4" t="inlineStr">
+        <is>
+          <t>156호2185</t>
+        </is>
+      </c>
+      <c r="C1085" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D1085" s="4" t="inlineStr">
+        <is>
+          <t>썬룹 등</t>
+        </is>
+      </c>
+      <c r="E1085" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1085" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1085" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1085" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I1085" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
+      <c r="J1085" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1085" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1085" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
+      <c r="A1086" s="3"/>
+      <c r="B1086" s="4"/>
+      <c r="C1086" s="4"/>
+      <c r="D1086" s="4"/>
+      <c r="E1086" s="3"/>
+      <c r="F1086" s="3"/>
+      <c r="G1086" s="3"/>
+      <c r="H1086" s="3"/>
+      <c r="I1086" s="3"/>
+      <c r="J1086" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1086" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1086" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
+      <c r="A1087" s="3"/>
+      <c r="B1087" s="4"/>
+      <c r="C1087" s="4"/>
+      <c r="D1087" s="4"/>
+      <c r="E1087" s="3"/>
+      <c r="F1087" s="3"/>
+      <c r="G1087" s="3"/>
+      <c r="H1087" s="3"/>
+      <c r="I1087" s="3"/>
+      <c r="J1087" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1087" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1087" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
+      <c r="A1088" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1088" s="4" t="inlineStr">
+        <is>
+          <t>125호5032</t>
+        </is>
+      </c>
+      <c r="C1088" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D1088" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지 I</t>
+        </is>
+      </c>
+      <c r="E1088" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1088" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G1088" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1088" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I1088" s="3" t="inlineStr">
+        <is>
+          <t>36,000KM</t>
+        </is>
+      </c>
+      <c r="J1088" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1088" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1088" s="3" t="inlineStr">
+        <is>
+          <t>1,520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
+      <c r="A1089" s="3"/>
+      <c r="B1089" s="4"/>
+      <c r="C1089" s="4"/>
+      <c r="D1089" s="4"/>
+      <c r="E1089" s="3"/>
+      <c r="F1089" s="3"/>
+      <c r="G1089" s="3"/>
+      <c r="H1089" s="3"/>
+      <c r="I1089" s="3"/>
+      <c r="J1089" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1089" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1089" s="3" t="inlineStr">
+        <is>
+          <t>1,430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
+      <c r="A1090" s="3"/>
+      <c r="B1090" s="4"/>
+      <c r="C1090" s="4"/>
+      <c r="D1090" s="4"/>
+      <c r="E1090" s="3"/>
+      <c r="F1090" s="3"/>
+      <c r="G1090" s="3"/>
+      <c r="H1090" s="3"/>
+      <c r="I1090" s="3"/>
+      <c r="J1090" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1090" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1090" s="3" t="inlineStr">
+        <is>
+          <t>1,290,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
+      <c r="A1091" s="3"/>
+      <c r="B1091" s="4"/>
+      <c r="C1091" s="4"/>
+      <c r="D1091" s="4"/>
+      <c r="E1091" s="3"/>
+      <c r="F1091" s="3"/>
+      <c r="G1091" s="3"/>
+      <c r="H1091" s="3"/>
+      <c r="I1091" s="3"/>
+      <c r="J1091" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1091" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1091" s="3" t="inlineStr">
+        <is>
+          <t>1,160,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
+      <c r="A1092" s="3"/>
+      <c r="B1092" s="4"/>
+      <c r="C1092" s="4"/>
+      <c r="D1092" s="4"/>
+      <c r="E1092" s="3"/>
+      <c r="F1092" s="3"/>
+      <c r="G1092" s="3"/>
+      <c r="H1092" s="3"/>
+      <c r="I1092" s="3"/>
+      <c r="J1092" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1092" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1092" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
+      <c r="A1093" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1093" s="4" t="inlineStr">
+        <is>
+          <t>125호5146</t>
+        </is>
+      </c>
+      <c r="C1093" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D1093" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E1093" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1093" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G1093" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1093" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I1093" s="3" t="inlineStr">
+        <is>
+          <t>40,000KM</t>
+        </is>
+      </c>
+      <c r="J1093" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1093" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1093" s="3" t="inlineStr">
+        <is>
+          <t>1,310,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
+      <c r="A1094" s="3"/>
+      <c r="B1094" s="4"/>
+      <c r="C1094" s="4"/>
+      <c r="D1094" s="4"/>
+      <c r="E1094" s="3"/>
+      <c r="F1094" s="3"/>
+      <c r="G1094" s="3"/>
+      <c r="H1094" s="3"/>
+      <c r="I1094" s="3"/>
+      <c r="J1094" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1094" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1094" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
+      <c r="A1095" s="3"/>
+      <c r="B1095" s="4"/>
+      <c r="C1095" s="4"/>
+      <c r="D1095" s="4"/>
+      <c r="E1095" s="3"/>
+      <c r="F1095" s="3"/>
+      <c r="G1095" s="3"/>
+      <c r="H1095" s="3"/>
+      <c r="I1095" s="3"/>
+      <c r="J1095" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1095" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1095" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
+      <c r="A1096" s="3"/>
+      <c r="B1096" s="4"/>
+      <c r="C1096" s="4"/>
+      <c r="D1096" s="4"/>
+      <c r="E1096" s="3"/>
+      <c r="F1096" s="3"/>
+      <c r="G1096" s="3"/>
+      <c r="H1096" s="3"/>
+      <c r="I1096" s="3"/>
+      <c r="J1096" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1096" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1096" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
+      <c r="A1097" s="3"/>
+      <c r="B1097" s="4"/>
+      <c r="C1097" s="4"/>
+      <c r="D1097" s="4"/>
+      <c r="E1097" s="3"/>
+      <c r="F1097" s="3"/>
+      <c r="G1097" s="3"/>
+      <c r="H1097" s="3"/>
+      <c r="I1097" s="3"/>
+      <c r="J1097" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1097" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1097" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
+      <c r="A1098" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1098" s="4" t="inlineStr">
+        <is>
+          <t>101호8982</t>
+        </is>
+      </c>
+      <c r="C1098" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
+        </is>
+      </c>
+      <c r="D1098" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 썬루프</t>
+        </is>
+      </c>
+      <c r="E1098" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1098" s="3" t="inlineStr">
+        <is>
+          <t>스틸 그라파이트</t>
+        </is>
+      </c>
+      <c r="G1098" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1098" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I1098" s="3" t="inlineStr">
+        <is>
+          <t>63,000KM</t>
+        </is>
+      </c>
+      <c r="J1098" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1098" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1098" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
+      <c r="A1099" s="3"/>
+      <c r="B1099" s="4"/>
+      <c r="C1099" s="4"/>
+      <c r="D1099" s="4"/>
+      <c r="E1099" s="3"/>
+      <c r="F1099" s="3"/>
+      <c r="G1099" s="3"/>
+      <c r="H1099" s="3"/>
+      <c r="I1099" s="3"/>
+      <c r="J1099" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1099" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1099" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
+      <c r="A1100" s="3"/>
+      <c r="B1100" s="4"/>
+      <c r="C1100" s="4"/>
+      <c r="D1100" s="4"/>
+      <c r="E1100" s="3"/>
+      <c r="F1100" s="3"/>
+      <c r="G1100" s="3"/>
+      <c r="H1100" s="3"/>
+      <c r="I1100" s="3"/>
+      <c r="J1100" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1100" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1100" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
+      <c r="A1101" s="3"/>
+      <c r="B1101" s="4"/>
+      <c r="C1101" s="4"/>
+      <c r="D1101" s="4"/>
+      <c r="E1101" s="3"/>
+      <c r="F1101" s="3"/>
+      <c r="G1101" s="3"/>
+      <c r="H1101" s="3"/>
+      <c r="I1101" s="3"/>
+      <c r="J1101" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1101" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1101" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
+      <c r="A1102" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1102" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C1102" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D1102" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E1102" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1102" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G1102" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1102" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I1102" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J1102" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1102" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1102" s="3" t="inlineStr">
+        <is>
+          <t>1,260,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
+      <c r="A1103" s="3"/>
+      <c r="B1103" s="4"/>
+      <c r="C1103" s="4"/>
+      <c r="D1103" s="4"/>
+      <c r="E1103" s="3"/>
+      <c r="F1103" s="3"/>
+      <c r="G1103" s="3"/>
+      <c r="H1103" s="3"/>
+      <c r="I1103" s="3"/>
+      <c r="J1103" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1103" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1103" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
+      <c r="A1104" s="3"/>
+      <c r="B1104" s="4"/>
+      <c r="C1104" s="4"/>
+      <c r="D1104" s="4"/>
+      <c r="E1104" s="3"/>
+      <c r="F1104" s="3"/>
+      <c r="G1104" s="3"/>
+      <c r="H1104" s="3"/>
+      <c r="I1104" s="3"/>
+      <c r="J1104" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1104" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1104" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
+      <c r="A1105" s="3"/>
+      <c r="B1105" s="4"/>
+      <c r="C1105" s="4"/>
+      <c r="D1105" s="4"/>
+      <c r="E1105" s="3"/>
+      <c r="F1105" s="3"/>
+      <c r="G1105" s="3"/>
+      <c r="H1105" s="3"/>
+      <c r="I1105" s="3"/>
+      <c r="J1105" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1105" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1105" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
+      <c r="A1106" s="3"/>
+      <c r="B1106" s="4"/>
+      <c r="C1106" s="4"/>
+      <c r="D1106" s="4"/>
+      <c r="E1106" s="3"/>
+      <c r="F1106" s="3"/>
+      <c r="G1106" s="3"/>
+      <c r="H1106" s="3"/>
+      <c r="I1106" s="3"/>
+      <c r="J1106" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1106" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1106" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
+      <c r="A1107" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1107" s="4" t="inlineStr">
+        <is>
+          <t>101하1346</t>
+        </is>
+      </c>
+      <c r="C1107" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 가솔린</t>
+        </is>
+      </c>
+      <c r="D1107" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비</t>
+        </is>
+      </c>
+      <c r="E1107" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1107" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1107" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1107" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I1107" s="3" t="inlineStr">
+        <is>
+          <t>123,000KM</t>
+        </is>
+      </c>
+      <c r="J1107" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1107" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1107" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
+      <c r="A1108" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1108" s="4" t="inlineStr">
+        <is>
+          <t>101호7624</t>
+        </is>
+      </c>
+      <c r="C1108" s="4" t="inlineStr">
+        <is>
+          <t>G80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D1108" s="4" t="inlineStr">
+        <is>
+          <t>HUD, 드라이빙어시스턴스 패키지, 빌트인캠 
+패키지</t>
+        </is>
+      </c>
+      <c r="E1108" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1108" s="3" t="inlineStr">
+        <is>
+          <t>비크 블랙</t>
+        </is>
+      </c>
+      <c r="G1108" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1108" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I1108" s="3" t="inlineStr">
+        <is>
+          <t>61,000KM</t>
+        </is>
+      </c>
+      <c r="J1108" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1108" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1108" s="3" t="inlineStr">
+        <is>
+          <t>1,580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
+      <c r="A1109" s="3"/>
+      <c r="B1109" s="4"/>
+      <c r="C1109" s="4"/>
+      <c r="D1109" s="4"/>
+      <c r="E1109" s="3"/>
+      <c r="F1109" s="3"/>
+      <c r="G1109" s="3"/>
+      <c r="H1109" s="3"/>
+      <c r="I1109" s="3"/>
+      <c r="J1109" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1109" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1109" s="3" t="inlineStr">
+        <is>
+          <t>1,490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
+      <c r="A1110" s="3"/>
+      <c r="B1110" s="4"/>
+      <c r="C1110" s="4"/>
+      <c r="D1110" s="4"/>
+      <c r="E1110" s="3"/>
+      <c r="F1110" s="3"/>
+      <c r="G1110" s="3"/>
+      <c r="H1110" s="3"/>
+      <c r="I1110" s="3"/>
+      <c r="J1110" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1110" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1110" s="3" t="inlineStr">
+        <is>
+          <t>1,340,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
+      <c r="A1111" s="3"/>
+      <c r="B1111" s="4"/>
+      <c r="C1111" s="4"/>
+      <c r="D1111" s="4"/>
+      <c r="E1111" s="3"/>
+      <c r="F1111" s="3"/>
+      <c r="G1111" s="3"/>
+      <c r="H1111" s="3"/>
+      <c r="I1111" s="3"/>
+      <c r="J1111" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1111" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1111" s="3" t="inlineStr">
+        <is>
+          <t>1,210,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
+      <c r="A1112" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1112" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C1112" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
+      <c r="D1112" s="4"/>
+      <c r="E1112" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1112" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G1112" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1112" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I1112" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J1112" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1112" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1112" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
+      <c r="A1113" s="3"/>
+      <c r="B1113" s="4"/>
+      <c r="C1113" s="4"/>
+      <c r="D1113" s="4"/>
+      <c r="E1113" s="3"/>
+      <c r="F1113" s="3"/>
+      <c r="G1113" s="3"/>
+      <c r="H1113" s="3"/>
+      <c r="I1113" s="3"/>
+      <c r="J1113" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1113" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1113" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
+      <c r="A1114" s="3"/>
+      <c r="B1114" s="4"/>
+      <c r="C1114" s="4"/>
+      <c r="D1114" s="4"/>
+      <c r="E1114" s="3"/>
+      <c r="F1114" s="3"/>
+      <c r="G1114" s="3"/>
+      <c r="H1114" s="3"/>
+      <c r="I1114" s="3"/>
+      <c r="J1114" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1114" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1114" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
+      <c r="A1115" s="3"/>
+      <c r="B1115" s="4"/>
+      <c r="C1115" s="4"/>
+      <c r="D1115" s="4"/>
+      <c r="E1115" s="3"/>
+      <c r="F1115" s="3"/>
+      <c r="G1115" s="3"/>
+      <c r="H1115" s="3"/>
+      <c r="I1115" s="3"/>
+      <c r="J1115" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1115" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1115" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
+      <c r="A1116" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1116" s="4" t="inlineStr">
+        <is>
+          <t>101호1396</t>
+        </is>
+      </c>
+      <c r="C1116" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.0 디젤 AWD</t>
+        </is>
+      </c>
+      <c r="D1116" s="4" t="inlineStr">
+        <is>
+          <t>헤드업 디스플레이(HUD), 드라이빙 어시스턴
+스 패키지 I, 파노라마 썬루프</t>
+        </is>
+      </c>
+      <c r="E1116" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1116" s="3" t="inlineStr">
+        <is>
+          <t>비크 블랙</t>
+        </is>
+      </c>
+      <c r="G1116" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1116" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I1116" s="3" t="inlineStr">
+        <is>
+          <t>115,000KM</t>
+        </is>
+      </c>
+      <c r="J1116" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1116" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1116" s="3" t="inlineStr">
+        <is>
+          <t>1,610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
+      <c r="A1117" s="3"/>
+      <c r="B1117" s="4"/>
+      <c r="C1117" s="4"/>
+      <c r="D1117" s="4"/>
+      <c r="E1117" s="3"/>
+      <c r="F1117" s="3"/>
+      <c r="G1117" s="3"/>
+      <c r="H1117" s="3"/>
+      <c r="I1117" s="3"/>
+      <c r="J1117" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1117" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1117" s="3" t="inlineStr">
+        <is>
+          <t>1,520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
+      <c r="A1118" s="3"/>
+      <c r="B1118" s="4"/>
+      <c r="C1118" s="4"/>
+      <c r="D1118" s="4"/>
+      <c r="E1118" s="3"/>
+      <c r="F1118" s="3"/>
+      <c r="G1118" s="3"/>
+      <c r="H1118" s="3"/>
+      <c r="I1118" s="3"/>
+      <c r="J1118" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1118" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1118" s="3" t="inlineStr">
+        <is>
+          <t>1,370,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
+      <c r="A1119" s="3"/>
+      <c r="B1119" s="4"/>
+      <c r="C1119" s="4"/>
+      <c r="D1119" s="4"/>
+      <c r="E1119" s="3"/>
+      <c r="F1119" s="3"/>
+      <c r="G1119" s="3"/>
+      <c r="H1119" s="3"/>
+      <c r="I1119" s="3"/>
+      <c r="J1119" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1119" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L1119" s="3" t="inlineStr">
+        <is>
+          <t>1,230,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
+      <c r="A1120" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1120" s="4" t="inlineStr">
+        <is>
+          <t>125호5126</t>
+        </is>
+      </c>
+      <c r="C1120" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D1120" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E1120" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1120" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G1120" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1120" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I1120" s="3" t="inlineStr">
+        <is>
+          <t>37,000KM</t>
+        </is>
+      </c>
+      <c r="J1120" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1120" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1120" s="3" t="inlineStr">
+        <is>
+          <t>1,260,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
+      <c r="A1121" s="3"/>
+      <c r="B1121" s="4"/>
+      <c r="C1121" s="4"/>
+      <c r="D1121" s="4"/>
+      <c r="E1121" s="3"/>
+      <c r="F1121" s="3"/>
+      <c r="G1121" s="3"/>
+      <c r="H1121" s="3"/>
+      <c r="I1121" s="3"/>
+      <c r="J1121" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1121" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1121" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
+      <c r="A1122" s="3"/>
+      <c r="B1122" s="4"/>
+      <c r="C1122" s="4"/>
+      <c r="D1122" s="4"/>
+      <c r="E1122" s="3"/>
+      <c r="F1122" s="3"/>
+      <c r="G1122" s="3"/>
+      <c r="H1122" s="3"/>
+      <c r="I1122" s="3"/>
+      <c r="J1122" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1122" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1122" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
+      <c r="A1123" s="3"/>
+      <c r="B1123" s="4"/>
+      <c r="C1123" s="4"/>
+      <c r="D1123" s="4"/>
+      <c r="E1123" s="3"/>
+      <c r="F1123" s="3"/>
+      <c r="G1123" s="3"/>
+      <c r="H1123" s="3"/>
+      <c r="I1123" s="3"/>
+      <c r="J1123" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1123" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1123" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
+      <c r="A1124" s="3"/>
+      <c r="B1124" s="4"/>
+      <c r="C1124" s="4"/>
+      <c r="D1124" s="4"/>
+      <c r="E1124" s="3"/>
+      <c r="F1124" s="3"/>
+      <c r="G1124" s="3"/>
+      <c r="H1124" s="3"/>
+      <c r="I1124" s="3"/>
+      <c r="J1124" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1124" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1124" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
+      <c r="A1125" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1125" s="4" t="inlineStr">
+        <is>
+          <t>101호1368</t>
+        </is>
+      </c>
+      <c r="C1125" s="4" t="inlineStr">
+        <is>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
+        </is>
+      </c>
+      <c r="D1125" s="4" t="inlineStr">
+        <is>
+          <t> 10.25인치 UVO 내비게이션</t>
+        </is>
+      </c>
+      <c r="E1125" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1125" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G1125" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1125" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I1125" s="3" t="inlineStr">
+        <is>
+          <t>138,000KM</t>
+        </is>
+      </c>
+      <c r="J1125" s="3"/>
+      <c r="K1125" s="3"/>
+      <c r="L1125" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
+      <c r="A1126" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1126" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C1126" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D1126" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E1126" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1126" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G1126" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1126" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I1126" s="3" t="inlineStr">
+        <is>
+          <t>56,000KM</t>
+        </is>
+      </c>
+      <c r="J1126" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1126" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1126" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
+      <c r="A1127" s="3"/>
+      <c r="B1127" s="4"/>
+      <c r="C1127" s="4"/>
+      <c r="D1127" s="4"/>
+      <c r="E1127" s="3"/>
+      <c r="F1127" s="3"/>
+      <c r="G1127" s="3"/>
+      <c r="H1127" s="3"/>
+      <c r="I1127" s="3"/>
+      <c r="J1127" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1127" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1127" s="3" t="inlineStr">
+        <is>
+          <t>1,280,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
+      <c r="A1128" s="3"/>
+      <c r="B1128" s="4"/>
+      <c r="C1128" s="4"/>
+      <c r="D1128" s="4"/>
+      <c r="E1128" s="3"/>
+      <c r="F1128" s="3"/>
+      <c r="G1128" s="3"/>
+      <c r="H1128" s="3"/>
+      <c r="I1128" s="3"/>
+      <c r="J1128" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1128" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1128" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
+      <c r="A1129" s="3"/>
+      <c r="B1129" s="4"/>
+      <c r="C1129" s="4"/>
+      <c r="D1129" s="4"/>
+      <c r="E1129" s="3"/>
+      <c r="F1129" s="3"/>
+      <c r="G1129" s="3"/>
+      <c r="H1129" s="3"/>
+      <c r="I1129" s="3"/>
+      <c r="J1129" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1129" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1129" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
+      <c r="A1130" s="3"/>
+      <c r="B1130" s="4"/>
+      <c r="C1130" s="4"/>
+      <c r="D1130" s="4"/>
+      <c r="E1130" s="3"/>
+      <c r="F1130" s="3"/>
+      <c r="G1130" s="3"/>
+      <c r="H1130" s="3"/>
+      <c r="I1130" s="3"/>
+      <c r="J1130" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1130" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1130" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
+      <c r="A1131" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1131" s="4" t="inlineStr">
+        <is>
+          <t>142호3686</t>
+        </is>
+      </c>
+      <c r="C1131" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D1131" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터 팩</t>
+        </is>
+      </c>
+      <c r="E1131" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1131" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G1131" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1131" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I1131" s="3" t="inlineStr">
+        <is>
+          <t>10,000KM</t>
+        </is>
+      </c>
+      <c r="J1131" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1131" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1131" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
+      <c r="A1132" s="3"/>
+      <c r="B1132" s="4"/>
+      <c r="C1132" s="4"/>
+      <c r="D1132" s="4"/>
+      <c r="E1132" s="3"/>
+      <c r="F1132" s="3"/>
+      <c r="G1132" s="3"/>
+      <c r="H1132" s="3"/>
+      <c r="I1132" s="3"/>
+      <c r="J1132" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1132" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1132" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
+      <c r="A1133" s="3"/>
+      <c r="B1133" s="4"/>
+      <c r="C1133" s="4"/>
+      <c r="D1133" s="4"/>
+      <c r="E1133" s="3"/>
+      <c r="F1133" s="3"/>
+      <c r="G1133" s="3"/>
+      <c r="H1133" s="3"/>
+      <c r="I1133" s="3"/>
+      <c r="J1133" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1133" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1133" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
+      <c r="A1134" s="3"/>
+      <c r="B1134" s="4"/>
+      <c r="C1134" s="4"/>
+      <c r="D1134" s="4"/>
+      <c r="E1134" s="3"/>
+      <c r="F1134" s="3"/>
+      <c r="G1134" s="3"/>
+      <c r="H1134" s="3"/>
+      <c r="I1134" s="3"/>
+      <c r="J1134" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1134" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1134" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
+      <c r="A1135" s="3"/>
+      <c r="B1135" s="4"/>
+      <c r="C1135" s="4"/>
+      <c r="D1135" s="4"/>
+      <c r="E1135" s="3"/>
+      <c r="F1135" s="3"/>
+      <c r="G1135" s="3"/>
+      <c r="H1135" s="3"/>
+      <c r="I1135" s="3"/>
+      <c r="J1135" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1135" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1135" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
+      <c r="A1136" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B1136" s="4" t="inlineStr">
+        <is>
+          <t>101호7498</t>
+        </is>
+      </c>
+      <c r="C1136" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.0 디젤 AWD</t>
+        </is>
+      </c>
+      <c r="D1136" s="4" t="inlineStr">
+        <is>
+          <t>헤드업 디스플레이(HUD), 드라이빙 어시스턴
+스 패키지 I, 파노라마 썬루프, 빌트인캠 패
+키지</t>
+        </is>
+      </c>
+      <c r="E1136" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F1136" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G1136" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1136" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I1136" s="3" t="inlineStr">
+        <is>
+          <t>112,000KM</t>
+        </is>
+      </c>
+      <c r="J1136" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1136" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1136" s="3" t="inlineStr">
+        <is>
+          <t>1,620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
+      <c r="A1137" s="3"/>
+      <c r="B1137" s="4"/>
+      <c r="C1137" s="4"/>
+      <c r="D1137" s="4"/>
+      <c r="E1137" s="3"/>
+      <c r="F1137" s="3"/>
+      <c r="G1137" s="3"/>
+      <c r="H1137" s="3"/>
+      <c r="I1137" s="3"/>
+      <c r="J1137" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1137" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1137" s="3" t="inlineStr">
+        <is>
+          <t>1,530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
+      <c r="A1138" s="3"/>
+      <c r="B1138" s="4"/>
+      <c r="C1138" s="4"/>
+      <c r="D1138" s="4"/>
+      <c r="E1138" s="3"/>
+      <c r="F1138" s="3"/>
+      <c r="G1138" s="3"/>
+      <c r="H1138" s="3"/>
+      <c r="I1138" s="3"/>
+      <c r="J1138" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1138" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L1138" s="3" t="inlineStr">
         <is>
           <t>1,380,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
-[...9 lines deleted...]
-      <c r="J812" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
+      <c r="A1139" s="3"/>
+      <c r="B1139" s="4"/>
+      <c r="C1139" s="4"/>
+      <c r="D1139" s="4"/>
+      <c r="E1139" s="3"/>
+      <c r="F1139" s="3"/>
+      <c r="G1139" s="3"/>
+      <c r="H1139" s="3"/>
+      <c r="I1139" s="3"/>
+      <c r="J1139" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K812" s="3" t="inlineStr">
+      <c r="K1139" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
-      <c r="L812" s="3" t="inlineStr">
+      <c r="L1139" s="3" t="inlineStr">
         <is>
           <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
+      <c r="A1140" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B1140" s="4" t="inlineStr">
+        <is>
+          <t>867오4215</t>
+        </is>
+      </c>
+      <c r="C1140" s="4" t="inlineStr">
+        <is>
+          <t>무쏘 2.0 M7 4WD</t>
+        </is>
+      </c>
+      <c r="D1140" s="4" t="inlineStr">
+        <is>
+          <t>4WD</t>
+        </is>
+      </c>
+      <c r="E1140" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F1140" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1140" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H1140" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I1140" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J1140" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1140" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1140" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
+      <c r="A1141" s="3"/>
+      <c r="B1141" s="4"/>
+      <c r="C1141" s="4"/>
+      <c r="D1141" s="4"/>
+      <c r="E1141" s="3"/>
+      <c r="F1141" s="3"/>
+      <c r="G1141" s="3"/>
+      <c r="H1141" s="3"/>
+      <c r="I1141" s="3"/>
+      <c r="J1141" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1141" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1141" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
+      <c r="A1142" s="3"/>
+      <c r="B1142" s="4"/>
+      <c r="C1142" s="4"/>
+      <c r="D1142" s="4"/>
+      <c r="E1142" s="3"/>
+      <c r="F1142" s="3"/>
+      <c r="G1142" s="3"/>
+      <c r="H1142" s="3"/>
+      <c r="I1142" s="3"/>
+      <c r="J1142" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1142" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1142" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
+      <c r="A1143" s="3"/>
+      <c r="B1143" s="4"/>
+      <c r="C1143" s="4"/>
+      <c r="D1143" s="4"/>
+      <c r="E1143" s="3"/>
+      <c r="F1143" s="3"/>
+      <c r="G1143" s="3"/>
+      <c r="H1143" s="3"/>
+      <c r="I1143" s="3"/>
+      <c r="J1143" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1143" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1143" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
+      <c r="A1144" s="3"/>
+      <c r="B1144" s="4"/>
+      <c r="C1144" s="4"/>
+      <c r="D1144" s="4"/>
+      <c r="E1144" s="3"/>
+      <c r="F1144" s="3"/>
+      <c r="G1144" s="3"/>
+      <c r="H1144" s="3"/>
+      <c r="I1144" s="3"/>
+      <c r="J1144" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1144" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L1144" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
+      <c r="A1145" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B1145" s="4" t="inlineStr">
+        <is>
+          <t>867오4257</t>
+        </is>
+      </c>
+      <c r="C1145" s="4" t="inlineStr">
+        <is>
+          <t>포터 초장축 슈퍼캡 LPDI 스마트 오토</t>
+        </is>
+      </c>
+      <c r="D1145" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 중량짐용후륜현가장치</t>
+        </is>
+      </c>
+      <c r="E1145" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F1145" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G1145" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H1145" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I1145" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J1145" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K1145" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1145" s="3" t="inlineStr">
+        <is>
+          <t>725,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
+      <c r="A1146" s="3"/>
+      <c r="B1146" s="4"/>
+      <c r="C1146" s="4"/>
+      <c r="D1146" s="4"/>
+      <c r="E1146" s="3"/>
+      <c r="F1146" s="3"/>
+      <c r="G1146" s="3"/>
+      <c r="H1146" s="3"/>
+      <c r="I1146" s="3"/>
+      <c r="J1146" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K1146" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1146" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
+      <c r="A1147" s="3"/>
+      <c r="B1147" s="4"/>
+      <c r="C1147" s="4"/>
+      <c r="D1147" s="4"/>
+      <c r="E1147" s="3"/>
+      <c r="F1147" s="3"/>
+      <c r="G1147" s="3"/>
+      <c r="H1147" s="3"/>
+      <c r="I1147" s="3"/>
+      <c r="J1147" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1147" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1147" s="3" t="inlineStr">
+        <is>
+          <t>675,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
+      <c r="A1148" s="3"/>
+      <c r="B1148" s="4"/>
+      <c r="C1148" s="4"/>
+      <c r="D1148" s="4"/>
+      <c r="E1148" s="3"/>
+      <c r="F1148" s="3"/>
+      <c r="G1148" s="3"/>
+      <c r="H1148" s="3"/>
+      <c r="I1148" s="3"/>
+      <c r="J1148" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1148" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1148" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
+      <c r="A1149" s="3"/>
+      <c r="B1149" s="4"/>
+      <c r="C1149" s="4"/>
+      <c r="D1149" s="4"/>
+      <c r="E1149" s="3"/>
+      <c r="F1149" s="3"/>
+      <c r="G1149" s="3"/>
+      <c r="H1149" s="3"/>
+      <c r="I1149" s="3"/>
+      <c r="J1149" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1149" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L1149" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
+      <c r="A1150" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B1150" s="4" t="inlineStr">
+        <is>
+          <t>802더1978</t>
+        </is>
+      </c>
+      <c r="C1150" s="4" t="inlineStr">
+        <is>
+          <t>포터2 1.0 수퍼캡 초장축 (CRDI) 스마트</t>
+        </is>
+      </c>
+      <c r="D1150" s="4"/>
+      <c r="E1150" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F1150" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G1150" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H1150" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I1150" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J1150" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K1150" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1150" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
+      <c r="A1151" s="3"/>
+      <c r="B1151" s="4"/>
+      <c r="C1151" s="4"/>
+      <c r="D1151" s="4"/>
+      <c r="E1151" s="3"/>
+      <c r="F1151" s="3"/>
+      <c r="G1151" s="3"/>
+      <c r="H1151" s="3"/>
+      <c r="I1151" s="3"/>
+      <c r="J1151" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K1151" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1151" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
+      <c r="A1152" s="3"/>
+      <c r="B1152" s="4"/>
+      <c r="C1152" s="4"/>
+      <c r="D1152" s="4"/>
+      <c r="E1152" s="3"/>
+      <c r="F1152" s="3"/>
+      <c r="G1152" s="3"/>
+      <c r="H1152" s="3"/>
+      <c r="I1152" s="3"/>
+      <c r="J1152" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K1152" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L1152" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A7"/>
-[...727 lines deleted...]
-    <mergeCell ref="I326:I327"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C7:C11"/>
+    <mergeCell ref="D7:D11"/>
+    <mergeCell ref="E7:E11"/>
+    <mergeCell ref="F7:F11"/>
+    <mergeCell ref="G7:G11"/>
+    <mergeCell ref="H7:H11"/>
+    <mergeCell ref="I7:I11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:C16"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="E12:E16"/>
+    <mergeCell ref="F12:F16"/>
+    <mergeCell ref="G12:G16"/>
+    <mergeCell ref="H12:H16"/>
+    <mergeCell ref="I12:I16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="C17:C21"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="E17:E21"/>
+    <mergeCell ref="F17:F21"/>
+    <mergeCell ref="G17:G21"/>
+    <mergeCell ref="H17:H21"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="B22:B25"/>
+    <mergeCell ref="C22:C25"/>
+    <mergeCell ref="D22:D25"/>
+    <mergeCell ref="E22:E25"/>
+    <mergeCell ref="F22:F25"/>
+    <mergeCell ref="G22:G25"/>
+    <mergeCell ref="H22:H25"/>
+    <mergeCell ref="I22:I25"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="B26:B29"/>
+    <mergeCell ref="C26:C29"/>
+    <mergeCell ref="D26:D29"/>
+    <mergeCell ref="E26:E29"/>
+    <mergeCell ref="F26:F29"/>
+    <mergeCell ref="G26:G29"/>
+    <mergeCell ref="H26:H29"/>
+    <mergeCell ref="I26:I29"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="B30:B33"/>
+    <mergeCell ref="C30:C33"/>
+    <mergeCell ref="D30:D33"/>
+    <mergeCell ref="E30:E33"/>
+    <mergeCell ref="F30:F33"/>
+    <mergeCell ref="G30:G33"/>
+    <mergeCell ref="H30:H33"/>
+    <mergeCell ref="I30:I33"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F36"/>
+    <mergeCell ref="G34:G36"/>
+    <mergeCell ref="H34:H36"/>
+    <mergeCell ref="I34:I36"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="C37:C39"/>
+    <mergeCell ref="D37:D39"/>
+    <mergeCell ref="E37:E39"/>
+    <mergeCell ref="F37:F39"/>
+    <mergeCell ref="G37:G39"/>
+    <mergeCell ref="H37:H39"/>
+    <mergeCell ref="I37:I39"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="F40:F42"/>
+    <mergeCell ref="G40:G42"/>
+    <mergeCell ref="H40:H42"/>
+    <mergeCell ref="I40:I42"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="C43:C45"/>
+    <mergeCell ref="D43:D45"/>
+    <mergeCell ref="E43:E45"/>
+    <mergeCell ref="F43:F45"/>
+    <mergeCell ref="G43:G45"/>
+    <mergeCell ref="H43:H45"/>
+    <mergeCell ref="I43:I45"/>
+    <mergeCell ref="A46:A48"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="C46:C48"/>
+    <mergeCell ref="D46:D48"/>
+    <mergeCell ref="E46:E48"/>
+    <mergeCell ref="F46:F48"/>
+    <mergeCell ref="G46:G48"/>
+    <mergeCell ref="H46:H48"/>
+    <mergeCell ref="I46:I48"/>
+    <mergeCell ref="A49:A51"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="C49:C51"/>
+    <mergeCell ref="D49:D51"/>
+    <mergeCell ref="E49:E51"/>
+    <mergeCell ref="F49:F51"/>
+    <mergeCell ref="G49:G51"/>
+    <mergeCell ref="H49:H51"/>
+    <mergeCell ref="I49:I51"/>
+    <mergeCell ref="A52:A54"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="C52:C54"/>
+    <mergeCell ref="D52:D54"/>
+    <mergeCell ref="E52:E54"/>
+    <mergeCell ref="F52:F54"/>
+    <mergeCell ref="G52:G54"/>
+    <mergeCell ref="H52:H54"/>
+    <mergeCell ref="I52:I54"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="B55:B57"/>
+    <mergeCell ref="C55:C57"/>
+    <mergeCell ref="D55:D57"/>
+    <mergeCell ref="E55:E57"/>
+    <mergeCell ref="F55:F57"/>
+    <mergeCell ref="G55:G57"/>
+    <mergeCell ref="H55:H57"/>
+    <mergeCell ref="I55:I57"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="C58:C60"/>
+    <mergeCell ref="D58:D60"/>
+    <mergeCell ref="E58:E60"/>
+    <mergeCell ref="F58:F60"/>
+    <mergeCell ref="G58:G60"/>
+    <mergeCell ref="H58:H60"/>
+    <mergeCell ref="I58:I60"/>
+    <mergeCell ref="A61:A63"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="C61:C63"/>
+    <mergeCell ref="D61:D63"/>
+    <mergeCell ref="E61:E63"/>
+    <mergeCell ref="F61:F63"/>
+    <mergeCell ref="G61:G63"/>
+    <mergeCell ref="H61:H63"/>
+    <mergeCell ref="I61:I63"/>
+    <mergeCell ref="A64:A66"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="C64:C66"/>
+    <mergeCell ref="D64:D66"/>
+    <mergeCell ref="E64:E66"/>
+    <mergeCell ref="F64:F66"/>
+    <mergeCell ref="G64:G66"/>
+    <mergeCell ref="H64:H66"/>
+    <mergeCell ref="I64:I66"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="F67:F68"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="H67:H68"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="F69:F70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="H69:H70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="E73:E74"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="H73:H74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="D75:D76"/>
+    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="G75:G76"/>
+    <mergeCell ref="H75:H76"/>
+    <mergeCell ref="I75:I76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="F77:F78"/>
+    <mergeCell ref="G77:G78"/>
+    <mergeCell ref="H77:H78"/>
+    <mergeCell ref="I77:I78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="F79:F80"/>
+    <mergeCell ref="G79:G80"/>
+    <mergeCell ref="H79:H80"/>
+    <mergeCell ref="I79:I80"/>
+    <mergeCell ref="A81:A83"/>
+    <mergeCell ref="B81:B83"/>
+    <mergeCell ref="C81:C83"/>
+    <mergeCell ref="D81:D83"/>
+    <mergeCell ref="E81:E83"/>
+    <mergeCell ref="F81:F83"/>
+    <mergeCell ref="G81:G83"/>
+    <mergeCell ref="H81:H83"/>
+    <mergeCell ref="I81:I83"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="B84:B88"/>
+    <mergeCell ref="C84:C88"/>
+    <mergeCell ref="D84:D88"/>
+    <mergeCell ref="E84:E88"/>
+    <mergeCell ref="F84:F88"/>
+    <mergeCell ref="G84:G88"/>
+    <mergeCell ref="H84:H88"/>
+    <mergeCell ref="I84:I88"/>
+    <mergeCell ref="A89:A93"/>
+    <mergeCell ref="B89:B93"/>
+    <mergeCell ref="C89:C93"/>
+    <mergeCell ref="D89:D93"/>
+    <mergeCell ref="E89:E93"/>
+    <mergeCell ref="F89:F93"/>
+    <mergeCell ref="G89:G93"/>
+    <mergeCell ref="H89:H93"/>
+    <mergeCell ref="I89:I93"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B94:B98"/>
+    <mergeCell ref="C94:C98"/>
+    <mergeCell ref="D94:D98"/>
+    <mergeCell ref="E94:E98"/>
+    <mergeCell ref="F94:F98"/>
+    <mergeCell ref="G94:G98"/>
+    <mergeCell ref="H94:H98"/>
+    <mergeCell ref="I94:I98"/>
+    <mergeCell ref="A99:A101"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="C99:C101"/>
+    <mergeCell ref="D99:D101"/>
+    <mergeCell ref="E99:E101"/>
+    <mergeCell ref="F99:F101"/>
+    <mergeCell ref="G99:G101"/>
+    <mergeCell ref="H99:H101"/>
+    <mergeCell ref="I99:I101"/>
+    <mergeCell ref="A102:A104"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="C102:C104"/>
+    <mergeCell ref="D102:D104"/>
+    <mergeCell ref="E102:E104"/>
+    <mergeCell ref="F102:F104"/>
+    <mergeCell ref="G102:G104"/>
+    <mergeCell ref="H102:H104"/>
+    <mergeCell ref="I102:I104"/>
+    <mergeCell ref="A105:A107"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="C105:C107"/>
+    <mergeCell ref="D105:D107"/>
+    <mergeCell ref="E105:E107"/>
+    <mergeCell ref="F105:F107"/>
+    <mergeCell ref="G105:G107"/>
+    <mergeCell ref="H105:H107"/>
+    <mergeCell ref="I105:I107"/>
+    <mergeCell ref="A108:A112"/>
+    <mergeCell ref="B108:B112"/>
+    <mergeCell ref="C108:C112"/>
+    <mergeCell ref="D108:D112"/>
+    <mergeCell ref="E108:E112"/>
+    <mergeCell ref="F108:F112"/>
+    <mergeCell ref="G108:G112"/>
+    <mergeCell ref="H108:H112"/>
+    <mergeCell ref="I108:I112"/>
+    <mergeCell ref="A113:A117"/>
+    <mergeCell ref="B113:B117"/>
+    <mergeCell ref="C113:C117"/>
+    <mergeCell ref="D113:D117"/>
+    <mergeCell ref="E113:E117"/>
+    <mergeCell ref="F113:F117"/>
+    <mergeCell ref="G113:G117"/>
+    <mergeCell ref="H113:H117"/>
+    <mergeCell ref="I113:I117"/>
+    <mergeCell ref="A118:A122"/>
+    <mergeCell ref="B118:B122"/>
+    <mergeCell ref="C118:C122"/>
+    <mergeCell ref="D118:D122"/>
+    <mergeCell ref="E118:E122"/>
+    <mergeCell ref="F118:F122"/>
+    <mergeCell ref="G118:G122"/>
+    <mergeCell ref="H118:H122"/>
+    <mergeCell ref="I118:I122"/>
+    <mergeCell ref="A123:A127"/>
+    <mergeCell ref="B123:B127"/>
+    <mergeCell ref="C123:C127"/>
+    <mergeCell ref="D123:D127"/>
+    <mergeCell ref="E123:E127"/>
+    <mergeCell ref="F123:F127"/>
+    <mergeCell ref="G123:G127"/>
+    <mergeCell ref="H123:H127"/>
+    <mergeCell ref="I123:I127"/>
+    <mergeCell ref="A128:A132"/>
+    <mergeCell ref="B128:B132"/>
+    <mergeCell ref="C128:C132"/>
+    <mergeCell ref="D128:D132"/>
+    <mergeCell ref="E128:E132"/>
+    <mergeCell ref="F128:F132"/>
+    <mergeCell ref="G128:G132"/>
+    <mergeCell ref="H128:H132"/>
+    <mergeCell ref="I128:I132"/>
+    <mergeCell ref="A133:A137"/>
+    <mergeCell ref="B133:B137"/>
+    <mergeCell ref="C133:C137"/>
+    <mergeCell ref="D133:D137"/>
+    <mergeCell ref="E133:E137"/>
+    <mergeCell ref="F133:F137"/>
+    <mergeCell ref="G133:G137"/>
+    <mergeCell ref="H133:H137"/>
+    <mergeCell ref="I133:I137"/>
+    <mergeCell ref="A138:A142"/>
+    <mergeCell ref="B138:B142"/>
+    <mergeCell ref="C138:C142"/>
+    <mergeCell ref="D138:D142"/>
+    <mergeCell ref="E138:E142"/>
+    <mergeCell ref="F138:F142"/>
+    <mergeCell ref="G138:G142"/>
+    <mergeCell ref="H138:H142"/>
+    <mergeCell ref="I138:I142"/>
+    <mergeCell ref="A143:A147"/>
+    <mergeCell ref="B143:B147"/>
+    <mergeCell ref="C143:C147"/>
+    <mergeCell ref="D143:D147"/>
+    <mergeCell ref="E143:E147"/>
+    <mergeCell ref="F143:F147"/>
+    <mergeCell ref="G143:G147"/>
+    <mergeCell ref="H143:H147"/>
+    <mergeCell ref="I143:I147"/>
+    <mergeCell ref="A148:A152"/>
+    <mergeCell ref="B148:B152"/>
+    <mergeCell ref="C148:C152"/>
+    <mergeCell ref="D148:D152"/>
+    <mergeCell ref="E148:E152"/>
+    <mergeCell ref="F148:F152"/>
+    <mergeCell ref="G148:G152"/>
+    <mergeCell ref="H148:H152"/>
+    <mergeCell ref="I148:I152"/>
+    <mergeCell ref="A153:A157"/>
+    <mergeCell ref="B153:B157"/>
+    <mergeCell ref="C153:C157"/>
+    <mergeCell ref="D153:D157"/>
+    <mergeCell ref="E153:E157"/>
+    <mergeCell ref="F153:F157"/>
+    <mergeCell ref="G153:G157"/>
+    <mergeCell ref="H153:H157"/>
+    <mergeCell ref="I153:I157"/>
+    <mergeCell ref="A158:A162"/>
+    <mergeCell ref="B158:B162"/>
+    <mergeCell ref="C158:C162"/>
+    <mergeCell ref="D158:D162"/>
+    <mergeCell ref="E158:E162"/>
+    <mergeCell ref="F158:F162"/>
+    <mergeCell ref="G158:G162"/>
+    <mergeCell ref="H158:H162"/>
+    <mergeCell ref="I158:I162"/>
+    <mergeCell ref="A163:A167"/>
+    <mergeCell ref="B163:B167"/>
+    <mergeCell ref="C163:C167"/>
+    <mergeCell ref="D163:D167"/>
+    <mergeCell ref="E163:E167"/>
+    <mergeCell ref="F163:F167"/>
+    <mergeCell ref="G163:G167"/>
+    <mergeCell ref="H163:H167"/>
+    <mergeCell ref="I163:I167"/>
+    <mergeCell ref="A168:A172"/>
+    <mergeCell ref="B168:B172"/>
+    <mergeCell ref="C168:C172"/>
+    <mergeCell ref="D168:D172"/>
+    <mergeCell ref="E168:E172"/>
+    <mergeCell ref="F168:F172"/>
+    <mergeCell ref="G168:G172"/>
+    <mergeCell ref="H168:H172"/>
+    <mergeCell ref="I168:I172"/>
+    <mergeCell ref="A173:A177"/>
+    <mergeCell ref="B173:B177"/>
+    <mergeCell ref="C173:C177"/>
+    <mergeCell ref="D173:D177"/>
+    <mergeCell ref="E173:E177"/>
+    <mergeCell ref="F173:F177"/>
+    <mergeCell ref="G173:G177"/>
+    <mergeCell ref="H173:H177"/>
+    <mergeCell ref="I173:I177"/>
+    <mergeCell ref="A178:A182"/>
+    <mergeCell ref="B178:B182"/>
+    <mergeCell ref="C178:C182"/>
+    <mergeCell ref="D178:D182"/>
+    <mergeCell ref="E178:E182"/>
+    <mergeCell ref="F178:F182"/>
+    <mergeCell ref="G178:G182"/>
+    <mergeCell ref="H178:H182"/>
+    <mergeCell ref="I178:I182"/>
+    <mergeCell ref="A183:A187"/>
+    <mergeCell ref="B183:B187"/>
+    <mergeCell ref="C183:C187"/>
+    <mergeCell ref="D183:D187"/>
+    <mergeCell ref="E183:E187"/>
+    <mergeCell ref="F183:F187"/>
+    <mergeCell ref="G183:G187"/>
+    <mergeCell ref="H183:H187"/>
+    <mergeCell ref="I183:I187"/>
+    <mergeCell ref="A188:A192"/>
+    <mergeCell ref="B188:B192"/>
+    <mergeCell ref="C188:C192"/>
+    <mergeCell ref="D188:D192"/>
+    <mergeCell ref="E188:E192"/>
+    <mergeCell ref="F188:F192"/>
+    <mergeCell ref="G188:G192"/>
+    <mergeCell ref="H188:H192"/>
+    <mergeCell ref="I188:I192"/>
+    <mergeCell ref="A193:A197"/>
+    <mergeCell ref="B193:B197"/>
+    <mergeCell ref="C193:C197"/>
+    <mergeCell ref="D193:D197"/>
+    <mergeCell ref="E193:E197"/>
+    <mergeCell ref="F193:F197"/>
+    <mergeCell ref="G193:G197"/>
+    <mergeCell ref="H193:H197"/>
+    <mergeCell ref="I193:I197"/>
+    <mergeCell ref="A198:A202"/>
+    <mergeCell ref="B198:B202"/>
+    <mergeCell ref="C198:C202"/>
+    <mergeCell ref="D198:D202"/>
+    <mergeCell ref="E198:E202"/>
+    <mergeCell ref="F198:F202"/>
+    <mergeCell ref="G198:G202"/>
+    <mergeCell ref="H198:H202"/>
+    <mergeCell ref="I198:I202"/>
+    <mergeCell ref="A203:A207"/>
+    <mergeCell ref="B203:B207"/>
+    <mergeCell ref="C203:C207"/>
+    <mergeCell ref="D203:D207"/>
+    <mergeCell ref="E203:E207"/>
+    <mergeCell ref="F203:F207"/>
+    <mergeCell ref="G203:G207"/>
+    <mergeCell ref="H203:H207"/>
+    <mergeCell ref="I203:I207"/>
+    <mergeCell ref="A208:A212"/>
+    <mergeCell ref="B208:B212"/>
+    <mergeCell ref="C208:C212"/>
+    <mergeCell ref="D208:D212"/>
+    <mergeCell ref="E208:E212"/>
+    <mergeCell ref="F208:F212"/>
+    <mergeCell ref="G208:G212"/>
+    <mergeCell ref="H208:H212"/>
+    <mergeCell ref="I208:I212"/>
+    <mergeCell ref="A213:A217"/>
+    <mergeCell ref="B213:B217"/>
+    <mergeCell ref="C213:C217"/>
+    <mergeCell ref="D213:D217"/>
+    <mergeCell ref="E213:E217"/>
+    <mergeCell ref="F213:F217"/>
+    <mergeCell ref="G213:G217"/>
+    <mergeCell ref="H213:H217"/>
+    <mergeCell ref="I213:I217"/>
+    <mergeCell ref="A218:A222"/>
+    <mergeCell ref="B218:B222"/>
+    <mergeCell ref="C218:C222"/>
+    <mergeCell ref="D218:D222"/>
+    <mergeCell ref="E218:E222"/>
+    <mergeCell ref="F218:F222"/>
+    <mergeCell ref="G218:G222"/>
+    <mergeCell ref="H218:H222"/>
+    <mergeCell ref="I218:I222"/>
+    <mergeCell ref="A223:A227"/>
+    <mergeCell ref="B223:B227"/>
+    <mergeCell ref="C223:C227"/>
+    <mergeCell ref="D223:D227"/>
+    <mergeCell ref="E223:E227"/>
+    <mergeCell ref="F223:F227"/>
+    <mergeCell ref="G223:G227"/>
+    <mergeCell ref="H223:H227"/>
+    <mergeCell ref="I223:I227"/>
+    <mergeCell ref="A228:A232"/>
+    <mergeCell ref="B228:B232"/>
+    <mergeCell ref="C228:C232"/>
+    <mergeCell ref="D228:D232"/>
+    <mergeCell ref="E228:E232"/>
+    <mergeCell ref="F228:F232"/>
+    <mergeCell ref="G228:G232"/>
+    <mergeCell ref="H228:H232"/>
+    <mergeCell ref="I228:I232"/>
+    <mergeCell ref="A233:A237"/>
+    <mergeCell ref="B233:B237"/>
+    <mergeCell ref="C233:C237"/>
+    <mergeCell ref="D233:D237"/>
+    <mergeCell ref="E233:E237"/>
+    <mergeCell ref="F233:F237"/>
+    <mergeCell ref="G233:G237"/>
+    <mergeCell ref="H233:H237"/>
+    <mergeCell ref="I233:I237"/>
+    <mergeCell ref="A238:A242"/>
+    <mergeCell ref="B238:B242"/>
+    <mergeCell ref="C238:C242"/>
+    <mergeCell ref="D238:D242"/>
+    <mergeCell ref="E238:E242"/>
+    <mergeCell ref="F238:F242"/>
+    <mergeCell ref="G238:G242"/>
+    <mergeCell ref="H238:H242"/>
+    <mergeCell ref="I238:I242"/>
+    <mergeCell ref="A243:A247"/>
+    <mergeCell ref="B243:B247"/>
+    <mergeCell ref="C243:C247"/>
+    <mergeCell ref="D243:D247"/>
+    <mergeCell ref="E243:E247"/>
+    <mergeCell ref="F243:F247"/>
+    <mergeCell ref="G243:G247"/>
+    <mergeCell ref="H243:H247"/>
+    <mergeCell ref="I243:I247"/>
+    <mergeCell ref="A248:A252"/>
+    <mergeCell ref="B248:B252"/>
+    <mergeCell ref="C248:C252"/>
+    <mergeCell ref="D248:D252"/>
+    <mergeCell ref="E248:E252"/>
+    <mergeCell ref="F248:F252"/>
+    <mergeCell ref="G248:G252"/>
+    <mergeCell ref="H248:H252"/>
+    <mergeCell ref="I248:I252"/>
+    <mergeCell ref="A253:A257"/>
+    <mergeCell ref="B253:B257"/>
+    <mergeCell ref="C253:C257"/>
+    <mergeCell ref="D253:D257"/>
+    <mergeCell ref="E253:E257"/>
+    <mergeCell ref="F253:F257"/>
+    <mergeCell ref="G253:G257"/>
+    <mergeCell ref="H253:H257"/>
+    <mergeCell ref="I253:I257"/>
+    <mergeCell ref="A258:A262"/>
+    <mergeCell ref="B258:B262"/>
+    <mergeCell ref="C258:C262"/>
+    <mergeCell ref="D258:D262"/>
+    <mergeCell ref="E258:E262"/>
+    <mergeCell ref="F258:F262"/>
+    <mergeCell ref="G258:G262"/>
+    <mergeCell ref="H258:H262"/>
+    <mergeCell ref="I258:I262"/>
+    <mergeCell ref="A263:A267"/>
+    <mergeCell ref="B263:B267"/>
+    <mergeCell ref="C263:C267"/>
+    <mergeCell ref="D263:D267"/>
+    <mergeCell ref="E263:E267"/>
+    <mergeCell ref="F263:F267"/>
+    <mergeCell ref="G263:G267"/>
+    <mergeCell ref="H263:H267"/>
+    <mergeCell ref="I263:I267"/>
+    <mergeCell ref="A268:A272"/>
+    <mergeCell ref="B268:B272"/>
+    <mergeCell ref="C268:C272"/>
+    <mergeCell ref="D268:D272"/>
+    <mergeCell ref="E268:E272"/>
+    <mergeCell ref="F268:F272"/>
+    <mergeCell ref="G268:G272"/>
+    <mergeCell ref="H268:H272"/>
+    <mergeCell ref="I268:I272"/>
+    <mergeCell ref="A273:A277"/>
+    <mergeCell ref="B273:B277"/>
+    <mergeCell ref="C273:C277"/>
+    <mergeCell ref="D273:D277"/>
+    <mergeCell ref="E273:E277"/>
+    <mergeCell ref="F273:F277"/>
+    <mergeCell ref="G273:G277"/>
+    <mergeCell ref="H273:H277"/>
+    <mergeCell ref="I273:I277"/>
+    <mergeCell ref="A278:A282"/>
+    <mergeCell ref="B278:B282"/>
+    <mergeCell ref="C278:C282"/>
+    <mergeCell ref="D278:D282"/>
+    <mergeCell ref="E278:E282"/>
+    <mergeCell ref="F278:F282"/>
+    <mergeCell ref="G278:G282"/>
+    <mergeCell ref="H278:H282"/>
+    <mergeCell ref="I278:I282"/>
+    <mergeCell ref="A283:A287"/>
+    <mergeCell ref="B283:B287"/>
+    <mergeCell ref="C283:C287"/>
+    <mergeCell ref="D283:D287"/>
+    <mergeCell ref="E283:E287"/>
+    <mergeCell ref="F283:F287"/>
+    <mergeCell ref="G283:G287"/>
+    <mergeCell ref="H283:H287"/>
+    <mergeCell ref="I283:I287"/>
+    <mergeCell ref="A288:A292"/>
+    <mergeCell ref="B288:B292"/>
+    <mergeCell ref="C288:C292"/>
+    <mergeCell ref="D288:D292"/>
+    <mergeCell ref="E288:E292"/>
+    <mergeCell ref="F288:F292"/>
+    <mergeCell ref="G288:G292"/>
+    <mergeCell ref="H288:H292"/>
+    <mergeCell ref="I288:I292"/>
+    <mergeCell ref="A293:A297"/>
+    <mergeCell ref="B293:B297"/>
+    <mergeCell ref="C293:C297"/>
+    <mergeCell ref="D293:D297"/>
+    <mergeCell ref="E293:E297"/>
+    <mergeCell ref="F293:F297"/>
+    <mergeCell ref="G293:G297"/>
+    <mergeCell ref="H293:H297"/>
+    <mergeCell ref="I293:I297"/>
+    <mergeCell ref="A298:A302"/>
+    <mergeCell ref="B298:B302"/>
+    <mergeCell ref="C298:C302"/>
+    <mergeCell ref="D298:D302"/>
+    <mergeCell ref="E298:E302"/>
+    <mergeCell ref="F298:F302"/>
+    <mergeCell ref="G298:G302"/>
+    <mergeCell ref="H298:H302"/>
+    <mergeCell ref="I298:I302"/>
+    <mergeCell ref="A303:A307"/>
+    <mergeCell ref="B303:B307"/>
+    <mergeCell ref="C303:C307"/>
+    <mergeCell ref="D303:D307"/>
+    <mergeCell ref="E303:E307"/>
+    <mergeCell ref="F303:F307"/>
+    <mergeCell ref="G303:G307"/>
+    <mergeCell ref="H303:H307"/>
+    <mergeCell ref="I303:I307"/>
+    <mergeCell ref="A308:A312"/>
+    <mergeCell ref="B308:B312"/>
+    <mergeCell ref="C308:C312"/>
+    <mergeCell ref="D308:D312"/>
+    <mergeCell ref="E308:E312"/>
+    <mergeCell ref="F308:F312"/>
+    <mergeCell ref="G308:G312"/>
+    <mergeCell ref="H308:H312"/>
+    <mergeCell ref="I308:I312"/>
+    <mergeCell ref="A313:A317"/>
+    <mergeCell ref="B313:B317"/>
+    <mergeCell ref="C313:C317"/>
+    <mergeCell ref="D313:D317"/>
+    <mergeCell ref="E313:E317"/>
+    <mergeCell ref="F313:F317"/>
+    <mergeCell ref="G313:G317"/>
+    <mergeCell ref="H313:H317"/>
+    <mergeCell ref="I313:I317"/>
+    <mergeCell ref="A318:A322"/>
+    <mergeCell ref="B318:B322"/>
+    <mergeCell ref="C318:C322"/>
+    <mergeCell ref="D318:D322"/>
+    <mergeCell ref="E318:E322"/>
+    <mergeCell ref="F318:F322"/>
+    <mergeCell ref="G318:G322"/>
+    <mergeCell ref="H318:H322"/>
+    <mergeCell ref="I318:I322"/>
+    <mergeCell ref="A323:A327"/>
+    <mergeCell ref="B323:B327"/>
+    <mergeCell ref="C323:C327"/>
+    <mergeCell ref="D323:D327"/>
+    <mergeCell ref="E323:E327"/>
+    <mergeCell ref="F323:F327"/>
+    <mergeCell ref="G323:G327"/>
+    <mergeCell ref="H323:H327"/>
+    <mergeCell ref="I323:I327"/>
     <mergeCell ref="A328:A332"/>
     <mergeCell ref="B328:B332"/>
     <mergeCell ref="C328:C332"/>
     <mergeCell ref="D328:D332"/>
     <mergeCell ref="E328:E332"/>
     <mergeCell ref="F328:F332"/>
     <mergeCell ref="G328:G332"/>
     <mergeCell ref="H328:H332"/>
     <mergeCell ref="I328:I332"/>
-    <mergeCell ref="A333:A335"/>
-[...97 lines deleted...]
-    <mergeCell ref="I374:I378"/>
+    <mergeCell ref="A333:A337"/>
+    <mergeCell ref="B333:B337"/>
+    <mergeCell ref="C333:C337"/>
+    <mergeCell ref="D333:D337"/>
+    <mergeCell ref="E333:E337"/>
+    <mergeCell ref="F333:F337"/>
+    <mergeCell ref="G333:G337"/>
+    <mergeCell ref="H333:H337"/>
+    <mergeCell ref="I333:I337"/>
+    <mergeCell ref="A338:A342"/>
+    <mergeCell ref="B338:B342"/>
+    <mergeCell ref="C338:C342"/>
+    <mergeCell ref="D338:D342"/>
+    <mergeCell ref="E338:E342"/>
+    <mergeCell ref="F338:F342"/>
+    <mergeCell ref="G338:G342"/>
+    <mergeCell ref="H338:H342"/>
+    <mergeCell ref="I338:I342"/>
+    <mergeCell ref="A343:A347"/>
+    <mergeCell ref="B343:B347"/>
+    <mergeCell ref="C343:C347"/>
+    <mergeCell ref="D343:D347"/>
+    <mergeCell ref="E343:E347"/>
+    <mergeCell ref="F343:F347"/>
+    <mergeCell ref="G343:G347"/>
+    <mergeCell ref="H343:H347"/>
+    <mergeCell ref="I343:I347"/>
+    <mergeCell ref="A348:A352"/>
+    <mergeCell ref="B348:B352"/>
+    <mergeCell ref="C348:C352"/>
+    <mergeCell ref="D348:D352"/>
+    <mergeCell ref="E348:E352"/>
+    <mergeCell ref="F348:F352"/>
+    <mergeCell ref="G348:G352"/>
+    <mergeCell ref="H348:H352"/>
+    <mergeCell ref="I348:I352"/>
+    <mergeCell ref="A353:A357"/>
+    <mergeCell ref="B353:B357"/>
+    <mergeCell ref="C353:C357"/>
+    <mergeCell ref="D353:D357"/>
+    <mergeCell ref="E353:E357"/>
+    <mergeCell ref="F353:F357"/>
+    <mergeCell ref="G353:G357"/>
+    <mergeCell ref="H353:H357"/>
+    <mergeCell ref="I353:I357"/>
+    <mergeCell ref="A358:A362"/>
+    <mergeCell ref="B358:B362"/>
+    <mergeCell ref="C358:C362"/>
+    <mergeCell ref="D358:D362"/>
+    <mergeCell ref="E358:E362"/>
+    <mergeCell ref="F358:F362"/>
+    <mergeCell ref="G358:G362"/>
+    <mergeCell ref="H358:H362"/>
+    <mergeCell ref="I358:I362"/>
+    <mergeCell ref="A363:A367"/>
+    <mergeCell ref="B363:B367"/>
+    <mergeCell ref="C363:C367"/>
+    <mergeCell ref="D363:D367"/>
+    <mergeCell ref="E363:E367"/>
+    <mergeCell ref="F363:F367"/>
+    <mergeCell ref="G363:G367"/>
+    <mergeCell ref="H363:H367"/>
+    <mergeCell ref="I363:I367"/>
+    <mergeCell ref="A368:A372"/>
+    <mergeCell ref="B368:B372"/>
+    <mergeCell ref="C368:C372"/>
+    <mergeCell ref="D368:D372"/>
+    <mergeCell ref="E368:E372"/>
+    <mergeCell ref="F368:F372"/>
+    <mergeCell ref="G368:G372"/>
+    <mergeCell ref="H368:H372"/>
+    <mergeCell ref="I368:I372"/>
+    <mergeCell ref="A373:A374"/>
+    <mergeCell ref="B373:B374"/>
+    <mergeCell ref="C373:C374"/>
+    <mergeCell ref="D373:D374"/>
+    <mergeCell ref="E373:E374"/>
+    <mergeCell ref="F373:F374"/>
+    <mergeCell ref="G373:G374"/>
+    <mergeCell ref="H373:H374"/>
+    <mergeCell ref="I373:I374"/>
+    <mergeCell ref="A375:A376"/>
+    <mergeCell ref="B375:B376"/>
+    <mergeCell ref="C375:C376"/>
+    <mergeCell ref="D375:D376"/>
+    <mergeCell ref="E375:E376"/>
+    <mergeCell ref="F375:F376"/>
+    <mergeCell ref="G375:G376"/>
+    <mergeCell ref="H375:H376"/>
+    <mergeCell ref="I375:I376"/>
+    <mergeCell ref="A377:A378"/>
+    <mergeCell ref="B377:B378"/>
+    <mergeCell ref="C377:C378"/>
+    <mergeCell ref="D377:D378"/>
+    <mergeCell ref="E377:E378"/>
+    <mergeCell ref="F377:F378"/>
+    <mergeCell ref="G377:G378"/>
+    <mergeCell ref="H377:H378"/>
+    <mergeCell ref="I377:I378"/>
     <mergeCell ref="A379:A380"/>
     <mergeCell ref="B379:B380"/>
     <mergeCell ref="C379:C380"/>
     <mergeCell ref="D379:D380"/>
     <mergeCell ref="E379:E380"/>
     <mergeCell ref="F379:F380"/>
     <mergeCell ref="G379:G380"/>
     <mergeCell ref="H379:H380"/>
     <mergeCell ref="I379:I380"/>
     <mergeCell ref="A381:A382"/>
     <mergeCell ref="B381:B382"/>
     <mergeCell ref="C381:C382"/>
     <mergeCell ref="D381:D382"/>
     <mergeCell ref="E381:E382"/>
     <mergeCell ref="F381:F382"/>
     <mergeCell ref="G381:G382"/>
     <mergeCell ref="H381:H382"/>
     <mergeCell ref="I381:I382"/>
     <mergeCell ref="A383:A384"/>
     <mergeCell ref="B383:B384"/>
     <mergeCell ref="C383:C384"/>
     <mergeCell ref="D383:D384"/>
     <mergeCell ref="E383:E384"/>
     <mergeCell ref="F383:F384"/>
     <mergeCell ref="G383:G384"/>
@@ -30323,1031 +42365,2003 @@
     <mergeCell ref="C385:C386"/>
     <mergeCell ref="D385:D386"/>
     <mergeCell ref="E385:E386"/>
     <mergeCell ref="F385:F386"/>
     <mergeCell ref="G385:G386"/>
     <mergeCell ref="H385:H386"/>
     <mergeCell ref="I385:I386"/>
     <mergeCell ref="A387:A388"/>
     <mergeCell ref="B387:B388"/>
     <mergeCell ref="C387:C388"/>
     <mergeCell ref="D387:D388"/>
     <mergeCell ref="E387:E388"/>
     <mergeCell ref="F387:F388"/>
     <mergeCell ref="G387:G388"/>
     <mergeCell ref="H387:H388"/>
     <mergeCell ref="I387:I388"/>
     <mergeCell ref="A389:A390"/>
     <mergeCell ref="B389:B390"/>
     <mergeCell ref="C389:C390"/>
     <mergeCell ref="D389:D390"/>
     <mergeCell ref="E389:E390"/>
     <mergeCell ref="F389:F390"/>
     <mergeCell ref="G389:G390"/>
     <mergeCell ref="H389:H390"/>
     <mergeCell ref="I389:I390"/>
-    <mergeCell ref="A391:A393"/>
-[...277 lines deleted...]
-    <mergeCell ref="I501:I504"/>
+    <mergeCell ref="A391:A392"/>
+    <mergeCell ref="B391:B392"/>
+    <mergeCell ref="C391:C392"/>
+    <mergeCell ref="D391:D392"/>
+    <mergeCell ref="E391:E392"/>
+    <mergeCell ref="F391:F392"/>
+    <mergeCell ref="G391:G392"/>
+    <mergeCell ref="H391:H392"/>
+    <mergeCell ref="I391:I392"/>
+    <mergeCell ref="A394:A395"/>
+    <mergeCell ref="B394:B395"/>
+    <mergeCell ref="C394:C395"/>
+    <mergeCell ref="D394:D395"/>
+    <mergeCell ref="E394:E395"/>
+    <mergeCell ref="F394:F395"/>
+    <mergeCell ref="G394:G395"/>
+    <mergeCell ref="H394:H395"/>
+    <mergeCell ref="I394:I395"/>
+    <mergeCell ref="A396:A397"/>
+    <mergeCell ref="B396:B397"/>
+    <mergeCell ref="C396:C397"/>
+    <mergeCell ref="D396:D397"/>
+    <mergeCell ref="E396:E397"/>
+    <mergeCell ref="F396:F397"/>
+    <mergeCell ref="G396:G397"/>
+    <mergeCell ref="H396:H397"/>
+    <mergeCell ref="I396:I397"/>
+    <mergeCell ref="A398:A399"/>
+    <mergeCell ref="B398:B399"/>
+    <mergeCell ref="C398:C399"/>
+    <mergeCell ref="D398:D399"/>
+    <mergeCell ref="E398:E399"/>
+    <mergeCell ref="F398:F399"/>
+    <mergeCell ref="G398:G399"/>
+    <mergeCell ref="H398:H399"/>
+    <mergeCell ref="I398:I399"/>
+    <mergeCell ref="A400:A401"/>
+    <mergeCell ref="B400:B401"/>
+    <mergeCell ref="C400:C401"/>
+    <mergeCell ref="D400:D401"/>
+    <mergeCell ref="E400:E401"/>
+    <mergeCell ref="F400:F401"/>
+    <mergeCell ref="G400:G401"/>
+    <mergeCell ref="H400:H401"/>
+    <mergeCell ref="I400:I401"/>
+    <mergeCell ref="A402:A403"/>
+    <mergeCell ref="B402:B403"/>
+    <mergeCell ref="C402:C403"/>
+    <mergeCell ref="D402:D403"/>
+    <mergeCell ref="E402:E403"/>
+    <mergeCell ref="F402:F403"/>
+    <mergeCell ref="G402:G403"/>
+    <mergeCell ref="H402:H403"/>
+    <mergeCell ref="I402:I403"/>
+    <mergeCell ref="A404:A405"/>
+    <mergeCell ref="B404:B405"/>
+    <mergeCell ref="C404:C405"/>
+    <mergeCell ref="D404:D405"/>
+    <mergeCell ref="E404:E405"/>
+    <mergeCell ref="F404:F405"/>
+    <mergeCell ref="G404:G405"/>
+    <mergeCell ref="H404:H405"/>
+    <mergeCell ref="I404:I405"/>
+    <mergeCell ref="A406:A407"/>
+    <mergeCell ref="B406:B407"/>
+    <mergeCell ref="C406:C407"/>
+    <mergeCell ref="D406:D407"/>
+    <mergeCell ref="E406:E407"/>
+    <mergeCell ref="F406:F407"/>
+    <mergeCell ref="G406:G407"/>
+    <mergeCell ref="H406:H407"/>
+    <mergeCell ref="I406:I407"/>
+    <mergeCell ref="A408:A409"/>
+    <mergeCell ref="B408:B409"/>
+    <mergeCell ref="C408:C409"/>
+    <mergeCell ref="D408:D409"/>
+    <mergeCell ref="E408:E409"/>
+    <mergeCell ref="F408:F409"/>
+    <mergeCell ref="G408:G409"/>
+    <mergeCell ref="H408:H409"/>
+    <mergeCell ref="I408:I409"/>
+    <mergeCell ref="A410:A411"/>
+    <mergeCell ref="B410:B411"/>
+    <mergeCell ref="C410:C411"/>
+    <mergeCell ref="D410:D411"/>
+    <mergeCell ref="E410:E411"/>
+    <mergeCell ref="F410:F411"/>
+    <mergeCell ref="G410:G411"/>
+    <mergeCell ref="H410:H411"/>
+    <mergeCell ref="I410:I411"/>
+    <mergeCell ref="A412:A413"/>
+    <mergeCell ref="B412:B413"/>
+    <mergeCell ref="C412:C413"/>
+    <mergeCell ref="D412:D413"/>
+    <mergeCell ref="E412:E413"/>
+    <mergeCell ref="F412:F413"/>
+    <mergeCell ref="G412:G413"/>
+    <mergeCell ref="H412:H413"/>
+    <mergeCell ref="I412:I413"/>
+    <mergeCell ref="A414:A415"/>
+    <mergeCell ref="B414:B415"/>
+    <mergeCell ref="C414:C415"/>
+    <mergeCell ref="D414:D415"/>
+    <mergeCell ref="E414:E415"/>
+    <mergeCell ref="F414:F415"/>
+    <mergeCell ref="G414:G415"/>
+    <mergeCell ref="H414:H415"/>
+    <mergeCell ref="I414:I415"/>
+    <mergeCell ref="A416:A417"/>
+    <mergeCell ref="B416:B417"/>
+    <mergeCell ref="C416:C417"/>
+    <mergeCell ref="D416:D417"/>
+    <mergeCell ref="E416:E417"/>
+    <mergeCell ref="F416:F417"/>
+    <mergeCell ref="G416:G417"/>
+    <mergeCell ref="H416:H417"/>
+    <mergeCell ref="I416:I417"/>
+    <mergeCell ref="A418:A419"/>
+    <mergeCell ref="B418:B419"/>
+    <mergeCell ref="C418:C419"/>
+    <mergeCell ref="D418:D419"/>
+    <mergeCell ref="E418:E419"/>
+    <mergeCell ref="F418:F419"/>
+    <mergeCell ref="G418:G419"/>
+    <mergeCell ref="H418:H419"/>
+    <mergeCell ref="I418:I419"/>
+    <mergeCell ref="A420:A421"/>
+    <mergeCell ref="B420:B421"/>
+    <mergeCell ref="C420:C421"/>
+    <mergeCell ref="D420:D421"/>
+    <mergeCell ref="E420:E421"/>
+    <mergeCell ref="F420:F421"/>
+    <mergeCell ref="G420:G421"/>
+    <mergeCell ref="H420:H421"/>
+    <mergeCell ref="I420:I421"/>
+    <mergeCell ref="A422:A423"/>
+    <mergeCell ref="B422:B423"/>
+    <mergeCell ref="C422:C423"/>
+    <mergeCell ref="D422:D423"/>
+    <mergeCell ref="E422:E423"/>
+    <mergeCell ref="F422:F423"/>
+    <mergeCell ref="G422:G423"/>
+    <mergeCell ref="H422:H423"/>
+    <mergeCell ref="I422:I423"/>
+    <mergeCell ref="A424:A425"/>
+    <mergeCell ref="B424:B425"/>
+    <mergeCell ref="C424:C425"/>
+    <mergeCell ref="D424:D425"/>
+    <mergeCell ref="E424:E425"/>
+    <mergeCell ref="F424:F425"/>
+    <mergeCell ref="G424:G425"/>
+    <mergeCell ref="H424:H425"/>
+    <mergeCell ref="I424:I425"/>
+    <mergeCell ref="A426:A427"/>
+    <mergeCell ref="B426:B427"/>
+    <mergeCell ref="C426:C427"/>
+    <mergeCell ref="D426:D427"/>
+    <mergeCell ref="E426:E427"/>
+    <mergeCell ref="F426:F427"/>
+    <mergeCell ref="G426:G427"/>
+    <mergeCell ref="H426:H427"/>
+    <mergeCell ref="I426:I427"/>
+    <mergeCell ref="A428:A429"/>
+    <mergeCell ref="B428:B429"/>
+    <mergeCell ref="C428:C429"/>
+    <mergeCell ref="D428:D429"/>
+    <mergeCell ref="E428:E429"/>
+    <mergeCell ref="F428:F429"/>
+    <mergeCell ref="G428:G429"/>
+    <mergeCell ref="H428:H429"/>
+    <mergeCell ref="I428:I429"/>
+    <mergeCell ref="A430:A431"/>
+    <mergeCell ref="B430:B431"/>
+    <mergeCell ref="C430:C431"/>
+    <mergeCell ref="D430:D431"/>
+    <mergeCell ref="E430:E431"/>
+    <mergeCell ref="F430:F431"/>
+    <mergeCell ref="G430:G431"/>
+    <mergeCell ref="H430:H431"/>
+    <mergeCell ref="I430:I431"/>
+    <mergeCell ref="A432:A433"/>
+    <mergeCell ref="B432:B433"/>
+    <mergeCell ref="C432:C433"/>
+    <mergeCell ref="D432:D433"/>
+    <mergeCell ref="E432:E433"/>
+    <mergeCell ref="F432:F433"/>
+    <mergeCell ref="G432:G433"/>
+    <mergeCell ref="H432:H433"/>
+    <mergeCell ref="I432:I433"/>
+    <mergeCell ref="A434:A435"/>
+    <mergeCell ref="B434:B435"/>
+    <mergeCell ref="C434:C435"/>
+    <mergeCell ref="D434:D435"/>
+    <mergeCell ref="E434:E435"/>
+    <mergeCell ref="F434:F435"/>
+    <mergeCell ref="G434:G435"/>
+    <mergeCell ref="H434:H435"/>
+    <mergeCell ref="I434:I435"/>
+    <mergeCell ref="A436:A437"/>
+    <mergeCell ref="B436:B437"/>
+    <mergeCell ref="C436:C437"/>
+    <mergeCell ref="D436:D437"/>
+    <mergeCell ref="E436:E437"/>
+    <mergeCell ref="F436:F437"/>
+    <mergeCell ref="G436:G437"/>
+    <mergeCell ref="H436:H437"/>
+    <mergeCell ref="I436:I437"/>
+    <mergeCell ref="A438:A439"/>
+    <mergeCell ref="B438:B439"/>
+    <mergeCell ref="C438:C439"/>
+    <mergeCell ref="D438:D439"/>
+    <mergeCell ref="E438:E439"/>
+    <mergeCell ref="F438:F439"/>
+    <mergeCell ref="G438:G439"/>
+    <mergeCell ref="H438:H439"/>
+    <mergeCell ref="I438:I439"/>
+    <mergeCell ref="A440:A441"/>
+    <mergeCell ref="B440:B441"/>
+    <mergeCell ref="C440:C441"/>
+    <mergeCell ref="D440:D441"/>
+    <mergeCell ref="E440:E441"/>
+    <mergeCell ref="F440:F441"/>
+    <mergeCell ref="G440:G441"/>
+    <mergeCell ref="H440:H441"/>
+    <mergeCell ref="I440:I441"/>
+    <mergeCell ref="A442:A443"/>
+    <mergeCell ref="B442:B443"/>
+    <mergeCell ref="C442:C443"/>
+    <mergeCell ref="D442:D443"/>
+    <mergeCell ref="E442:E443"/>
+    <mergeCell ref="F442:F443"/>
+    <mergeCell ref="G442:G443"/>
+    <mergeCell ref="H442:H443"/>
+    <mergeCell ref="I442:I443"/>
+    <mergeCell ref="A444:A445"/>
+    <mergeCell ref="B444:B445"/>
+    <mergeCell ref="C444:C445"/>
+    <mergeCell ref="D444:D445"/>
+    <mergeCell ref="E444:E445"/>
+    <mergeCell ref="F444:F445"/>
+    <mergeCell ref="G444:G445"/>
+    <mergeCell ref="H444:H445"/>
+    <mergeCell ref="I444:I445"/>
+    <mergeCell ref="A446:A447"/>
+    <mergeCell ref="B446:B447"/>
+    <mergeCell ref="C446:C447"/>
+    <mergeCell ref="D446:D447"/>
+    <mergeCell ref="E446:E447"/>
+    <mergeCell ref="F446:F447"/>
+    <mergeCell ref="G446:G447"/>
+    <mergeCell ref="H446:H447"/>
+    <mergeCell ref="I446:I447"/>
+    <mergeCell ref="A448:A449"/>
+    <mergeCell ref="B448:B449"/>
+    <mergeCell ref="C448:C449"/>
+    <mergeCell ref="D448:D449"/>
+    <mergeCell ref="E448:E449"/>
+    <mergeCell ref="F448:F449"/>
+    <mergeCell ref="G448:G449"/>
+    <mergeCell ref="H448:H449"/>
+    <mergeCell ref="I448:I449"/>
+    <mergeCell ref="A450:A451"/>
+    <mergeCell ref="B450:B451"/>
+    <mergeCell ref="C450:C451"/>
+    <mergeCell ref="D450:D451"/>
+    <mergeCell ref="E450:E451"/>
+    <mergeCell ref="F450:F451"/>
+    <mergeCell ref="G450:G451"/>
+    <mergeCell ref="H450:H451"/>
+    <mergeCell ref="I450:I451"/>
+    <mergeCell ref="A452:A453"/>
+    <mergeCell ref="B452:B453"/>
+    <mergeCell ref="C452:C453"/>
+    <mergeCell ref="D452:D453"/>
+    <mergeCell ref="E452:E453"/>
+    <mergeCell ref="F452:F453"/>
+    <mergeCell ref="G452:G453"/>
+    <mergeCell ref="H452:H453"/>
+    <mergeCell ref="I452:I453"/>
+    <mergeCell ref="A454:A458"/>
+    <mergeCell ref="B454:B458"/>
+    <mergeCell ref="C454:C458"/>
+    <mergeCell ref="D454:D458"/>
+    <mergeCell ref="E454:E458"/>
+    <mergeCell ref="F454:F458"/>
+    <mergeCell ref="G454:G458"/>
+    <mergeCell ref="H454:H458"/>
+    <mergeCell ref="I454:I458"/>
+    <mergeCell ref="A459:A463"/>
+    <mergeCell ref="B459:B463"/>
+    <mergeCell ref="C459:C463"/>
+    <mergeCell ref="D459:D463"/>
+    <mergeCell ref="E459:E463"/>
+    <mergeCell ref="F459:F463"/>
+    <mergeCell ref="G459:G463"/>
+    <mergeCell ref="H459:H463"/>
+    <mergeCell ref="I459:I463"/>
+    <mergeCell ref="A464:A467"/>
+    <mergeCell ref="B464:B467"/>
+    <mergeCell ref="C464:C467"/>
+    <mergeCell ref="D464:D467"/>
+    <mergeCell ref="E464:E467"/>
+    <mergeCell ref="F464:F467"/>
+    <mergeCell ref="G464:G467"/>
+    <mergeCell ref="H464:H467"/>
+    <mergeCell ref="I464:I467"/>
+    <mergeCell ref="A468:A472"/>
+    <mergeCell ref="B468:B472"/>
+    <mergeCell ref="C468:C472"/>
+    <mergeCell ref="D468:D472"/>
+    <mergeCell ref="E468:E472"/>
+    <mergeCell ref="F468:F472"/>
+    <mergeCell ref="G468:G472"/>
+    <mergeCell ref="H468:H472"/>
+    <mergeCell ref="I468:I472"/>
+    <mergeCell ref="A473:A477"/>
+    <mergeCell ref="B473:B477"/>
+    <mergeCell ref="C473:C477"/>
+    <mergeCell ref="D473:D477"/>
+    <mergeCell ref="E473:E477"/>
+    <mergeCell ref="F473:F477"/>
+    <mergeCell ref="G473:G477"/>
+    <mergeCell ref="H473:H477"/>
+    <mergeCell ref="I473:I477"/>
+    <mergeCell ref="A478:A481"/>
+    <mergeCell ref="B478:B481"/>
+    <mergeCell ref="C478:C481"/>
+    <mergeCell ref="D478:D481"/>
+    <mergeCell ref="E478:E481"/>
+    <mergeCell ref="F478:F481"/>
+    <mergeCell ref="G478:G481"/>
+    <mergeCell ref="H478:H481"/>
+    <mergeCell ref="I478:I481"/>
+    <mergeCell ref="A482:A486"/>
+    <mergeCell ref="B482:B486"/>
+    <mergeCell ref="C482:C486"/>
+    <mergeCell ref="D482:D486"/>
+    <mergeCell ref="E482:E486"/>
+    <mergeCell ref="F482:F486"/>
+    <mergeCell ref="G482:G486"/>
+    <mergeCell ref="H482:H486"/>
+    <mergeCell ref="I482:I486"/>
+    <mergeCell ref="A487:A490"/>
+    <mergeCell ref="B487:B490"/>
+    <mergeCell ref="C487:C490"/>
+    <mergeCell ref="D487:D490"/>
+    <mergeCell ref="E487:E490"/>
+    <mergeCell ref="F487:F490"/>
+    <mergeCell ref="G487:G490"/>
+    <mergeCell ref="H487:H490"/>
+    <mergeCell ref="I487:I490"/>
+    <mergeCell ref="A491:A493"/>
+    <mergeCell ref="B491:B493"/>
+    <mergeCell ref="C491:C493"/>
+    <mergeCell ref="D491:D493"/>
+    <mergeCell ref="E491:E493"/>
+    <mergeCell ref="F491:F493"/>
+    <mergeCell ref="G491:G493"/>
+    <mergeCell ref="H491:H493"/>
+    <mergeCell ref="I491:I493"/>
+    <mergeCell ref="A494:A496"/>
+    <mergeCell ref="B494:B496"/>
+    <mergeCell ref="C494:C496"/>
+    <mergeCell ref="D494:D496"/>
+    <mergeCell ref="E494:E496"/>
+    <mergeCell ref="F494:F496"/>
+    <mergeCell ref="G494:G496"/>
+    <mergeCell ref="H494:H496"/>
+    <mergeCell ref="I494:I496"/>
+    <mergeCell ref="A497:A499"/>
+    <mergeCell ref="B497:B499"/>
+    <mergeCell ref="C497:C499"/>
+    <mergeCell ref="D497:D499"/>
+    <mergeCell ref="E497:E499"/>
+    <mergeCell ref="F497:F499"/>
+    <mergeCell ref="G497:G499"/>
+    <mergeCell ref="H497:H499"/>
+    <mergeCell ref="I497:I499"/>
+    <mergeCell ref="A500:A502"/>
+    <mergeCell ref="B500:B502"/>
+    <mergeCell ref="C500:C502"/>
+    <mergeCell ref="D500:D502"/>
+    <mergeCell ref="E500:E502"/>
+    <mergeCell ref="F500:F502"/>
+    <mergeCell ref="G500:G502"/>
+    <mergeCell ref="H500:H502"/>
+    <mergeCell ref="I500:I502"/>
+    <mergeCell ref="A503:A504"/>
+    <mergeCell ref="B503:B504"/>
+    <mergeCell ref="C503:C504"/>
+    <mergeCell ref="D503:D504"/>
+    <mergeCell ref="E503:E504"/>
+    <mergeCell ref="F503:F504"/>
+    <mergeCell ref="G503:G504"/>
+    <mergeCell ref="H503:H504"/>
+    <mergeCell ref="I503:I504"/>
     <mergeCell ref="A505:A507"/>
     <mergeCell ref="B505:B507"/>
     <mergeCell ref="C505:C507"/>
     <mergeCell ref="D505:D507"/>
     <mergeCell ref="E505:E507"/>
     <mergeCell ref="F505:F507"/>
     <mergeCell ref="G505:G507"/>
     <mergeCell ref="H505:H507"/>
     <mergeCell ref="I505:I507"/>
     <mergeCell ref="A508:A510"/>
     <mergeCell ref="B508:B510"/>
     <mergeCell ref="C508:C510"/>
     <mergeCell ref="D508:D510"/>
     <mergeCell ref="E508:E510"/>
     <mergeCell ref="F508:F510"/>
     <mergeCell ref="G508:G510"/>
     <mergeCell ref="H508:H510"/>
     <mergeCell ref="I508:I510"/>
-    <mergeCell ref="A511:A513"/>
-[...187 lines deleted...]
-    <mergeCell ref="I591:I595"/>
+    <mergeCell ref="A511:A512"/>
+    <mergeCell ref="B511:B512"/>
+    <mergeCell ref="C511:C512"/>
+    <mergeCell ref="D511:D512"/>
+    <mergeCell ref="E511:E512"/>
+    <mergeCell ref="F511:F512"/>
+    <mergeCell ref="G511:G512"/>
+    <mergeCell ref="H511:H512"/>
+    <mergeCell ref="I511:I512"/>
+    <mergeCell ref="A513:A515"/>
+    <mergeCell ref="B513:B515"/>
+    <mergeCell ref="C513:C515"/>
+    <mergeCell ref="D513:D515"/>
+    <mergeCell ref="E513:E515"/>
+    <mergeCell ref="F513:F515"/>
+    <mergeCell ref="G513:G515"/>
+    <mergeCell ref="H513:H515"/>
+    <mergeCell ref="I513:I515"/>
+    <mergeCell ref="A516:A517"/>
+    <mergeCell ref="B516:B517"/>
+    <mergeCell ref="C516:C517"/>
+    <mergeCell ref="D516:D517"/>
+    <mergeCell ref="E516:E517"/>
+    <mergeCell ref="F516:F517"/>
+    <mergeCell ref="G516:G517"/>
+    <mergeCell ref="H516:H517"/>
+    <mergeCell ref="I516:I517"/>
+    <mergeCell ref="A518:A519"/>
+    <mergeCell ref="B518:B519"/>
+    <mergeCell ref="C518:C519"/>
+    <mergeCell ref="D518:D519"/>
+    <mergeCell ref="E518:E519"/>
+    <mergeCell ref="F518:F519"/>
+    <mergeCell ref="G518:G519"/>
+    <mergeCell ref="H518:H519"/>
+    <mergeCell ref="I518:I519"/>
+    <mergeCell ref="A520:A521"/>
+    <mergeCell ref="B520:B521"/>
+    <mergeCell ref="C520:C521"/>
+    <mergeCell ref="D520:D521"/>
+    <mergeCell ref="E520:E521"/>
+    <mergeCell ref="F520:F521"/>
+    <mergeCell ref="G520:G521"/>
+    <mergeCell ref="H520:H521"/>
+    <mergeCell ref="I520:I521"/>
+    <mergeCell ref="A522:A523"/>
+    <mergeCell ref="B522:B523"/>
+    <mergeCell ref="C522:C523"/>
+    <mergeCell ref="D522:D523"/>
+    <mergeCell ref="E522:E523"/>
+    <mergeCell ref="F522:F523"/>
+    <mergeCell ref="G522:G523"/>
+    <mergeCell ref="H522:H523"/>
+    <mergeCell ref="I522:I523"/>
+    <mergeCell ref="A524:A525"/>
+    <mergeCell ref="B524:B525"/>
+    <mergeCell ref="C524:C525"/>
+    <mergeCell ref="D524:D525"/>
+    <mergeCell ref="E524:E525"/>
+    <mergeCell ref="F524:F525"/>
+    <mergeCell ref="G524:G525"/>
+    <mergeCell ref="H524:H525"/>
+    <mergeCell ref="I524:I525"/>
+    <mergeCell ref="A526:A527"/>
+    <mergeCell ref="B526:B527"/>
+    <mergeCell ref="C526:C527"/>
+    <mergeCell ref="D526:D527"/>
+    <mergeCell ref="E526:E527"/>
+    <mergeCell ref="F526:F527"/>
+    <mergeCell ref="G526:G527"/>
+    <mergeCell ref="H526:H527"/>
+    <mergeCell ref="I526:I527"/>
+    <mergeCell ref="A528:A529"/>
+    <mergeCell ref="B528:B529"/>
+    <mergeCell ref="C528:C529"/>
+    <mergeCell ref="D528:D529"/>
+    <mergeCell ref="E528:E529"/>
+    <mergeCell ref="F528:F529"/>
+    <mergeCell ref="G528:G529"/>
+    <mergeCell ref="H528:H529"/>
+    <mergeCell ref="I528:I529"/>
+    <mergeCell ref="A530:A532"/>
+    <mergeCell ref="B530:B532"/>
+    <mergeCell ref="C530:C532"/>
+    <mergeCell ref="D530:D532"/>
+    <mergeCell ref="E530:E532"/>
+    <mergeCell ref="F530:F532"/>
+    <mergeCell ref="G530:G532"/>
+    <mergeCell ref="H530:H532"/>
+    <mergeCell ref="I530:I532"/>
+    <mergeCell ref="A533:A535"/>
+    <mergeCell ref="B533:B535"/>
+    <mergeCell ref="C533:C535"/>
+    <mergeCell ref="D533:D535"/>
+    <mergeCell ref="E533:E535"/>
+    <mergeCell ref="F533:F535"/>
+    <mergeCell ref="G533:G535"/>
+    <mergeCell ref="H533:H535"/>
+    <mergeCell ref="I533:I535"/>
+    <mergeCell ref="A536:A537"/>
+    <mergeCell ref="B536:B537"/>
+    <mergeCell ref="C536:C537"/>
+    <mergeCell ref="D536:D537"/>
+    <mergeCell ref="E536:E537"/>
+    <mergeCell ref="F536:F537"/>
+    <mergeCell ref="G536:G537"/>
+    <mergeCell ref="H536:H537"/>
+    <mergeCell ref="I536:I537"/>
+    <mergeCell ref="A538:A539"/>
+    <mergeCell ref="B538:B539"/>
+    <mergeCell ref="C538:C539"/>
+    <mergeCell ref="D538:D539"/>
+    <mergeCell ref="E538:E539"/>
+    <mergeCell ref="F538:F539"/>
+    <mergeCell ref="G538:G539"/>
+    <mergeCell ref="H538:H539"/>
+    <mergeCell ref="I538:I539"/>
+    <mergeCell ref="A541:A542"/>
+    <mergeCell ref="B541:B542"/>
+    <mergeCell ref="C541:C542"/>
+    <mergeCell ref="D541:D542"/>
+    <mergeCell ref="E541:E542"/>
+    <mergeCell ref="F541:F542"/>
+    <mergeCell ref="G541:G542"/>
+    <mergeCell ref="H541:H542"/>
+    <mergeCell ref="I541:I542"/>
+    <mergeCell ref="A543:A547"/>
+    <mergeCell ref="B543:B547"/>
+    <mergeCell ref="C543:C547"/>
+    <mergeCell ref="D543:D547"/>
+    <mergeCell ref="E543:E547"/>
+    <mergeCell ref="F543:F547"/>
+    <mergeCell ref="G543:G547"/>
+    <mergeCell ref="H543:H547"/>
+    <mergeCell ref="I543:I547"/>
+    <mergeCell ref="A548:A552"/>
+    <mergeCell ref="B548:B552"/>
+    <mergeCell ref="C548:C552"/>
+    <mergeCell ref="D548:D552"/>
+    <mergeCell ref="E548:E552"/>
+    <mergeCell ref="F548:F552"/>
+    <mergeCell ref="G548:G552"/>
+    <mergeCell ref="H548:H552"/>
+    <mergeCell ref="I548:I552"/>
+    <mergeCell ref="A553:A557"/>
+    <mergeCell ref="B553:B557"/>
+    <mergeCell ref="C553:C557"/>
+    <mergeCell ref="D553:D557"/>
+    <mergeCell ref="E553:E557"/>
+    <mergeCell ref="F553:F557"/>
+    <mergeCell ref="G553:G557"/>
+    <mergeCell ref="H553:H557"/>
+    <mergeCell ref="I553:I557"/>
+    <mergeCell ref="A558:A562"/>
+    <mergeCell ref="B558:B562"/>
+    <mergeCell ref="C558:C562"/>
+    <mergeCell ref="D558:D562"/>
+    <mergeCell ref="E558:E562"/>
+    <mergeCell ref="F558:F562"/>
+    <mergeCell ref="G558:G562"/>
+    <mergeCell ref="H558:H562"/>
+    <mergeCell ref="I558:I562"/>
+    <mergeCell ref="A563:A566"/>
+    <mergeCell ref="B563:B566"/>
+    <mergeCell ref="C563:C566"/>
+    <mergeCell ref="D563:D566"/>
+    <mergeCell ref="E563:E566"/>
+    <mergeCell ref="F563:F566"/>
+    <mergeCell ref="G563:G566"/>
+    <mergeCell ref="H563:H566"/>
+    <mergeCell ref="I563:I566"/>
+    <mergeCell ref="A567:A571"/>
+    <mergeCell ref="B567:B571"/>
+    <mergeCell ref="C567:C571"/>
+    <mergeCell ref="D567:D571"/>
+    <mergeCell ref="E567:E571"/>
+    <mergeCell ref="F567:F571"/>
+    <mergeCell ref="G567:G571"/>
+    <mergeCell ref="H567:H571"/>
+    <mergeCell ref="I567:I571"/>
+    <mergeCell ref="A572:A574"/>
+    <mergeCell ref="B572:B574"/>
+    <mergeCell ref="C572:C574"/>
+    <mergeCell ref="D572:D574"/>
+    <mergeCell ref="E572:E574"/>
+    <mergeCell ref="F572:F574"/>
+    <mergeCell ref="G572:G574"/>
+    <mergeCell ref="H572:H574"/>
+    <mergeCell ref="I572:I574"/>
+    <mergeCell ref="A575:A579"/>
+    <mergeCell ref="B575:B579"/>
+    <mergeCell ref="C575:C579"/>
+    <mergeCell ref="D575:D579"/>
+    <mergeCell ref="E575:E579"/>
+    <mergeCell ref="F575:F579"/>
+    <mergeCell ref="G575:G579"/>
+    <mergeCell ref="H575:H579"/>
+    <mergeCell ref="I575:I579"/>
+    <mergeCell ref="A580:A583"/>
+    <mergeCell ref="B580:B583"/>
+    <mergeCell ref="C580:C583"/>
+    <mergeCell ref="D580:D583"/>
+    <mergeCell ref="E580:E583"/>
+    <mergeCell ref="F580:F583"/>
+    <mergeCell ref="G580:G583"/>
+    <mergeCell ref="H580:H583"/>
+    <mergeCell ref="I580:I583"/>
+    <mergeCell ref="A584:A588"/>
+    <mergeCell ref="B584:B588"/>
+    <mergeCell ref="C584:C588"/>
+    <mergeCell ref="D584:D588"/>
+    <mergeCell ref="E584:E588"/>
+    <mergeCell ref="F584:F588"/>
+    <mergeCell ref="G584:G588"/>
+    <mergeCell ref="H584:H588"/>
+    <mergeCell ref="I584:I588"/>
+    <mergeCell ref="A589:A591"/>
+    <mergeCell ref="B589:B591"/>
+    <mergeCell ref="C589:C591"/>
+    <mergeCell ref="D589:D591"/>
+    <mergeCell ref="E589:E591"/>
+    <mergeCell ref="F589:F591"/>
+    <mergeCell ref="G589:G591"/>
+    <mergeCell ref="H589:H591"/>
+    <mergeCell ref="I589:I591"/>
+    <mergeCell ref="A592:A595"/>
+    <mergeCell ref="B592:B595"/>
+    <mergeCell ref="C592:C595"/>
+    <mergeCell ref="D592:D595"/>
+    <mergeCell ref="E592:E595"/>
+    <mergeCell ref="F592:F595"/>
+    <mergeCell ref="G592:G595"/>
+    <mergeCell ref="H592:H595"/>
+    <mergeCell ref="I592:I595"/>
     <mergeCell ref="A596:A600"/>
     <mergeCell ref="B596:B600"/>
     <mergeCell ref="C596:C600"/>
     <mergeCell ref="D596:D600"/>
     <mergeCell ref="E596:E600"/>
     <mergeCell ref="F596:F600"/>
     <mergeCell ref="G596:G600"/>
     <mergeCell ref="H596:H600"/>
     <mergeCell ref="I596:I600"/>
     <mergeCell ref="A601:A605"/>
     <mergeCell ref="B601:B605"/>
     <mergeCell ref="C601:C605"/>
     <mergeCell ref="D601:D605"/>
     <mergeCell ref="E601:E605"/>
     <mergeCell ref="F601:F605"/>
     <mergeCell ref="G601:G605"/>
     <mergeCell ref="H601:H605"/>
     <mergeCell ref="I601:I605"/>
-    <mergeCell ref="A606:A610"/>
-[...25 lines deleted...]
-    <mergeCell ref="I616:I618"/>
+    <mergeCell ref="A606:A608"/>
+    <mergeCell ref="B606:B608"/>
+    <mergeCell ref="C606:C608"/>
+    <mergeCell ref="D606:D608"/>
+    <mergeCell ref="E606:E608"/>
+    <mergeCell ref="F606:F608"/>
+    <mergeCell ref="G606:G608"/>
+    <mergeCell ref="H606:H608"/>
+    <mergeCell ref="I606:I608"/>
+    <mergeCell ref="A609:A613"/>
+    <mergeCell ref="B609:B613"/>
+    <mergeCell ref="C609:C613"/>
+    <mergeCell ref="D609:D613"/>
+    <mergeCell ref="E609:E613"/>
+    <mergeCell ref="F609:F613"/>
+    <mergeCell ref="G609:G613"/>
+    <mergeCell ref="H609:H613"/>
+    <mergeCell ref="I609:I613"/>
+    <mergeCell ref="A614:A618"/>
+    <mergeCell ref="B614:B618"/>
+    <mergeCell ref="C614:C618"/>
+    <mergeCell ref="D614:D618"/>
+    <mergeCell ref="E614:E618"/>
+    <mergeCell ref="F614:F618"/>
+    <mergeCell ref="G614:G618"/>
+    <mergeCell ref="H614:H618"/>
+    <mergeCell ref="I614:I618"/>
     <mergeCell ref="A619:A623"/>
     <mergeCell ref="B619:B623"/>
     <mergeCell ref="C619:C623"/>
     <mergeCell ref="D619:D623"/>
     <mergeCell ref="E619:E623"/>
     <mergeCell ref="F619:F623"/>
     <mergeCell ref="G619:G623"/>
     <mergeCell ref="H619:H623"/>
     <mergeCell ref="I619:I623"/>
     <mergeCell ref="A624:A628"/>
     <mergeCell ref="B624:B628"/>
     <mergeCell ref="C624:C628"/>
     <mergeCell ref="D624:D628"/>
     <mergeCell ref="E624:E628"/>
     <mergeCell ref="F624:F628"/>
     <mergeCell ref="G624:G628"/>
     <mergeCell ref="H624:H628"/>
     <mergeCell ref="I624:I628"/>
-    <mergeCell ref="A629:A633"/>
-[...16 lines deleted...]
-    <mergeCell ref="I634:I636"/>
+    <mergeCell ref="A629:A631"/>
+    <mergeCell ref="B629:B631"/>
+    <mergeCell ref="C629:C631"/>
+    <mergeCell ref="D629:D631"/>
+    <mergeCell ref="E629:E631"/>
+    <mergeCell ref="F629:F631"/>
+    <mergeCell ref="G629:G631"/>
+    <mergeCell ref="H629:H631"/>
+    <mergeCell ref="I629:I631"/>
+    <mergeCell ref="A632:A636"/>
+    <mergeCell ref="B632:B636"/>
+    <mergeCell ref="C632:C636"/>
+    <mergeCell ref="D632:D636"/>
+    <mergeCell ref="E632:E636"/>
+    <mergeCell ref="F632:F636"/>
+    <mergeCell ref="G632:G636"/>
+    <mergeCell ref="H632:H636"/>
+    <mergeCell ref="I632:I636"/>
     <mergeCell ref="A637:A641"/>
     <mergeCell ref="B637:B641"/>
     <mergeCell ref="C637:C641"/>
     <mergeCell ref="D637:D641"/>
     <mergeCell ref="E637:E641"/>
     <mergeCell ref="F637:F641"/>
     <mergeCell ref="G637:G641"/>
     <mergeCell ref="H637:H641"/>
     <mergeCell ref="I637:I641"/>
     <mergeCell ref="A642:A646"/>
     <mergeCell ref="B642:B646"/>
     <mergeCell ref="C642:C646"/>
     <mergeCell ref="D642:D646"/>
     <mergeCell ref="E642:E646"/>
     <mergeCell ref="F642:F646"/>
     <mergeCell ref="G642:G646"/>
     <mergeCell ref="H642:H646"/>
     <mergeCell ref="I642:I646"/>
-    <mergeCell ref="A647:A651"/>
-[...304 lines deleted...]
-    <mergeCell ref="I763:I766"/>
+    <mergeCell ref="A647:A649"/>
+    <mergeCell ref="B647:B649"/>
+    <mergeCell ref="C647:C649"/>
+    <mergeCell ref="D647:D649"/>
+    <mergeCell ref="E647:E649"/>
+    <mergeCell ref="F647:F649"/>
+    <mergeCell ref="G647:G649"/>
+    <mergeCell ref="H647:H649"/>
+    <mergeCell ref="I647:I649"/>
+    <mergeCell ref="A650:A653"/>
+    <mergeCell ref="B650:B653"/>
+    <mergeCell ref="C650:C653"/>
+    <mergeCell ref="D650:D653"/>
+    <mergeCell ref="E650:E653"/>
+    <mergeCell ref="F650:F653"/>
+    <mergeCell ref="G650:G653"/>
+    <mergeCell ref="H650:H653"/>
+    <mergeCell ref="I650:I653"/>
+    <mergeCell ref="A654:A657"/>
+    <mergeCell ref="B654:B657"/>
+    <mergeCell ref="C654:C657"/>
+    <mergeCell ref="D654:D657"/>
+    <mergeCell ref="E654:E657"/>
+    <mergeCell ref="F654:F657"/>
+    <mergeCell ref="G654:G657"/>
+    <mergeCell ref="H654:H657"/>
+    <mergeCell ref="I654:I657"/>
+    <mergeCell ref="A658:A662"/>
+    <mergeCell ref="B658:B662"/>
+    <mergeCell ref="C658:C662"/>
+    <mergeCell ref="D658:D662"/>
+    <mergeCell ref="E658:E662"/>
+    <mergeCell ref="F658:F662"/>
+    <mergeCell ref="G658:G662"/>
+    <mergeCell ref="H658:H662"/>
+    <mergeCell ref="I658:I662"/>
+    <mergeCell ref="A663:A667"/>
+    <mergeCell ref="B663:B667"/>
+    <mergeCell ref="C663:C667"/>
+    <mergeCell ref="D663:D667"/>
+    <mergeCell ref="E663:E667"/>
+    <mergeCell ref="F663:F667"/>
+    <mergeCell ref="G663:G667"/>
+    <mergeCell ref="H663:H667"/>
+    <mergeCell ref="I663:I667"/>
+    <mergeCell ref="A668:A670"/>
+    <mergeCell ref="B668:B670"/>
+    <mergeCell ref="C668:C670"/>
+    <mergeCell ref="D668:D670"/>
+    <mergeCell ref="E668:E670"/>
+    <mergeCell ref="F668:F670"/>
+    <mergeCell ref="G668:G670"/>
+    <mergeCell ref="H668:H670"/>
+    <mergeCell ref="I668:I670"/>
+    <mergeCell ref="A671:A673"/>
+    <mergeCell ref="B671:B673"/>
+    <mergeCell ref="C671:C673"/>
+    <mergeCell ref="D671:D673"/>
+    <mergeCell ref="E671:E673"/>
+    <mergeCell ref="F671:F673"/>
+    <mergeCell ref="G671:G673"/>
+    <mergeCell ref="H671:H673"/>
+    <mergeCell ref="I671:I673"/>
+    <mergeCell ref="A674:A676"/>
+    <mergeCell ref="B674:B676"/>
+    <mergeCell ref="C674:C676"/>
+    <mergeCell ref="D674:D676"/>
+    <mergeCell ref="E674:E676"/>
+    <mergeCell ref="F674:F676"/>
+    <mergeCell ref="G674:G676"/>
+    <mergeCell ref="H674:H676"/>
+    <mergeCell ref="I674:I676"/>
+    <mergeCell ref="A677:A679"/>
+    <mergeCell ref="B677:B679"/>
+    <mergeCell ref="C677:C679"/>
+    <mergeCell ref="D677:D679"/>
+    <mergeCell ref="E677:E679"/>
+    <mergeCell ref="F677:F679"/>
+    <mergeCell ref="G677:G679"/>
+    <mergeCell ref="H677:H679"/>
+    <mergeCell ref="I677:I679"/>
+    <mergeCell ref="A680:A684"/>
+    <mergeCell ref="B680:B684"/>
+    <mergeCell ref="C680:C684"/>
+    <mergeCell ref="D680:D684"/>
+    <mergeCell ref="E680:E684"/>
+    <mergeCell ref="F680:F684"/>
+    <mergeCell ref="G680:G684"/>
+    <mergeCell ref="H680:H684"/>
+    <mergeCell ref="I680:I684"/>
+    <mergeCell ref="A685:A689"/>
+    <mergeCell ref="B685:B689"/>
+    <mergeCell ref="C685:C689"/>
+    <mergeCell ref="D685:D689"/>
+    <mergeCell ref="E685:E689"/>
+    <mergeCell ref="F685:F689"/>
+    <mergeCell ref="G685:G689"/>
+    <mergeCell ref="H685:H689"/>
+    <mergeCell ref="I685:I689"/>
+    <mergeCell ref="A690:A692"/>
+    <mergeCell ref="B690:B692"/>
+    <mergeCell ref="C690:C692"/>
+    <mergeCell ref="D690:D692"/>
+    <mergeCell ref="E690:E692"/>
+    <mergeCell ref="F690:F692"/>
+    <mergeCell ref="G690:G692"/>
+    <mergeCell ref="H690:H692"/>
+    <mergeCell ref="I690:I692"/>
+    <mergeCell ref="A693:A697"/>
+    <mergeCell ref="B693:B697"/>
+    <mergeCell ref="C693:C697"/>
+    <mergeCell ref="D693:D697"/>
+    <mergeCell ref="E693:E697"/>
+    <mergeCell ref="F693:F697"/>
+    <mergeCell ref="G693:G697"/>
+    <mergeCell ref="H693:H697"/>
+    <mergeCell ref="I693:I697"/>
+    <mergeCell ref="A698:A702"/>
+    <mergeCell ref="B698:B702"/>
+    <mergeCell ref="C698:C702"/>
+    <mergeCell ref="D698:D702"/>
+    <mergeCell ref="E698:E702"/>
+    <mergeCell ref="F698:F702"/>
+    <mergeCell ref="G698:G702"/>
+    <mergeCell ref="H698:H702"/>
+    <mergeCell ref="I698:I702"/>
+    <mergeCell ref="A703:A705"/>
+    <mergeCell ref="B703:B705"/>
+    <mergeCell ref="C703:C705"/>
+    <mergeCell ref="D703:D705"/>
+    <mergeCell ref="E703:E705"/>
+    <mergeCell ref="F703:F705"/>
+    <mergeCell ref="G703:G705"/>
+    <mergeCell ref="H703:H705"/>
+    <mergeCell ref="I703:I705"/>
+    <mergeCell ref="A706:A708"/>
+    <mergeCell ref="B706:B708"/>
+    <mergeCell ref="C706:C708"/>
+    <mergeCell ref="D706:D708"/>
+    <mergeCell ref="E706:E708"/>
+    <mergeCell ref="F706:F708"/>
+    <mergeCell ref="G706:G708"/>
+    <mergeCell ref="H706:H708"/>
+    <mergeCell ref="I706:I708"/>
+    <mergeCell ref="A709:A711"/>
+    <mergeCell ref="B709:B711"/>
+    <mergeCell ref="C709:C711"/>
+    <mergeCell ref="D709:D711"/>
+    <mergeCell ref="E709:E711"/>
+    <mergeCell ref="F709:F711"/>
+    <mergeCell ref="G709:G711"/>
+    <mergeCell ref="H709:H711"/>
+    <mergeCell ref="I709:I711"/>
+    <mergeCell ref="A712:A716"/>
+    <mergeCell ref="B712:B716"/>
+    <mergeCell ref="C712:C716"/>
+    <mergeCell ref="D712:D716"/>
+    <mergeCell ref="E712:E716"/>
+    <mergeCell ref="F712:F716"/>
+    <mergeCell ref="G712:G716"/>
+    <mergeCell ref="H712:H716"/>
+    <mergeCell ref="I712:I716"/>
+    <mergeCell ref="A717:A719"/>
+    <mergeCell ref="B717:B719"/>
+    <mergeCell ref="C717:C719"/>
+    <mergeCell ref="D717:D719"/>
+    <mergeCell ref="E717:E719"/>
+    <mergeCell ref="F717:F719"/>
+    <mergeCell ref="G717:G719"/>
+    <mergeCell ref="H717:H719"/>
+    <mergeCell ref="I717:I719"/>
+    <mergeCell ref="A720:A724"/>
+    <mergeCell ref="B720:B724"/>
+    <mergeCell ref="C720:C724"/>
+    <mergeCell ref="D720:D724"/>
+    <mergeCell ref="E720:E724"/>
+    <mergeCell ref="F720:F724"/>
+    <mergeCell ref="G720:G724"/>
+    <mergeCell ref="H720:H724"/>
+    <mergeCell ref="I720:I724"/>
+    <mergeCell ref="A725:A727"/>
+    <mergeCell ref="B725:B727"/>
+    <mergeCell ref="C725:C727"/>
+    <mergeCell ref="D725:D727"/>
+    <mergeCell ref="E725:E727"/>
+    <mergeCell ref="F725:F727"/>
+    <mergeCell ref="G725:G727"/>
+    <mergeCell ref="H725:H727"/>
+    <mergeCell ref="I725:I727"/>
+    <mergeCell ref="A728:A730"/>
+    <mergeCell ref="B728:B730"/>
+    <mergeCell ref="C728:C730"/>
+    <mergeCell ref="D728:D730"/>
+    <mergeCell ref="E728:E730"/>
+    <mergeCell ref="F728:F730"/>
+    <mergeCell ref="G728:G730"/>
+    <mergeCell ref="H728:H730"/>
+    <mergeCell ref="I728:I730"/>
+    <mergeCell ref="A731:A735"/>
+    <mergeCell ref="B731:B735"/>
+    <mergeCell ref="C731:C735"/>
+    <mergeCell ref="D731:D735"/>
+    <mergeCell ref="E731:E735"/>
+    <mergeCell ref="F731:F735"/>
+    <mergeCell ref="G731:G735"/>
+    <mergeCell ref="H731:H735"/>
+    <mergeCell ref="I731:I735"/>
+    <mergeCell ref="A736:A739"/>
+    <mergeCell ref="B736:B739"/>
+    <mergeCell ref="C736:C739"/>
+    <mergeCell ref="D736:D739"/>
+    <mergeCell ref="E736:E739"/>
+    <mergeCell ref="F736:F739"/>
+    <mergeCell ref="G736:G739"/>
+    <mergeCell ref="H736:H739"/>
+    <mergeCell ref="I736:I739"/>
+    <mergeCell ref="A740:A744"/>
+    <mergeCell ref="B740:B744"/>
+    <mergeCell ref="C740:C744"/>
+    <mergeCell ref="D740:D744"/>
+    <mergeCell ref="E740:E744"/>
+    <mergeCell ref="F740:F744"/>
+    <mergeCell ref="G740:G744"/>
+    <mergeCell ref="H740:H744"/>
+    <mergeCell ref="I740:I744"/>
+    <mergeCell ref="A745:A747"/>
+    <mergeCell ref="B745:B747"/>
+    <mergeCell ref="C745:C747"/>
+    <mergeCell ref="D745:D747"/>
+    <mergeCell ref="E745:E747"/>
+    <mergeCell ref="F745:F747"/>
+    <mergeCell ref="G745:G747"/>
+    <mergeCell ref="H745:H747"/>
+    <mergeCell ref="I745:I747"/>
+    <mergeCell ref="A748:A751"/>
+    <mergeCell ref="B748:B751"/>
+    <mergeCell ref="C748:C751"/>
+    <mergeCell ref="D748:D751"/>
+    <mergeCell ref="E748:E751"/>
+    <mergeCell ref="F748:F751"/>
+    <mergeCell ref="G748:G751"/>
+    <mergeCell ref="H748:H751"/>
+    <mergeCell ref="I748:I751"/>
+    <mergeCell ref="A752:A756"/>
+    <mergeCell ref="B752:B756"/>
+    <mergeCell ref="C752:C756"/>
+    <mergeCell ref="D752:D756"/>
+    <mergeCell ref="E752:E756"/>
+    <mergeCell ref="F752:F756"/>
+    <mergeCell ref="G752:G756"/>
+    <mergeCell ref="H752:H756"/>
+    <mergeCell ref="I752:I756"/>
+    <mergeCell ref="A757:A761"/>
+    <mergeCell ref="B757:B761"/>
+    <mergeCell ref="C757:C761"/>
+    <mergeCell ref="D757:D761"/>
+    <mergeCell ref="E757:E761"/>
+    <mergeCell ref="F757:F761"/>
+    <mergeCell ref="G757:G761"/>
+    <mergeCell ref="H757:H761"/>
+    <mergeCell ref="I757:I761"/>
+    <mergeCell ref="A762:A766"/>
+    <mergeCell ref="B762:B766"/>
+    <mergeCell ref="C762:C766"/>
+    <mergeCell ref="D762:D766"/>
+    <mergeCell ref="E762:E766"/>
+    <mergeCell ref="F762:F766"/>
+    <mergeCell ref="G762:G766"/>
+    <mergeCell ref="H762:H766"/>
+    <mergeCell ref="I762:I766"/>
     <mergeCell ref="A767:A771"/>
     <mergeCell ref="B767:B771"/>
     <mergeCell ref="C767:C771"/>
     <mergeCell ref="D767:D771"/>
     <mergeCell ref="E767:E771"/>
     <mergeCell ref="F767:F771"/>
     <mergeCell ref="G767:G771"/>
     <mergeCell ref="H767:H771"/>
     <mergeCell ref="I767:I771"/>
-    <mergeCell ref="A772:A775"/>
-[...25 lines deleted...]
-    <mergeCell ref="I781:I784"/>
+    <mergeCell ref="A772:A774"/>
+    <mergeCell ref="B772:B774"/>
+    <mergeCell ref="C772:C774"/>
+    <mergeCell ref="D772:D774"/>
+    <mergeCell ref="E772:E774"/>
+    <mergeCell ref="F772:F774"/>
+    <mergeCell ref="G772:G774"/>
+    <mergeCell ref="H772:H774"/>
+    <mergeCell ref="I772:I774"/>
+    <mergeCell ref="A775:A779"/>
+    <mergeCell ref="B775:B779"/>
+    <mergeCell ref="C775:C779"/>
+    <mergeCell ref="D775:D779"/>
+    <mergeCell ref="E775:E779"/>
+    <mergeCell ref="F775:F779"/>
+    <mergeCell ref="G775:G779"/>
+    <mergeCell ref="H775:H779"/>
+    <mergeCell ref="I775:I779"/>
+    <mergeCell ref="A780:A784"/>
+    <mergeCell ref="B780:B784"/>
+    <mergeCell ref="C780:C784"/>
+    <mergeCell ref="D780:D784"/>
+    <mergeCell ref="E780:E784"/>
+    <mergeCell ref="F780:F784"/>
+    <mergeCell ref="G780:G784"/>
+    <mergeCell ref="H780:H784"/>
+    <mergeCell ref="I780:I784"/>
     <mergeCell ref="A785:A789"/>
     <mergeCell ref="B785:B789"/>
     <mergeCell ref="C785:C789"/>
     <mergeCell ref="D785:D789"/>
     <mergeCell ref="E785:E789"/>
     <mergeCell ref="F785:F789"/>
     <mergeCell ref="G785:G789"/>
     <mergeCell ref="H785:H789"/>
     <mergeCell ref="I785:I789"/>
-    <mergeCell ref="A791:A795"/>
-[...43 lines deleted...]
-    <mergeCell ref="I809:I812"/>
+    <mergeCell ref="A790:A794"/>
+    <mergeCell ref="B790:B794"/>
+    <mergeCell ref="C790:C794"/>
+    <mergeCell ref="D790:D794"/>
+    <mergeCell ref="E790:E794"/>
+    <mergeCell ref="F790:F794"/>
+    <mergeCell ref="G790:G794"/>
+    <mergeCell ref="H790:H794"/>
+    <mergeCell ref="I790:I794"/>
+    <mergeCell ref="A795:A799"/>
+    <mergeCell ref="B795:B799"/>
+    <mergeCell ref="C795:C799"/>
+    <mergeCell ref="D795:D799"/>
+    <mergeCell ref="E795:E799"/>
+    <mergeCell ref="F795:F799"/>
+    <mergeCell ref="G795:G799"/>
+    <mergeCell ref="H795:H799"/>
+    <mergeCell ref="I795:I799"/>
+    <mergeCell ref="A800:A804"/>
+    <mergeCell ref="B800:B804"/>
+    <mergeCell ref="C800:C804"/>
+    <mergeCell ref="D800:D804"/>
+    <mergeCell ref="E800:E804"/>
+    <mergeCell ref="F800:F804"/>
+    <mergeCell ref="G800:G804"/>
+    <mergeCell ref="H800:H804"/>
+    <mergeCell ref="I800:I804"/>
+    <mergeCell ref="A805:A807"/>
+    <mergeCell ref="B805:B807"/>
+    <mergeCell ref="C805:C807"/>
+    <mergeCell ref="D805:D807"/>
+    <mergeCell ref="E805:E807"/>
+    <mergeCell ref="F805:F807"/>
+    <mergeCell ref="G805:G807"/>
+    <mergeCell ref="H805:H807"/>
+    <mergeCell ref="I805:I807"/>
+    <mergeCell ref="A808:A811"/>
+    <mergeCell ref="B808:B811"/>
+    <mergeCell ref="C808:C811"/>
+    <mergeCell ref="D808:D811"/>
+    <mergeCell ref="E808:E811"/>
+    <mergeCell ref="F808:F811"/>
+    <mergeCell ref="G808:G811"/>
+    <mergeCell ref="H808:H811"/>
+    <mergeCell ref="I808:I811"/>
+    <mergeCell ref="A812:A815"/>
+    <mergeCell ref="B812:B815"/>
+    <mergeCell ref="C812:C815"/>
+    <mergeCell ref="D812:D815"/>
+    <mergeCell ref="E812:E815"/>
+    <mergeCell ref="F812:F815"/>
+    <mergeCell ref="G812:G815"/>
+    <mergeCell ref="H812:H815"/>
+    <mergeCell ref="I812:I815"/>
+    <mergeCell ref="A816:A820"/>
+    <mergeCell ref="B816:B820"/>
+    <mergeCell ref="C816:C820"/>
+    <mergeCell ref="D816:D820"/>
+    <mergeCell ref="E816:E820"/>
+    <mergeCell ref="F816:F820"/>
+    <mergeCell ref="G816:G820"/>
+    <mergeCell ref="H816:H820"/>
+    <mergeCell ref="I816:I820"/>
+    <mergeCell ref="A821:A823"/>
+    <mergeCell ref="B821:B823"/>
+    <mergeCell ref="C821:C823"/>
+    <mergeCell ref="D821:D823"/>
+    <mergeCell ref="E821:E823"/>
+    <mergeCell ref="F821:F823"/>
+    <mergeCell ref="G821:G823"/>
+    <mergeCell ref="H821:H823"/>
+    <mergeCell ref="I821:I823"/>
+    <mergeCell ref="A824:A827"/>
+    <mergeCell ref="B824:B827"/>
+    <mergeCell ref="C824:C827"/>
+    <mergeCell ref="D824:D827"/>
+    <mergeCell ref="E824:E827"/>
+    <mergeCell ref="F824:F827"/>
+    <mergeCell ref="G824:G827"/>
+    <mergeCell ref="H824:H827"/>
+    <mergeCell ref="I824:I827"/>
+    <mergeCell ref="A828:A829"/>
+    <mergeCell ref="B828:B829"/>
+    <mergeCell ref="C828:C829"/>
+    <mergeCell ref="D828:D829"/>
+    <mergeCell ref="E828:E829"/>
+    <mergeCell ref="F828:F829"/>
+    <mergeCell ref="G828:G829"/>
+    <mergeCell ref="H828:H829"/>
+    <mergeCell ref="I828:I829"/>
+    <mergeCell ref="A830:A832"/>
+    <mergeCell ref="B830:B832"/>
+    <mergeCell ref="C830:C832"/>
+    <mergeCell ref="D830:D832"/>
+    <mergeCell ref="E830:E832"/>
+    <mergeCell ref="F830:F832"/>
+    <mergeCell ref="G830:G832"/>
+    <mergeCell ref="H830:H832"/>
+    <mergeCell ref="I830:I832"/>
+    <mergeCell ref="A833:A836"/>
+    <mergeCell ref="B833:B836"/>
+    <mergeCell ref="C833:C836"/>
+    <mergeCell ref="D833:D836"/>
+    <mergeCell ref="E833:E836"/>
+    <mergeCell ref="F833:F836"/>
+    <mergeCell ref="G833:G836"/>
+    <mergeCell ref="H833:H836"/>
+    <mergeCell ref="I833:I836"/>
+    <mergeCell ref="A837:A840"/>
+    <mergeCell ref="B837:B840"/>
+    <mergeCell ref="C837:C840"/>
+    <mergeCell ref="D837:D840"/>
+    <mergeCell ref="E837:E840"/>
+    <mergeCell ref="F837:F840"/>
+    <mergeCell ref="G837:G840"/>
+    <mergeCell ref="H837:H840"/>
+    <mergeCell ref="I837:I840"/>
+    <mergeCell ref="A841:A844"/>
+    <mergeCell ref="B841:B844"/>
+    <mergeCell ref="C841:C844"/>
+    <mergeCell ref="D841:D844"/>
+    <mergeCell ref="E841:E844"/>
+    <mergeCell ref="F841:F844"/>
+    <mergeCell ref="G841:G844"/>
+    <mergeCell ref="H841:H844"/>
+    <mergeCell ref="I841:I844"/>
+    <mergeCell ref="A845:A846"/>
+    <mergeCell ref="B845:B846"/>
+    <mergeCell ref="C845:C846"/>
+    <mergeCell ref="D845:D846"/>
+    <mergeCell ref="E845:E846"/>
+    <mergeCell ref="F845:F846"/>
+    <mergeCell ref="G845:G846"/>
+    <mergeCell ref="H845:H846"/>
+    <mergeCell ref="I845:I846"/>
+    <mergeCell ref="A847:A851"/>
+    <mergeCell ref="B847:B851"/>
+    <mergeCell ref="C847:C851"/>
+    <mergeCell ref="D847:D851"/>
+    <mergeCell ref="E847:E851"/>
+    <mergeCell ref="F847:F851"/>
+    <mergeCell ref="G847:G851"/>
+    <mergeCell ref="H847:H851"/>
+    <mergeCell ref="I847:I851"/>
+    <mergeCell ref="A852:A854"/>
+    <mergeCell ref="B852:B854"/>
+    <mergeCell ref="C852:C854"/>
+    <mergeCell ref="D852:D854"/>
+    <mergeCell ref="E852:E854"/>
+    <mergeCell ref="F852:F854"/>
+    <mergeCell ref="G852:G854"/>
+    <mergeCell ref="H852:H854"/>
+    <mergeCell ref="I852:I854"/>
+    <mergeCell ref="A855:A858"/>
+    <mergeCell ref="B855:B858"/>
+    <mergeCell ref="C855:C858"/>
+    <mergeCell ref="D855:D858"/>
+    <mergeCell ref="E855:E858"/>
+    <mergeCell ref="F855:F858"/>
+    <mergeCell ref="G855:G858"/>
+    <mergeCell ref="H855:H858"/>
+    <mergeCell ref="I855:I858"/>
+    <mergeCell ref="A859:A862"/>
+    <mergeCell ref="B859:B862"/>
+    <mergeCell ref="C859:C862"/>
+    <mergeCell ref="D859:D862"/>
+    <mergeCell ref="E859:E862"/>
+    <mergeCell ref="F859:F862"/>
+    <mergeCell ref="G859:G862"/>
+    <mergeCell ref="H859:H862"/>
+    <mergeCell ref="I859:I862"/>
+    <mergeCell ref="A863:A867"/>
+    <mergeCell ref="B863:B867"/>
+    <mergeCell ref="C863:C867"/>
+    <mergeCell ref="D863:D867"/>
+    <mergeCell ref="E863:E867"/>
+    <mergeCell ref="F863:F867"/>
+    <mergeCell ref="G863:G867"/>
+    <mergeCell ref="H863:H867"/>
+    <mergeCell ref="I863:I867"/>
+    <mergeCell ref="A868:A871"/>
+    <mergeCell ref="B868:B871"/>
+    <mergeCell ref="C868:C871"/>
+    <mergeCell ref="D868:D871"/>
+    <mergeCell ref="E868:E871"/>
+    <mergeCell ref="F868:F871"/>
+    <mergeCell ref="G868:G871"/>
+    <mergeCell ref="H868:H871"/>
+    <mergeCell ref="I868:I871"/>
+    <mergeCell ref="A872:A875"/>
+    <mergeCell ref="B872:B875"/>
+    <mergeCell ref="C872:C875"/>
+    <mergeCell ref="D872:D875"/>
+    <mergeCell ref="E872:E875"/>
+    <mergeCell ref="F872:F875"/>
+    <mergeCell ref="G872:G875"/>
+    <mergeCell ref="H872:H875"/>
+    <mergeCell ref="I872:I875"/>
+    <mergeCell ref="A876:A879"/>
+    <mergeCell ref="B876:B879"/>
+    <mergeCell ref="C876:C879"/>
+    <mergeCell ref="D876:D879"/>
+    <mergeCell ref="E876:E879"/>
+    <mergeCell ref="F876:F879"/>
+    <mergeCell ref="G876:G879"/>
+    <mergeCell ref="H876:H879"/>
+    <mergeCell ref="I876:I879"/>
+    <mergeCell ref="A880:A881"/>
+    <mergeCell ref="B880:B881"/>
+    <mergeCell ref="C880:C881"/>
+    <mergeCell ref="D880:D881"/>
+    <mergeCell ref="E880:E881"/>
+    <mergeCell ref="F880:F881"/>
+    <mergeCell ref="G880:G881"/>
+    <mergeCell ref="H880:H881"/>
+    <mergeCell ref="I880:I881"/>
+    <mergeCell ref="A882:A886"/>
+    <mergeCell ref="B882:B886"/>
+    <mergeCell ref="C882:C886"/>
+    <mergeCell ref="D882:D886"/>
+    <mergeCell ref="E882:E886"/>
+    <mergeCell ref="F882:F886"/>
+    <mergeCell ref="G882:G886"/>
+    <mergeCell ref="H882:H886"/>
+    <mergeCell ref="I882:I886"/>
+    <mergeCell ref="A887:A891"/>
+    <mergeCell ref="B887:B891"/>
+    <mergeCell ref="C887:C891"/>
+    <mergeCell ref="D887:D891"/>
+    <mergeCell ref="E887:E891"/>
+    <mergeCell ref="F887:F891"/>
+    <mergeCell ref="G887:G891"/>
+    <mergeCell ref="H887:H891"/>
+    <mergeCell ref="I887:I891"/>
+    <mergeCell ref="A892:A896"/>
+    <mergeCell ref="B892:B896"/>
+    <mergeCell ref="C892:C896"/>
+    <mergeCell ref="D892:D896"/>
+    <mergeCell ref="E892:E896"/>
+    <mergeCell ref="F892:F896"/>
+    <mergeCell ref="G892:G896"/>
+    <mergeCell ref="H892:H896"/>
+    <mergeCell ref="I892:I896"/>
+    <mergeCell ref="A897:A901"/>
+    <mergeCell ref="B897:B901"/>
+    <mergeCell ref="C897:C901"/>
+    <mergeCell ref="D897:D901"/>
+    <mergeCell ref="E897:E901"/>
+    <mergeCell ref="F897:F901"/>
+    <mergeCell ref="G897:G901"/>
+    <mergeCell ref="H897:H901"/>
+    <mergeCell ref="I897:I901"/>
+    <mergeCell ref="A902:A903"/>
+    <mergeCell ref="B902:B903"/>
+    <mergeCell ref="C902:C903"/>
+    <mergeCell ref="D902:D903"/>
+    <mergeCell ref="E902:E903"/>
+    <mergeCell ref="F902:F903"/>
+    <mergeCell ref="G902:G903"/>
+    <mergeCell ref="H902:H903"/>
+    <mergeCell ref="I902:I903"/>
+    <mergeCell ref="A904:A908"/>
+    <mergeCell ref="B904:B908"/>
+    <mergeCell ref="C904:C908"/>
+    <mergeCell ref="D904:D908"/>
+    <mergeCell ref="E904:E908"/>
+    <mergeCell ref="F904:F908"/>
+    <mergeCell ref="G904:G908"/>
+    <mergeCell ref="H904:H908"/>
+    <mergeCell ref="I904:I908"/>
+    <mergeCell ref="A909:A913"/>
+    <mergeCell ref="B909:B913"/>
+    <mergeCell ref="C909:C913"/>
+    <mergeCell ref="D909:D913"/>
+    <mergeCell ref="E909:E913"/>
+    <mergeCell ref="F909:F913"/>
+    <mergeCell ref="G909:G913"/>
+    <mergeCell ref="H909:H913"/>
+    <mergeCell ref="I909:I913"/>
+    <mergeCell ref="A914:A918"/>
+    <mergeCell ref="B914:B918"/>
+    <mergeCell ref="C914:C918"/>
+    <mergeCell ref="D914:D918"/>
+    <mergeCell ref="E914:E918"/>
+    <mergeCell ref="F914:F918"/>
+    <mergeCell ref="G914:G918"/>
+    <mergeCell ref="H914:H918"/>
+    <mergeCell ref="I914:I918"/>
+    <mergeCell ref="A919:A923"/>
+    <mergeCell ref="B919:B923"/>
+    <mergeCell ref="C919:C923"/>
+    <mergeCell ref="D919:D923"/>
+    <mergeCell ref="E919:E923"/>
+    <mergeCell ref="F919:F923"/>
+    <mergeCell ref="G919:G923"/>
+    <mergeCell ref="H919:H923"/>
+    <mergeCell ref="I919:I923"/>
+    <mergeCell ref="A924:A925"/>
+    <mergeCell ref="B924:B925"/>
+    <mergeCell ref="C924:C925"/>
+    <mergeCell ref="D924:D925"/>
+    <mergeCell ref="E924:E925"/>
+    <mergeCell ref="F924:F925"/>
+    <mergeCell ref="G924:G925"/>
+    <mergeCell ref="H924:H925"/>
+    <mergeCell ref="I924:I925"/>
+    <mergeCell ref="A926:A930"/>
+    <mergeCell ref="B926:B930"/>
+    <mergeCell ref="C926:C930"/>
+    <mergeCell ref="D926:D930"/>
+    <mergeCell ref="E926:E930"/>
+    <mergeCell ref="F926:F930"/>
+    <mergeCell ref="G926:G930"/>
+    <mergeCell ref="H926:H930"/>
+    <mergeCell ref="I926:I930"/>
+    <mergeCell ref="A931:A934"/>
+    <mergeCell ref="B931:B934"/>
+    <mergeCell ref="C931:C934"/>
+    <mergeCell ref="D931:D934"/>
+    <mergeCell ref="E931:E934"/>
+    <mergeCell ref="F931:F934"/>
+    <mergeCell ref="G931:G934"/>
+    <mergeCell ref="H931:H934"/>
+    <mergeCell ref="I931:I934"/>
+    <mergeCell ref="A935:A939"/>
+    <mergeCell ref="B935:B939"/>
+    <mergeCell ref="C935:C939"/>
+    <mergeCell ref="D935:D939"/>
+    <mergeCell ref="E935:E939"/>
+    <mergeCell ref="F935:F939"/>
+    <mergeCell ref="G935:G939"/>
+    <mergeCell ref="H935:H939"/>
+    <mergeCell ref="I935:I939"/>
+    <mergeCell ref="A940:A941"/>
+    <mergeCell ref="B940:B941"/>
+    <mergeCell ref="C940:C941"/>
+    <mergeCell ref="D940:D941"/>
+    <mergeCell ref="E940:E941"/>
+    <mergeCell ref="F940:F941"/>
+    <mergeCell ref="G940:G941"/>
+    <mergeCell ref="H940:H941"/>
+    <mergeCell ref="I940:I941"/>
+    <mergeCell ref="A942:A946"/>
+    <mergeCell ref="B942:B946"/>
+    <mergeCell ref="C942:C946"/>
+    <mergeCell ref="D942:D946"/>
+    <mergeCell ref="E942:E946"/>
+    <mergeCell ref="F942:F946"/>
+    <mergeCell ref="G942:G946"/>
+    <mergeCell ref="H942:H946"/>
+    <mergeCell ref="I942:I946"/>
+    <mergeCell ref="A947:A951"/>
+    <mergeCell ref="B947:B951"/>
+    <mergeCell ref="C947:C951"/>
+    <mergeCell ref="D947:D951"/>
+    <mergeCell ref="E947:E951"/>
+    <mergeCell ref="F947:F951"/>
+    <mergeCell ref="G947:G951"/>
+    <mergeCell ref="H947:H951"/>
+    <mergeCell ref="I947:I951"/>
+    <mergeCell ref="A952:A954"/>
+    <mergeCell ref="B952:B954"/>
+    <mergeCell ref="C952:C954"/>
+    <mergeCell ref="D952:D954"/>
+    <mergeCell ref="E952:E954"/>
+    <mergeCell ref="F952:F954"/>
+    <mergeCell ref="G952:G954"/>
+    <mergeCell ref="H952:H954"/>
+    <mergeCell ref="I952:I954"/>
+    <mergeCell ref="A955:A957"/>
+    <mergeCell ref="B955:B957"/>
+    <mergeCell ref="C955:C957"/>
+    <mergeCell ref="D955:D957"/>
+    <mergeCell ref="E955:E957"/>
+    <mergeCell ref="F955:F957"/>
+    <mergeCell ref="G955:G957"/>
+    <mergeCell ref="H955:H957"/>
+    <mergeCell ref="I955:I957"/>
+    <mergeCell ref="A958:A962"/>
+    <mergeCell ref="B958:B962"/>
+    <mergeCell ref="C958:C962"/>
+    <mergeCell ref="D958:D962"/>
+    <mergeCell ref="E958:E962"/>
+    <mergeCell ref="F958:F962"/>
+    <mergeCell ref="G958:G962"/>
+    <mergeCell ref="H958:H962"/>
+    <mergeCell ref="I958:I962"/>
+    <mergeCell ref="A963:A967"/>
+    <mergeCell ref="B963:B967"/>
+    <mergeCell ref="C963:C967"/>
+    <mergeCell ref="D963:D967"/>
+    <mergeCell ref="E963:E967"/>
+    <mergeCell ref="F963:F967"/>
+    <mergeCell ref="G963:G967"/>
+    <mergeCell ref="H963:H967"/>
+    <mergeCell ref="I963:I967"/>
+    <mergeCell ref="A968:A971"/>
+    <mergeCell ref="B968:B971"/>
+    <mergeCell ref="C968:C971"/>
+    <mergeCell ref="D968:D971"/>
+    <mergeCell ref="E968:E971"/>
+    <mergeCell ref="F968:F971"/>
+    <mergeCell ref="G968:G971"/>
+    <mergeCell ref="H968:H971"/>
+    <mergeCell ref="I968:I971"/>
+    <mergeCell ref="A972:A976"/>
+    <mergeCell ref="B972:B976"/>
+    <mergeCell ref="C972:C976"/>
+    <mergeCell ref="D972:D976"/>
+    <mergeCell ref="E972:E976"/>
+    <mergeCell ref="F972:F976"/>
+    <mergeCell ref="G972:G976"/>
+    <mergeCell ref="H972:H976"/>
+    <mergeCell ref="I972:I976"/>
+    <mergeCell ref="A977:A981"/>
+    <mergeCell ref="B977:B981"/>
+    <mergeCell ref="C977:C981"/>
+    <mergeCell ref="D977:D981"/>
+    <mergeCell ref="E977:E981"/>
+    <mergeCell ref="F977:F981"/>
+    <mergeCell ref="G977:G981"/>
+    <mergeCell ref="H977:H981"/>
+    <mergeCell ref="I977:I981"/>
+    <mergeCell ref="A982:A986"/>
+    <mergeCell ref="B982:B986"/>
+    <mergeCell ref="C982:C986"/>
+    <mergeCell ref="D982:D986"/>
+    <mergeCell ref="E982:E986"/>
+    <mergeCell ref="F982:F986"/>
+    <mergeCell ref="G982:G986"/>
+    <mergeCell ref="H982:H986"/>
+    <mergeCell ref="I982:I986"/>
+    <mergeCell ref="A987:A991"/>
+    <mergeCell ref="B987:B991"/>
+    <mergeCell ref="C987:C991"/>
+    <mergeCell ref="D987:D991"/>
+    <mergeCell ref="E987:E991"/>
+    <mergeCell ref="F987:F991"/>
+    <mergeCell ref="G987:G991"/>
+    <mergeCell ref="H987:H991"/>
+    <mergeCell ref="I987:I991"/>
+    <mergeCell ref="A992:A996"/>
+    <mergeCell ref="B992:B996"/>
+    <mergeCell ref="C992:C996"/>
+    <mergeCell ref="D992:D996"/>
+    <mergeCell ref="E992:E996"/>
+    <mergeCell ref="F992:F996"/>
+    <mergeCell ref="G992:G996"/>
+    <mergeCell ref="H992:H996"/>
+    <mergeCell ref="I992:I996"/>
+    <mergeCell ref="A997:A1001"/>
+    <mergeCell ref="B997:B1001"/>
+    <mergeCell ref="C997:C1001"/>
+    <mergeCell ref="D997:D1001"/>
+    <mergeCell ref="E997:E1001"/>
+    <mergeCell ref="F997:F1001"/>
+    <mergeCell ref="G997:G1001"/>
+    <mergeCell ref="H997:H1001"/>
+    <mergeCell ref="I997:I1001"/>
+    <mergeCell ref="A1002:A1006"/>
+    <mergeCell ref="B1002:B1006"/>
+    <mergeCell ref="C1002:C1006"/>
+    <mergeCell ref="D1002:D1006"/>
+    <mergeCell ref="E1002:E1006"/>
+    <mergeCell ref="F1002:F1006"/>
+    <mergeCell ref="G1002:G1006"/>
+    <mergeCell ref="H1002:H1006"/>
+    <mergeCell ref="I1002:I1006"/>
+    <mergeCell ref="A1007:A1011"/>
+    <mergeCell ref="B1007:B1011"/>
+    <mergeCell ref="C1007:C1011"/>
+    <mergeCell ref="D1007:D1011"/>
+    <mergeCell ref="E1007:E1011"/>
+    <mergeCell ref="F1007:F1011"/>
+    <mergeCell ref="G1007:G1011"/>
+    <mergeCell ref="H1007:H1011"/>
+    <mergeCell ref="I1007:I1011"/>
+    <mergeCell ref="A1012:A1013"/>
+    <mergeCell ref="B1012:B1013"/>
+    <mergeCell ref="C1012:C1013"/>
+    <mergeCell ref="D1012:D1013"/>
+    <mergeCell ref="E1012:E1013"/>
+    <mergeCell ref="F1012:F1013"/>
+    <mergeCell ref="G1012:G1013"/>
+    <mergeCell ref="H1012:H1013"/>
+    <mergeCell ref="I1012:I1013"/>
+    <mergeCell ref="A1014:A1015"/>
+    <mergeCell ref="B1014:B1015"/>
+    <mergeCell ref="C1014:C1015"/>
+    <mergeCell ref="D1014:D1015"/>
+    <mergeCell ref="E1014:E1015"/>
+    <mergeCell ref="F1014:F1015"/>
+    <mergeCell ref="G1014:G1015"/>
+    <mergeCell ref="H1014:H1015"/>
+    <mergeCell ref="I1014:I1015"/>
+    <mergeCell ref="A1016:A1017"/>
+    <mergeCell ref="B1016:B1017"/>
+    <mergeCell ref="C1016:C1017"/>
+    <mergeCell ref="D1016:D1017"/>
+    <mergeCell ref="E1016:E1017"/>
+    <mergeCell ref="F1016:F1017"/>
+    <mergeCell ref="G1016:G1017"/>
+    <mergeCell ref="H1016:H1017"/>
+    <mergeCell ref="I1016:I1017"/>
+    <mergeCell ref="A1018:A1019"/>
+    <mergeCell ref="B1018:B1019"/>
+    <mergeCell ref="C1018:C1019"/>
+    <mergeCell ref="D1018:D1019"/>
+    <mergeCell ref="E1018:E1019"/>
+    <mergeCell ref="F1018:F1019"/>
+    <mergeCell ref="G1018:G1019"/>
+    <mergeCell ref="H1018:H1019"/>
+    <mergeCell ref="I1018:I1019"/>
+    <mergeCell ref="A1020:A1021"/>
+    <mergeCell ref="B1020:B1021"/>
+    <mergeCell ref="C1020:C1021"/>
+    <mergeCell ref="D1020:D1021"/>
+    <mergeCell ref="E1020:E1021"/>
+    <mergeCell ref="F1020:F1021"/>
+    <mergeCell ref="G1020:G1021"/>
+    <mergeCell ref="H1020:H1021"/>
+    <mergeCell ref="I1020:I1021"/>
+    <mergeCell ref="A1022:A1023"/>
+    <mergeCell ref="B1022:B1023"/>
+    <mergeCell ref="C1022:C1023"/>
+    <mergeCell ref="D1022:D1023"/>
+    <mergeCell ref="E1022:E1023"/>
+    <mergeCell ref="F1022:F1023"/>
+    <mergeCell ref="G1022:G1023"/>
+    <mergeCell ref="H1022:H1023"/>
+    <mergeCell ref="I1022:I1023"/>
+    <mergeCell ref="A1024:A1026"/>
+    <mergeCell ref="B1024:B1026"/>
+    <mergeCell ref="C1024:C1026"/>
+    <mergeCell ref="D1024:D1026"/>
+    <mergeCell ref="E1024:E1026"/>
+    <mergeCell ref="F1024:F1026"/>
+    <mergeCell ref="G1024:G1026"/>
+    <mergeCell ref="H1024:H1026"/>
+    <mergeCell ref="I1024:I1026"/>
+    <mergeCell ref="A1027:A1030"/>
+    <mergeCell ref="B1027:B1030"/>
+    <mergeCell ref="C1027:C1030"/>
+    <mergeCell ref="D1027:D1030"/>
+    <mergeCell ref="E1027:E1030"/>
+    <mergeCell ref="F1027:F1030"/>
+    <mergeCell ref="G1027:G1030"/>
+    <mergeCell ref="H1027:H1030"/>
+    <mergeCell ref="I1027:I1030"/>
+    <mergeCell ref="A1031:A1032"/>
+    <mergeCell ref="B1031:B1032"/>
+    <mergeCell ref="C1031:C1032"/>
+    <mergeCell ref="D1031:D1032"/>
+    <mergeCell ref="E1031:E1032"/>
+    <mergeCell ref="F1031:F1032"/>
+    <mergeCell ref="G1031:G1032"/>
+    <mergeCell ref="H1031:H1032"/>
+    <mergeCell ref="I1031:I1032"/>
+    <mergeCell ref="A1033:A1034"/>
+    <mergeCell ref="B1033:B1034"/>
+    <mergeCell ref="C1033:C1034"/>
+    <mergeCell ref="D1033:D1034"/>
+    <mergeCell ref="E1033:E1034"/>
+    <mergeCell ref="F1033:F1034"/>
+    <mergeCell ref="G1033:G1034"/>
+    <mergeCell ref="H1033:H1034"/>
+    <mergeCell ref="I1033:I1034"/>
+    <mergeCell ref="A1035:A1036"/>
+    <mergeCell ref="B1035:B1036"/>
+    <mergeCell ref="C1035:C1036"/>
+    <mergeCell ref="D1035:D1036"/>
+    <mergeCell ref="E1035:E1036"/>
+    <mergeCell ref="F1035:F1036"/>
+    <mergeCell ref="G1035:G1036"/>
+    <mergeCell ref="H1035:H1036"/>
+    <mergeCell ref="I1035:I1036"/>
+    <mergeCell ref="A1037:A1038"/>
+    <mergeCell ref="B1037:B1038"/>
+    <mergeCell ref="C1037:C1038"/>
+    <mergeCell ref="D1037:D1038"/>
+    <mergeCell ref="E1037:E1038"/>
+    <mergeCell ref="F1037:F1038"/>
+    <mergeCell ref="G1037:G1038"/>
+    <mergeCell ref="H1037:H1038"/>
+    <mergeCell ref="I1037:I1038"/>
+    <mergeCell ref="A1039:A1040"/>
+    <mergeCell ref="B1039:B1040"/>
+    <mergeCell ref="C1039:C1040"/>
+    <mergeCell ref="D1039:D1040"/>
+    <mergeCell ref="E1039:E1040"/>
+    <mergeCell ref="F1039:F1040"/>
+    <mergeCell ref="G1039:G1040"/>
+    <mergeCell ref="H1039:H1040"/>
+    <mergeCell ref="I1039:I1040"/>
+    <mergeCell ref="A1041:A1042"/>
+    <mergeCell ref="B1041:B1042"/>
+    <mergeCell ref="C1041:C1042"/>
+    <mergeCell ref="D1041:D1042"/>
+    <mergeCell ref="E1041:E1042"/>
+    <mergeCell ref="F1041:F1042"/>
+    <mergeCell ref="G1041:G1042"/>
+    <mergeCell ref="H1041:H1042"/>
+    <mergeCell ref="I1041:I1042"/>
+    <mergeCell ref="A1043:A1044"/>
+    <mergeCell ref="B1043:B1044"/>
+    <mergeCell ref="C1043:C1044"/>
+    <mergeCell ref="D1043:D1044"/>
+    <mergeCell ref="E1043:E1044"/>
+    <mergeCell ref="F1043:F1044"/>
+    <mergeCell ref="G1043:G1044"/>
+    <mergeCell ref="H1043:H1044"/>
+    <mergeCell ref="I1043:I1044"/>
+    <mergeCell ref="A1045:A1046"/>
+    <mergeCell ref="B1045:B1046"/>
+    <mergeCell ref="C1045:C1046"/>
+    <mergeCell ref="D1045:D1046"/>
+    <mergeCell ref="E1045:E1046"/>
+    <mergeCell ref="F1045:F1046"/>
+    <mergeCell ref="G1045:G1046"/>
+    <mergeCell ref="H1045:H1046"/>
+    <mergeCell ref="I1045:I1046"/>
+    <mergeCell ref="A1047:A1049"/>
+    <mergeCell ref="B1047:B1049"/>
+    <mergeCell ref="C1047:C1049"/>
+    <mergeCell ref="D1047:D1049"/>
+    <mergeCell ref="E1047:E1049"/>
+    <mergeCell ref="F1047:F1049"/>
+    <mergeCell ref="G1047:G1049"/>
+    <mergeCell ref="H1047:H1049"/>
+    <mergeCell ref="I1047:I1049"/>
+    <mergeCell ref="A1050:A1052"/>
+    <mergeCell ref="B1050:B1052"/>
+    <mergeCell ref="C1050:C1052"/>
+    <mergeCell ref="D1050:D1052"/>
+    <mergeCell ref="E1050:E1052"/>
+    <mergeCell ref="F1050:F1052"/>
+    <mergeCell ref="G1050:G1052"/>
+    <mergeCell ref="H1050:H1052"/>
+    <mergeCell ref="I1050:I1052"/>
+    <mergeCell ref="A1053:A1054"/>
+    <mergeCell ref="B1053:B1054"/>
+    <mergeCell ref="C1053:C1054"/>
+    <mergeCell ref="D1053:D1054"/>
+    <mergeCell ref="E1053:E1054"/>
+    <mergeCell ref="F1053:F1054"/>
+    <mergeCell ref="G1053:G1054"/>
+    <mergeCell ref="H1053:H1054"/>
+    <mergeCell ref="I1053:I1054"/>
+    <mergeCell ref="A1055:A1057"/>
+    <mergeCell ref="B1055:B1057"/>
+    <mergeCell ref="C1055:C1057"/>
+    <mergeCell ref="D1055:D1057"/>
+    <mergeCell ref="E1055:E1057"/>
+    <mergeCell ref="F1055:F1057"/>
+    <mergeCell ref="G1055:G1057"/>
+    <mergeCell ref="H1055:H1057"/>
+    <mergeCell ref="I1055:I1057"/>
+    <mergeCell ref="A1058:A1060"/>
+    <mergeCell ref="B1058:B1060"/>
+    <mergeCell ref="C1058:C1060"/>
+    <mergeCell ref="D1058:D1060"/>
+    <mergeCell ref="E1058:E1060"/>
+    <mergeCell ref="F1058:F1060"/>
+    <mergeCell ref="G1058:G1060"/>
+    <mergeCell ref="H1058:H1060"/>
+    <mergeCell ref="I1058:I1060"/>
+    <mergeCell ref="A1061:A1062"/>
+    <mergeCell ref="B1061:B1062"/>
+    <mergeCell ref="C1061:C1062"/>
+    <mergeCell ref="D1061:D1062"/>
+    <mergeCell ref="E1061:E1062"/>
+    <mergeCell ref="F1061:F1062"/>
+    <mergeCell ref="G1061:G1062"/>
+    <mergeCell ref="H1061:H1062"/>
+    <mergeCell ref="I1061:I1062"/>
+    <mergeCell ref="A1063:A1064"/>
+    <mergeCell ref="B1063:B1064"/>
+    <mergeCell ref="C1063:C1064"/>
+    <mergeCell ref="D1063:D1064"/>
+    <mergeCell ref="E1063:E1064"/>
+    <mergeCell ref="F1063:F1064"/>
+    <mergeCell ref="G1063:G1064"/>
+    <mergeCell ref="H1063:H1064"/>
+    <mergeCell ref="I1063:I1064"/>
+    <mergeCell ref="A1065:A1066"/>
+    <mergeCell ref="B1065:B1066"/>
+    <mergeCell ref="C1065:C1066"/>
+    <mergeCell ref="D1065:D1066"/>
+    <mergeCell ref="E1065:E1066"/>
+    <mergeCell ref="F1065:F1066"/>
+    <mergeCell ref="G1065:G1066"/>
+    <mergeCell ref="H1065:H1066"/>
+    <mergeCell ref="I1065:I1066"/>
+    <mergeCell ref="A1067:A1069"/>
+    <mergeCell ref="B1067:B1069"/>
+    <mergeCell ref="C1067:C1069"/>
+    <mergeCell ref="D1067:D1069"/>
+    <mergeCell ref="E1067:E1069"/>
+    <mergeCell ref="F1067:F1069"/>
+    <mergeCell ref="G1067:G1069"/>
+    <mergeCell ref="H1067:H1069"/>
+    <mergeCell ref="I1067:I1069"/>
+    <mergeCell ref="A1070:A1071"/>
+    <mergeCell ref="B1070:B1071"/>
+    <mergeCell ref="C1070:C1071"/>
+    <mergeCell ref="D1070:D1071"/>
+    <mergeCell ref="E1070:E1071"/>
+    <mergeCell ref="F1070:F1071"/>
+    <mergeCell ref="G1070:G1071"/>
+    <mergeCell ref="H1070:H1071"/>
+    <mergeCell ref="I1070:I1071"/>
+    <mergeCell ref="A1072:A1074"/>
+    <mergeCell ref="B1072:B1074"/>
+    <mergeCell ref="C1072:C1074"/>
+    <mergeCell ref="D1072:D1074"/>
+    <mergeCell ref="E1072:E1074"/>
+    <mergeCell ref="F1072:F1074"/>
+    <mergeCell ref="G1072:G1074"/>
+    <mergeCell ref="H1072:H1074"/>
+    <mergeCell ref="I1072:I1074"/>
+    <mergeCell ref="A1075:A1076"/>
+    <mergeCell ref="B1075:B1076"/>
+    <mergeCell ref="C1075:C1076"/>
+    <mergeCell ref="D1075:D1076"/>
+    <mergeCell ref="E1075:E1076"/>
+    <mergeCell ref="F1075:F1076"/>
+    <mergeCell ref="G1075:G1076"/>
+    <mergeCell ref="H1075:H1076"/>
+    <mergeCell ref="I1075:I1076"/>
+    <mergeCell ref="A1077:A1078"/>
+    <mergeCell ref="B1077:B1078"/>
+    <mergeCell ref="C1077:C1078"/>
+    <mergeCell ref="D1077:D1078"/>
+    <mergeCell ref="E1077:E1078"/>
+    <mergeCell ref="F1077:F1078"/>
+    <mergeCell ref="G1077:G1078"/>
+    <mergeCell ref="H1077:H1078"/>
+    <mergeCell ref="I1077:I1078"/>
+    <mergeCell ref="A1079:A1080"/>
+    <mergeCell ref="B1079:B1080"/>
+    <mergeCell ref="C1079:C1080"/>
+    <mergeCell ref="D1079:D1080"/>
+    <mergeCell ref="E1079:E1080"/>
+    <mergeCell ref="F1079:F1080"/>
+    <mergeCell ref="G1079:G1080"/>
+    <mergeCell ref="H1079:H1080"/>
+    <mergeCell ref="I1079:I1080"/>
+    <mergeCell ref="A1081:A1084"/>
+    <mergeCell ref="B1081:B1084"/>
+    <mergeCell ref="C1081:C1084"/>
+    <mergeCell ref="D1081:D1084"/>
+    <mergeCell ref="E1081:E1084"/>
+    <mergeCell ref="F1081:F1084"/>
+    <mergeCell ref="G1081:G1084"/>
+    <mergeCell ref="H1081:H1084"/>
+    <mergeCell ref="I1081:I1084"/>
+    <mergeCell ref="A1085:A1087"/>
+    <mergeCell ref="B1085:B1087"/>
+    <mergeCell ref="C1085:C1087"/>
+    <mergeCell ref="D1085:D1087"/>
+    <mergeCell ref="E1085:E1087"/>
+    <mergeCell ref="F1085:F1087"/>
+    <mergeCell ref="G1085:G1087"/>
+    <mergeCell ref="H1085:H1087"/>
+    <mergeCell ref="I1085:I1087"/>
+    <mergeCell ref="A1088:A1092"/>
+    <mergeCell ref="B1088:B1092"/>
+    <mergeCell ref="C1088:C1092"/>
+    <mergeCell ref="D1088:D1092"/>
+    <mergeCell ref="E1088:E1092"/>
+    <mergeCell ref="F1088:F1092"/>
+    <mergeCell ref="G1088:G1092"/>
+    <mergeCell ref="H1088:H1092"/>
+    <mergeCell ref="I1088:I1092"/>
+    <mergeCell ref="A1093:A1097"/>
+    <mergeCell ref="B1093:B1097"/>
+    <mergeCell ref="C1093:C1097"/>
+    <mergeCell ref="D1093:D1097"/>
+    <mergeCell ref="E1093:E1097"/>
+    <mergeCell ref="F1093:F1097"/>
+    <mergeCell ref="G1093:G1097"/>
+    <mergeCell ref="H1093:H1097"/>
+    <mergeCell ref="I1093:I1097"/>
+    <mergeCell ref="A1098:A1101"/>
+    <mergeCell ref="B1098:B1101"/>
+    <mergeCell ref="C1098:C1101"/>
+    <mergeCell ref="D1098:D1101"/>
+    <mergeCell ref="E1098:E1101"/>
+    <mergeCell ref="F1098:F1101"/>
+    <mergeCell ref="G1098:G1101"/>
+    <mergeCell ref="H1098:H1101"/>
+    <mergeCell ref="I1098:I1101"/>
+    <mergeCell ref="A1102:A1106"/>
+    <mergeCell ref="B1102:B1106"/>
+    <mergeCell ref="C1102:C1106"/>
+    <mergeCell ref="D1102:D1106"/>
+    <mergeCell ref="E1102:E1106"/>
+    <mergeCell ref="F1102:F1106"/>
+    <mergeCell ref="G1102:G1106"/>
+    <mergeCell ref="H1102:H1106"/>
+    <mergeCell ref="I1102:I1106"/>
+    <mergeCell ref="A1108:A1111"/>
+    <mergeCell ref="B1108:B1111"/>
+    <mergeCell ref="C1108:C1111"/>
+    <mergeCell ref="D1108:D1111"/>
+    <mergeCell ref="E1108:E1111"/>
+    <mergeCell ref="F1108:F1111"/>
+    <mergeCell ref="G1108:G1111"/>
+    <mergeCell ref="H1108:H1111"/>
+    <mergeCell ref="I1108:I1111"/>
+    <mergeCell ref="A1112:A1115"/>
+    <mergeCell ref="B1112:B1115"/>
+    <mergeCell ref="C1112:C1115"/>
+    <mergeCell ref="D1112:D1115"/>
+    <mergeCell ref="E1112:E1115"/>
+    <mergeCell ref="F1112:F1115"/>
+    <mergeCell ref="G1112:G1115"/>
+    <mergeCell ref="H1112:H1115"/>
+    <mergeCell ref="I1112:I1115"/>
+    <mergeCell ref="A1116:A1119"/>
+    <mergeCell ref="B1116:B1119"/>
+    <mergeCell ref="C1116:C1119"/>
+    <mergeCell ref="D1116:D1119"/>
+    <mergeCell ref="E1116:E1119"/>
+    <mergeCell ref="F1116:F1119"/>
+    <mergeCell ref="G1116:G1119"/>
+    <mergeCell ref="H1116:H1119"/>
+    <mergeCell ref="I1116:I1119"/>
+    <mergeCell ref="A1120:A1124"/>
+    <mergeCell ref="B1120:B1124"/>
+    <mergeCell ref="C1120:C1124"/>
+    <mergeCell ref="D1120:D1124"/>
+    <mergeCell ref="E1120:E1124"/>
+    <mergeCell ref="F1120:F1124"/>
+    <mergeCell ref="G1120:G1124"/>
+    <mergeCell ref="H1120:H1124"/>
+    <mergeCell ref="I1120:I1124"/>
+    <mergeCell ref="A1126:A1130"/>
+    <mergeCell ref="B1126:B1130"/>
+    <mergeCell ref="C1126:C1130"/>
+    <mergeCell ref="D1126:D1130"/>
+    <mergeCell ref="E1126:E1130"/>
+    <mergeCell ref="F1126:F1130"/>
+    <mergeCell ref="G1126:G1130"/>
+    <mergeCell ref="H1126:H1130"/>
+    <mergeCell ref="I1126:I1130"/>
+    <mergeCell ref="A1131:A1135"/>
+    <mergeCell ref="B1131:B1135"/>
+    <mergeCell ref="C1131:C1135"/>
+    <mergeCell ref="D1131:D1135"/>
+    <mergeCell ref="E1131:E1135"/>
+    <mergeCell ref="F1131:F1135"/>
+    <mergeCell ref="G1131:G1135"/>
+    <mergeCell ref="H1131:H1135"/>
+    <mergeCell ref="I1131:I1135"/>
+    <mergeCell ref="A1136:A1139"/>
+    <mergeCell ref="B1136:B1139"/>
+    <mergeCell ref="C1136:C1139"/>
+    <mergeCell ref="D1136:D1139"/>
+    <mergeCell ref="E1136:E1139"/>
+    <mergeCell ref="F1136:F1139"/>
+    <mergeCell ref="G1136:G1139"/>
+    <mergeCell ref="H1136:H1139"/>
+    <mergeCell ref="I1136:I1139"/>
+    <mergeCell ref="A1140:A1144"/>
+    <mergeCell ref="B1140:B1144"/>
+    <mergeCell ref="C1140:C1144"/>
+    <mergeCell ref="D1140:D1144"/>
+    <mergeCell ref="E1140:E1144"/>
+    <mergeCell ref="F1140:F1144"/>
+    <mergeCell ref="G1140:G1144"/>
+    <mergeCell ref="H1140:H1144"/>
+    <mergeCell ref="I1140:I1144"/>
+    <mergeCell ref="A1145:A1149"/>
+    <mergeCell ref="B1145:B1149"/>
+    <mergeCell ref="C1145:C1149"/>
+    <mergeCell ref="D1145:D1149"/>
+    <mergeCell ref="E1145:E1149"/>
+    <mergeCell ref="F1145:F1149"/>
+    <mergeCell ref="G1145:G1149"/>
+    <mergeCell ref="H1145:H1149"/>
+    <mergeCell ref="I1145:I1149"/>
+    <mergeCell ref="A1150:A1152"/>
+    <mergeCell ref="B1150:B1152"/>
+    <mergeCell ref="C1150:C1152"/>
+    <mergeCell ref="D1150:D1152"/>
+    <mergeCell ref="E1150:E1152"/>
+    <mergeCell ref="F1150:F1152"/>
+    <mergeCell ref="G1150:G1152"/>
+    <mergeCell ref="H1150:H1152"/>
+    <mergeCell ref="I1150:I1152"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>