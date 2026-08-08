--- v3 (2026-06-23)
+++ v4 (2026-08-08)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L1152"/>
+  <dimension ref="A1:L770"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,41383 +249,27608 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>디 올 뉴 셀토스 가솔린 1.6 트렌디 (내장 휴먼그레
-이)</t>
+          <t>베뉴 가솔린 1.6 스마트</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>12.3인치클러스터, 내비게이션, 컨비니언스</t>
+          <t>15인치 알로이 휠&amp;타이어, 하이패스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>506,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>583,000</t>
+          <t>473,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>BL</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>115하9583</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>모닝 27MY 해치백 가솔린 트렌디 A/T</t>
+          <t>아르카나 가솔린 1.6 GTe [2027년형] 아이코닉</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>기본형-컴포트, 내비게이션, 버튼시동팩, 16
-인치휠</t>
+          <t>카멜 브라운 인조 가죽시트 패키지</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>밀키베이지</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>561,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>528,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L6" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E7" s="3" t="inlineStr">
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>506,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>기아 레이 가솔린 1.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 8인치내비게이션, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G7" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H7" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" s="3" t="inlineStr">
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
-      <c r="J7" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>517,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>473,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>451,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 베스트 셀렉션</t>
+        </is>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>627,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>594,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>572,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="3"/>
-[...7 lines deleted...]
-      <c r="I14" s="3"/>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>07호2080</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>PV5 패신저 5인승 플러스</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>5인승(2-3-0)-드라이브 와이즈, 스마트 
+커넥트</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>초록(연두)</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>07호2088</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>EV4 롱 레인지 어스</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>24KM</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K15" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J16" s="3" t="inlineStr">
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E17" s="3" t="inlineStr">
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>109하8231</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F17" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G17" s="3" t="inlineStr">
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H17" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I18" s="3"/>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>371</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>106하1262/1
-[...1 lines deleted...]
-266/1268</t>
+          <t>109하8340</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 클라우드펄(브라운시트)</t>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>카멜 브라운 인조 카족시트 패키지,360o 어
-[...2 lines deleted...]
-드 시스템</t>
+          <t>기본형-컴포트, ETCS</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>클라우드펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I22" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>68</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>109하8339</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K24" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>109하8355</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 PLUS, 파노라마선루프</t>
+        </is>
+      </c>
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F28" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K27" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K29" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A30" s="3" t="inlineStr">
+      <c r="K30" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B30" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E30" s="3" t="inlineStr">
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>109하8376</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F30" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I30" s="3" t="inlineStr">
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I31" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J30" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>109하8310</t>
+          <t>109하8388</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스</t>
+          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
+라이브와이즈, 스타일</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>109하8309</t>
+          <t>109하8403</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
+          <t>디 올뉴팰리세이드 가솔린 2.5 터보 2WD 9인승 익
+스클루시브</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>기본형-컴포트, 드라이브와이즈</t>
+          <t>컴포트, 현대스마트센스</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>109하8303</t>
+          <t>109하8443</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 3.5 LPi 렌터카 프레스티지</t>
+          <t>아르카나 1.6 GTe Iconic</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>기본형-컴포트, 드라이브와이즈</t>
+          <t>카멜브라운 인조 가죽 시트 패키지, BOSE서
+라운드 사운드 시스템(서브 우퍼 포함 9스피커
+), 360도 어라운드뷰 모니터 + 사각지대 
+경보시스템 + 후방교차 충돌 경보 시슽템, 클
+라우드 펄 외장컬러</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>클라우드펄</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>109하8324</t>
+          <t>151호2230</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 9인승 가솔린 프레스티지</t>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
-라이브와이즈, 스타일</t>
+          <t>현대스마트센스1, 파킹어시스트</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>109하8323</t>
+          <t>151호2232</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>더 뉴투싼 가솔린 1.6 터보 2WD 모던</t>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>컴포트Ⅰ, 현대스마트센스, 파노라마선루프+루프
-랙</t>
+          <t>현대스마트센스1, 파킹어시스트</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J46" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>109하8340</t>
+          <t>151호 2279 
+/ 2280 / 2
+281</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>기본형-컴포트, ETCS</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>109하8339</t>
+          <t>151호2284 /
+ 2285</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>파노라마선루프</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>그레이펄</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>109하8351</t>
+          <t>151호2305</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저 LPi 3.5 일반인용 익스클루시브</t>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지 베스
+트 셀렉션</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2 PLUS, 파노라마선루프</t>
+          <t>스타일-빌트인캠2, 스타일</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>151호1491 /
- 1492</t>
+          <t>151호2290</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+노블레스</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인</t>
+          <t>모니터링팩, HUD+빌트인캠2, 기본형-드라이
+브와이즈, 스타일</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>151호2230 /
- 2231</t>
+          <t>109하6607</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 캘리그래피</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스1, 파킹어시스트</t>
+          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
+2열 다이내믹 바디케어 시트, 빌트인캠2+, 
+프리뷰 전자제어 서스펜션</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>23KM</t>
         </is>
       </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A64" s="3"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>1,820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3"/>
-[...1 lines deleted...]
-      <c r="C66" s="4"/>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
       <c r="D66" s="4"/>
-      <c r="E66" s="3"/>
-[...3 lines deleted...]
-      <c r="I66" s="3"/>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I66" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A67" s="3"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>4,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>4,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="3" t="inlineStr">
-[...48 lines deleted...]
-      </c>
+      <c r="A69" s="3"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>4,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>4,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>151호2248 2
-249</t>
+          <t>109허7001</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>파노라마선루프, 파킹어시스트, 현대스마트센스1</t>
+          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
+러 패키지Ⅰ</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년02월</t>
         </is>
       </c>
       <c r="I71" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K72" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L72" s="3" t="inlineStr">
+        <is>
+          <t>1,750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="3"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K73" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>109허6890/외
+ 2</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G74" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I74" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J74" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K72" s="3" t="inlineStr">
-[...58 lines deleted...]
-      <c r="J73" s="3" t="inlineStr">
+      <c r="K74" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L74" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="3"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K73" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>HU1</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>101하5178</t>
+          <t>133하7539/7
+540</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 모닝 (JA) 프레스티지</t>
+          <t>아르카나1.6 Gte 아이코닉 2WD_브라운시트</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>기본형-내비게이션</t>
+          <t>내비게이션,핸들열선,통풍시트,전동시트</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I77" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="3" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="A79" s="3"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K80" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>575,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L81" s="3" t="inlineStr">
+        <is>
+          <t>595,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B82" s="4" t="inlineStr">
+        <is>
+          <t>133하7544</t>
+        </is>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 2.0 터보 아이코닉 2WD</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>AR-HUD,프레임리스룸미러,프리미엄사운드,엑
+티스노이즈캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E82" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F82" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G82" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H82" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I82" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J82" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K80" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A84" s="3"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>1,760,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="3"/>
-[...7 lines deleted...]
-      <c r="I87" s="3"/>
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B87" s="4" t="inlineStr">
+        <is>
+          <t>142호6700 </t>
+        </is>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G87" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H87" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I87" s="3" t="inlineStr">
+        <is>
+          <t>50KM</t>
+        </is>
+      </c>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>1,820,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>1,870,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A89" s="3"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
       <c r="D89" s="4"/>
-      <c r="E89" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>4,420,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>4,270,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="3"/>
-[...7 lines deleted...]
-      <c r="I92" s="3"/>
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>109호7949</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F92" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G92" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I92" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>4,130,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>4,010,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A94" s="3"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="3"/>
-[...7 lines deleted...]
-      <c r="I97" s="3"/>
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B97" s="4" t="inlineStr">
+        <is>
+          <t>116호7937</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>카니발 1.6 HEV 9인승 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G97" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A99" s="3"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="D99" s="4"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>3,670,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>3,570,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>3,470,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t>109허7001</t>
+          <t>116호8047</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
-러 패키지Ⅰ</t>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H102" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I102" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>11KM</t>
         </is>
       </c>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A105" s="3"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>565,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>545,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="3"/>
-[...7 lines deleted...]
-      <c r="I107" s="3"/>
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B107" s="4" t="inlineStr">
+        <is>
+          <t>116호7638</t>
+        </is>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어,  딥컨트롤 패키지 
+2</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F107" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H107" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I107" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A108" s="3"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3"/>
       <c r="B111" s="4"/>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B112" s="4" t="inlineStr">
+        <is>
+          <t>116호 8096 
+/ 8097 / 8
+098</t>
+        </is>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D112" s="4"/>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F112" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G112" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I112" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J112" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K112" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L112" s="3" t="inlineStr">
+        <is>
+          <t>995,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="3"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K111" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>965,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>935,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>905,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K116" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L116" s="3" t="inlineStr">
+        <is>
+          <t>875,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B117" s="4" t="inlineStr">
+        <is>
+          <t>116호7625</t>
+        </is>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>렉스턴 뉴 아레나 2.2 4WD 노블레스</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>스마트 드라이빙 패키지, 4WD</t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F117" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H117" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I117" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K117" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L117" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="3"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K116" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="3"/>
-[...1 lines deleted...]
-      <c r="C122" s="4"/>
+      <c r="A122" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B122" s="4" t="inlineStr">
+        <is>
+          <t>116호 8005 
+/ 8007 / 8
+008 / 8009</t>
+        </is>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D122" s="4"/>
-      <c r="E122" s="3"/>
-[...3 lines deleted...]
-      <c r="I122" s="3"/>
+      <c r="E122" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F122" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G122" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H122" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I122" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A123" s="3"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
       <c r="D123" s="4"/>
-      <c r="E123" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3"/>
+      <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="3"/>
-[...7 lines deleted...]
-      <c r="I127" s="3"/>
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B127" s="4" t="inlineStr">
+        <is>
+          <t>116호7912</t>
+        </is>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A128" s="3"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
+      <c r="H128" s="3"/>
+      <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="3"/>
-[...1 lines deleted...]
-      <c r="C132" s="4"/>
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B132" s="4" t="inlineStr">
+        <is>
+          <t>116호 7827</t>
+        </is>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D132" s="4"/>
-      <c r="E132" s="3"/>
-[...3 lines deleted...]
-      <c r="I132" s="3"/>
+      <c r="E132" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F132" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G132" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H132" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I132" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J132" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,030,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A133" s="3"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
       <c r="D133" s="4"/>
-      <c r="E133" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="3"/>
-[...7 lines deleted...]
-      <c r="I137" s="3"/>
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>116호7757</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I137" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J137" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K137" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K137" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A138" s="3"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
       <c r="D138" s="4"/>
-      <c r="E138" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="3"/>
-[...7 lines deleted...]
-      <c r="I142" s="3"/>
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B142" s="4" t="inlineStr">
+        <is>
+          <t>116호8139 /
+ 8140</t>
+        </is>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6 트렌디 그래비티그레이 (그레이시트)</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F142" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A143" s="3"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
       <c r="D143" s="4"/>
-      <c r="E143" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="3"/>
-[...1 lines deleted...]
-      <c r="C147" s="4"/>
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B147" s="4" t="inlineStr">
+        <is>
+          <t>116호7922/7
+923</t>
+        </is>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
       <c r="D147" s="4"/>
-      <c r="E147" s="3"/>
-[...3 lines deleted...]
-      <c r="I147" s="3"/>
+      <c r="E147" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F147" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G147" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H147" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I147" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A148" s="3"/>
+      <c r="B148" s="4"/>
+      <c r="C148" s="4"/>
+      <c r="D148" s="4"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
+      <c r="H148" s="3"/>
+      <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="3"/>
-[...1 lines deleted...]
-      <c r="C152" s="4"/>
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>13호 7835 /
+ 7837</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
       <c r="D152" s="4"/>
-      <c r="E152" s="3"/>
-[...3 lines deleted...]
-      <c r="I152" s="3"/>
+      <c r="E152" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F152" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G152" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H152" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I152" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="3" t="inlineStr">
-[...17 lines deleted...]
-      </c>
+      <c r="A153" s="3"/>
+      <c r="B153" s="4"/>
+      <c r="C153" s="4"/>
       <c r="D153" s="4"/>
-      <c r="E153" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E153" s="3"/>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="3"/>
-[...1 lines deleted...]
-      <c r="C157" s="4"/>
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B157" s="4" t="inlineStr">
+        <is>
+          <t>116호7940 /
+ 7941</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>골프 2.0 TDI 프레스티지</t>
+        </is>
+      </c>
       <c r="D157" s="4"/>
-      <c r="E157" s="3"/>
-[...3 lines deleted...]
-      <c r="I157" s="3"/>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
       <c r="J157" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A158" s="3"/>
+      <c r="B158" s="4"/>
+      <c r="C158" s="4"/>
+      <c r="D158" s="4"/>
+      <c r="E158" s="3"/>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
+      <c r="H158" s="3"/>
+      <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="3"/>
-[...7 lines deleted...]
-      <c r="I162" s="3"/>
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B162" s="4" t="inlineStr">
+        <is>
+          <t>116호 8001 
+/ 8002 / 8
+003 / 8004</t>
+        </is>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="E162" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F162" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H162" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I162" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A163" s="3"/>
+      <c r="B163" s="4"/>
+      <c r="C163" s="4"/>
+      <c r="D163" s="4"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
+      <c r="H163" s="3"/>
+      <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3"/>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L166" s="3" t="inlineStr">
+        <is>
+          <t>499,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>116호 7738</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
+      <c r="D167" s="4"/>
+      <c r="E167" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F167" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G167" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H167" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I167" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J167" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K167" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L166" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J167" s="3" t="inlineStr">
+      <c r="L167" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="3"/>
+      <c r="B168" s="4"/>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K168" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K167" s="3" t="inlineStr">
-[...67 lines deleted...]
-      </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3"/>
       <c r="B171" s="4"/>
       <c r="C171" s="4"/>
       <c r="D171" s="4"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="3"/>
-[...7 lines deleted...]
-      <c r="I172" s="3"/>
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t>116호7935</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>카니발 9인승 1.6 하이브리드 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J172" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A173" s="3"/>
+      <c r="B173" s="4"/>
+      <c r="C173" s="4"/>
+      <c r="D173" s="4"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
+      <c r="H173" s="3"/>
+      <c r="I173" s="3"/>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="3"/>
-[...1 lines deleted...]
-      <c r="C177" s="4"/>
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B177" s="4" t="inlineStr">
+        <is>
+          <t>116호8019 /
+ 8021 / 80
+22 / 8023</t>
+        </is>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D177" s="4"/>
-      <c r="E177" s="3"/>
-[...3 lines deleted...]
-      <c r="I177" s="3"/>
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F177" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G177" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H177" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I177" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A178" s="3"/>
+      <c r="B178" s="4"/>
+      <c r="C178" s="4"/>
+      <c r="D178" s="4"/>
+      <c r="E178" s="3"/>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
+      <c r="H178" s="3"/>
+      <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3"/>
       <c r="B180" s="4"/>
       <c r="C180" s="4"/>
       <c r="D180" s="4"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="3"/>
-[...7 lines deleted...]
-      <c r="I182" s="3"/>
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B182" s="4" t="inlineStr">
+        <is>
+          <t>116호7959/7
+963/7964/7
+965</t>
+        </is>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D182" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E182" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F182" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G182" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H182" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I182" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A183" s="3"/>
+      <c r="B183" s="4"/>
+      <c r="C183" s="4"/>
       <c r="D183" s="4"/>
-      <c r="E183" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+      <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3"/>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3"/>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="3"/>
-[...7 lines deleted...]
-      <c r="I187" s="3"/>
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B187" s="4" t="inlineStr">
+        <is>
+          <t>116호8101/8
+102/8103</t>
+        </is>
+      </c>
+      <c r="C187" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D187" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F187" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G187" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H187" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I187" s="3" t="inlineStr">
+        <is>
+          <t>18KM</t>
+        </is>
+      </c>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A188" s="3"/>
+      <c r="B188" s="4"/>
+      <c r="C188" s="4"/>
+      <c r="D188" s="4"/>
+      <c r="E188" s="3"/>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
+      <c r="H188" s="3"/>
+      <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="3"/>
-[...7 lines deleted...]
-      <c r="I192" s="3"/>
+      <c r="A192" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B192" s="4" t="inlineStr">
+        <is>
+          <t>116호 7985 
+/ 8044</t>
+        </is>
+      </c>
+      <c r="C192" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D192" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E192" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F192" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G192" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H192" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I192" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J192" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A193" s="3"/>
+      <c r="B193" s="4"/>
+      <c r="C193" s="4"/>
+      <c r="D193" s="4"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+      <c r="H193" s="3"/>
+      <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>1,010,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="3"/>
-[...7 lines deleted...]
-      <c r="I197" s="3"/>
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>116호 8067</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인, 
+컴포트1</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J197" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A198" s="3"/>
+      <c r="B198" s="4"/>
+      <c r="C198" s="4"/>
+      <c r="D198" s="4"/>
+      <c r="E198" s="3"/>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
+      <c r="H198" s="3"/>
+      <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>615,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="3"/>
-[...7 lines deleted...]
-      <c r="I202" s="3"/>
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B202" s="4" t="inlineStr">
+        <is>
+          <t>116호8046 /
+ 8068 / 80
+69 / 8070</t>
+        </is>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F202" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G202" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H202" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I202" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A203" s="3"/>
+      <c r="B203" s="4"/>
+      <c r="C203" s="4"/>
       <c r="D203" s="4"/>
-      <c r="E203" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E203" s="3"/>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
+      <c r="H203" s="3"/>
+      <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3"/>
       <c r="B204" s="4"/>
       <c r="C204" s="4"/>
       <c r="D204" s="4"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
       <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="3"/>
-[...7 lines deleted...]
-      <c r="I207" s="3"/>
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B207" s="4" t="inlineStr">
+        <is>
+          <t>116호8051 /
+ 8052 / 80
+53 / 8054 
+/ 8055 / 8
+056</t>
+        </is>
+      </c>
+      <c r="C207" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D207" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E207" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F207" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G207" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H207" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I207" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A208" s="3"/>
+      <c r="B208" s="4"/>
+      <c r="C208" s="4"/>
       <c r="D208" s="4"/>
-      <c r="E208" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E208" s="3"/>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
+      <c r="H208" s="3"/>
+      <c r="I208" s="3"/>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="3"/>
-[...7 lines deleted...]
-      <c r="I212" s="3"/>
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>116호8085 /
+ 8086</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 1.6T S트림 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D212" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J212" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A213" s="3"/>
+      <c r="B213" s="4"/>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4"/>
+      <c r="E213" s="3"/>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
+      <c r="H213" s="3"/>
+      <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
-      <c r="A217" s="3"/>
-[...7 lines deleted...]
-      <c r="I217" s="3"/>
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B217" s="4" t="inlineStr">
+        <is>
+          <t>116호8138</t>
+        </is>
+      </c>
+      <c r="C217" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6T 트렌디 (그레이시트)</t>
+        </is>
+      </c>
+      <c r="D217" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E217" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F217" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G217" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I217" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J217" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A218" s="3"/>
+      <c r="B218" s="4"/>
+      <c r="C218" s="4"/>
+      <c r="D218" s="4"/>
+      <c r="E218" s="3"/>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
+      <c r="H218" s="3"/>
+      <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B222" s="4" t="inlineStr">
+        <is>
+          <t>116호8028</t>
+        </is>
+      </c>
+      <c r="C222" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D222" s="4" t="inlineStr">
+        <is>
+          <t>보스서라운드사운드시스템</t>
+        </is>
+      </c>
+      <c r="E222" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F222" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G222" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H222" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I222" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J222" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K222" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L221" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K222" s="3" t="inlineStr">
+      <c r="L222" s="3" t="inlineStr">
+        <is>
+          <t>579,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="3"/>
+      <c r="B223" s="4"/>
+      <c r="C223" s="4"/>
+      <c r="D223" s="4"/>
+      <c r="E223" s="3"/>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
+      <c r="H223" s="3"/>
+      <c r="I223" s="3"/>
+      <c r="J223" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K223" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L222" s="3" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="3"/>
-[...1 lines deleted...]
-      <c r="C227" s="4"/>
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B227" s="4" t="inlineStr">
+        <is>
+          <t>116호8078</t>
+        </is>
+      </c>
+      <c r="C227" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
       <c r="D227" s="4"/>
-      <c r="E227" s="3"/>
-[...3 lines deleted...]
-      <c r="I227" s="3"/>
+      <c r="E227" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F227" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>615,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
-      <c r="A228" s="3" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="A228" s="3"/>
+      <c r="B228" s="4"/>
+      <c r="C228" s="4"/>
+      <c r="D228" s="4"/>
+      <c r="E228" s="3"/>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
+      <c r="H228" s="3"/>
+      <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3"/>
       <c r="B231" s="4"/>
       <c r="C231" s="4"/>
       <c r="D231" s="4"/>
       <c r="E231" s="3"/>
       <c r="F231" s="3"/>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L231" s="3" t="inlineStr">
+        <is>
+          <t>535,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B232" s="4" t="inlineStr">
+        <is>
+          <t>116호 8134 
+/ 8135</t>
+        </is>
+      </c>
+      <c r="C232" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 스페이스블랙</t>
+        </is>
+      </c>
+      <c r="D232" s="4"/>
+      <c r="E232" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J232" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K232" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L231" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K232" s="3" t="inlineStr">
+      <c r="L232" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="3"/>
+      <c r="B233" s="4"/>
+      <c r="C233" s="4"/>
+      <c r="D233" s="4"/>
+      <c r="E233" s="3"/>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
+      <c r="H233" s="3"/>
+      <c r="I233" s="3"/>
+      <c r="J233" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K233" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L232" s="3" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="3"/>
-[...1 lines deleted...]
-      <c r="C237" s="4"/>
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B237" s="4" t="inlineStr">
+        <is>
+          <t>116호 8131 
+/ 8132 / 8
+133</t>
+        </is>
+      </c>
+      <c r="C237" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8</t>
+        </is>
+      </c>
       <c r="D237" s="4"/>
-      <c r="E237" s="3"/>
-[...3 lines deleted...]
-      <c r="I237" s="3"/>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A238" s="3"/>
+      <c r="B238" s="4"/>
+      <c r="C238" s="4"/>
       <c r="D238" s="4"/>
-      <c r="E238" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E238" s="3"/>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
+      <c r="H238" s="3"/>
+      <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="3"/>
       <c r="F239" s="3"/>
       <c r="G239" s="3"/>
       <c r="H239" s="3"/>
       <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="D240" s="4"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
-      <c r="A242" s="3"/>
-[...7 lines deleted...]
-      <c r="I242" s="3"/>
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B242" s="4" t="inlineStr">
+        <is>
+          <t>116호8087</t>
+        </is>
+      </c>
+      <c r="C242" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 프리미엄 어비스블랙펄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D242" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F242" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G242" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H242" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I242" s="3" t="inlineStr">
+        <is>
+          <t>19KM</t>
+        </is>
+      </c>
       <c r="J242" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A243" s="3"/>
+      <c r="B243" s="4"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="4"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3"/>
       <c r="B244" s="4"/>
       <c r="C244" s="4"/>
       <c r="D244" s="4"/>
       <c r="E244" s="3"/>
       <c r="F244" s="3"/>
       <c r="G244" s="3"/>
       <c r="H244" s="3"/>
       <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B247" s="4" t="inlineStr">
+        <is>
+          <t>106하1413</t>
+        </is>
+      </c>
+      <c r="C247" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 가솔린 2.0 CVVL S트림.</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>빌트인 캠 2</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>19KM</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L247" s="3" t="inlineStr">
+        <is>
+          <t>665,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="3"/>
+      <c r="B248" s="4"/>
+      <c r="C248" s="4"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+      <c r="I248" s="3"/>
+      <c r="J248" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K246" s="3" t="inlineStr">
-[...60 lines deleted...]
-      <c r="E248" s="3" t="inlineStr">
+      <c r="K248" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L248" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B249" s="4" t="inlineStr">
+        <is>
+          <t>106하1412</t>
+        </is>
+      </c>
+      <c r="C249" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 가솔린 2.0 CVVL S트림.</t>
+        </is>
+      </c>
+      <c r="D249" s="4" t="inlineStr">
+        <is>
+          <t>빌트인 캠 2</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F248" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G248" s="3" t="inlineStr">
+      <c r="F249" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H248" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I249" s="3"/>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I249" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
-      <c r="A251" s="3"/>
-[...1 lines deleted...]
-      <c r="C251" s="4"/>
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B251" s="4" t="inlineStr">
+        <is>
+          <t>116호8092</t>
+        </is>
+      </c>
+      <c r="C251" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 7인승 익스클
+루시브</t>
+        </is>
+      </c>
       <c r="D251" s="4"/>
-      <c r="E251" s="3"/>
-[...3 lines deleted...]
-      <c r="I251" s="3"/>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F251" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G251" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H251" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I251" s="3" t="inlineStr">
+        <is>
+          <t>13KM</t>
+        </is>
+      </c>
       <c r="J251" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3"/>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="3"/>
       <c r="F252" s="3"/>
       <c r="G252" s="3"/>
       <c r="H252" s="3"/>
       <c r="I252" s="3"/>
       <c r="J252" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A253" s="3"/>
+      <c r="B253" s="4"/>
+      <c r="C253" s="4"/>
+      <c r="D253" s="4"/>
+      <c r="E253" s="3"/>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
+      <c r="H253" s="3"/>
+      <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
-      <c r="A256" s="3"/>
-[...1 lines deleted...]
-      <c r="C256" s="4"/>
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B256" s="4" t="inlineStr">
+        <is>
+          <t>116호8094</t>
+        </is>
+      </c>
+      <c r="C256" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
       <c r="D256" s="4"/>
-      <c r="E256" s="3"/>
-[...3 lines deleted...]
-      <c r="I256" s="3"/>
+      <c r="E256" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F256" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G256" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H256" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I256" s="3" t="inlineStr">
+        <is>
+          <t>13KM</t>
+        </is>
+      </c>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3"/>
       <c r="B257" s="4"/>
       <c r="C257" s="4"/>
       <c r="D257" s="4"/>
       <c r="E257" s="3"/>
       <c r="F257" s="3"/>
       <c r="G257" s="3"/>
       <c r="H257" s="3"/>
       <c r="I257" s="3"/>
       <c r="J257" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A258" s="3"/>
+      <c r="B258" s="4"/>
+      <c r="C258" s="4"/>
       <c r="D258" s="4"/>
-      <c r="E258" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B261" s="4" t="inlineStr">
+        <is>
+          <t>36호4370</t>
+        </is>
+      </c>
+      <c r="C261" s="4" t="inlineStr">
+        <is>
+          <t>BYD  돌핀</t>
+        </is>
+      </c>
+      <c r="D261" s="4"/>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>0KM</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
           <t>600,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3"/>
       <c r="B262" s="4"/>
       <c r="C262" s="4"/>
       <c r="D262" s="4"/>
       <c r="E262" s="3"/>
       <c r="F262" s="3"/>
       <c r="G262" s="3"/>
       <c r="H262" s="3"/>
       <c r="I262" s="3"/>
       <c r="J262" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B263" s="4" t="inlineStr">
         <is>
-          <t>116호7764</t>
+          <t>36호4371/43
+79</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
+          <t>BYD 아토3 플러스</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
-          <t>16인치 휠, 컴포트, 컨비니언스, 내비, 버
-튼스마트키, 스타일</t>
+          <t>썬룹등</t>
         </is>
       </c>
       <c r="E263" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>스키화이트</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H263" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I263" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J263" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
-      <c r="A265" s="3"/>
-[...7 lines deleted...]
-      <c r="I265" s="3"/>
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B265" s="4" t="inlineStr">
+        <is>
+          <t>154호3665</t>
+        </is>
+      </c>
+      <c r="C265" s="4" t="inlineStr">
+        <is>
+          <t>The all new 싼타페 하이브리드 5인승 익스클루
+시브</t>
+        </is>
+      </c>
+      <c r="D265" s="4" t="inlineStr">
+        <is>
+          <t>듀얼썬룹+루프렉.조수석 전동시트,베스트 셀렉션
+1</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J265" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3"/>
       <c r="B266" s="4"/>
       <c r="C266" s="4"/>
       <c r="D266" s="4"/>
       <c r="E266" s="3"/>
       <c r="F266" s="3"/>
       <c r="G266" s="3"/>
       <c r="H266" s="3"/>
       <c r="I266" s="3"/>
       <c r="J266" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B267" s="4" t="inlineStr">
+        <is>
+          <t>154호3697</t>
+        </is>
+      </c>
+      <c r="C267" s="4" t="inlineStr">
+        <is>
+          <t>The new 쏘렌토 (MQ4)  HEV 5인승 프레스
+티</t>
+        </is>
+      </c>
+      <c r="D267" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,스타일,12.4인치클러스터,ㅡ라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E267" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F267" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I267" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K266" s="3" t="inlineStr">
+      <c r="K267" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L267" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="3"/>
+      <c r="B268" s="4"/>
+      <c r="C268" s="4"/>
+      <c r="D268" s="4"/>
+      <c r="E268" s="3"/>
+      <c r="F268" s="3"/>
+      <c r="G268" s="3"/>
+      <c r="H268" s="3"/>
+      <c r="I268" s="3"/>
+      <c r="J268" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L266" s="3" t="inlineStr">
-[...53 lines deleted...]
-      <c r="E268" s="3" t="inlineStr">
+      <c r="K268" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L268" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B269" s="4" t="inlineStr">
+        <is>
+          <t>154호3692 3
+693 3694</t>
+        </is>
+      </c>
+      <c r="C269" s="4" t="inlineStr">
+        <is>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
+        </is>
+      </c>
+      <c r="D269" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,스타일,12.7인치클러스터,컨비
+언스,모니터링팩</t>
+        </is>
+      </c>
+      <c r="E269" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F268" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G268" s="3" t="inlineStr">
+      <c r="F269" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G269" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H268" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I269" s="3"/>
+      <c r="H269" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I269" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J269" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3"/>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="3"/>
       <c r="F270" s="3"/>
       <c r="G270" s="3"/>
       <c r="H270" s="3"/>
       <c r="I270" s="3"/>
       <c r="J270" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K270" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L270" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
-      <c r="A271" s="3"/>
-[...7 lines deleted...]
-      <c r="I271" s="3"/>
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B271" s="4" t="inlineStr">
+        <is>
+          <t>154호3695 3
+696</t>
+        </is>
+      </c>
+      <c r="C271" s="4" t="inlineStr">
+        <is>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
+        </is>
+      </c>
+      <c r="D271" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,스타일,12.7인치클러스터,컨비
+언스,모니터링팩</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J271" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3"/>
       <c r="B272" s="4"/>
       <c r="C272" s="4"/>
       <c r="D272" s="4"/>
       <c r="E272" s="3"/>
       <c r="F272" s="3"/>
       <c r="G272" s="3"/>
       <c r="H272" s="3"/>
       <c r="I272" s="3"/>
       <c r="J272" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TASU</t>
         </is>
       </c>
       <c r="B273" s="4" t="inlineStr">
         <is>
-          <t>116호7768/7
-744</t>
+          <t>106하1363</t>
         </is>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 베스트셀렉션 (라운지브라운시트)</t>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
-          <t>스마트 커넥트</t>
+          <t>기본형-컴포트, 드라이브와이즈, ETCS, S
+BW팩</t>
         </is>
       </c>
       <c r="E273" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H273" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I273" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>KM</t>
         </is>
       </c>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>500</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3"/>
       <c r="B275" s="4"/>
       <c r="C275" s="4"/>
       <c r="D275" s="4"/>
       <c r="E275" s="3"/>
       <c r="F275" s="3"/>
       <c r="G275" s="3"/>
       <c r="H275" s="3"/>
       <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L275" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
-      <c r="A276" s="3"/>
-[...7 lines deleted...]
-      <c r="I276" s="3"/>
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B276" s="4" t="inlineStr">
+        <is>
+          <t>106하1411</t>
+        </is>
+      </c>
+      <c r="C276" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴모닝(JA) 트렌디</t>
+        </is>
+      </c>
+      <c r="D276" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 컨비니언스, 내비게이션, 버튼
+시동팩</t>
+        </is>
+      </c>
+      <c r="E276" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F276" s="3" t="inlineStr">
+        <is>
+          <t>밀키베이지</t>
+        </is>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J276" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L276" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3"/>
       <c r="B277" s="4"/>
       <c r="C277" s="4"/>
       <c r="D277" s="4"/>
       <c r="E277" s="3"/>
       <c r="F277" s="3"/>
       <c r="G277" s="3"/>
       <c r="H277" s="3"/>
       <c r="I277" s="3"/>
       <c r="J277" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B278" s="4" t="inlineStr">
         <is>
-          <t>116호7804</t>
+          <t>133하3759</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>GV80 2.5T 마칼루그레이 (보르도브라운시트)</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
-          <t>20인치휠, 시그니처디자인셀렉션2, 파퓰러패키
-지</t>
+          <t>BOSE® 서라운드 사운드 시스템(10 스피커
+)+액티브 노이즈 캔슬레이션, [기본] 메탈릭
+ 블랙 루프 (외장색 메탈릭 블랙 제외), 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
         </is>
       </c>
       <c r="E278" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G278" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H278" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I278" s="3" t="inlineStr">
         <is>
-          <t>19KM</t>
+          <t>11,193KM</t>
         </is>
       </c>
       <c r="J278" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L278" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="3"/>
-[...7 lines deleted...]
-      <c r="I280" s="3"/>
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B280" s="4" t="inlineStr">
+        <is>
+          <t>133하4702</t>
+        </is>
+      </c>
+      <c r="C280" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D280" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>3,682KM</t>
+        </is>
+      </c>
       <c r="J280" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K280" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L280" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3"/>
       <c r="B281" s="4"/>
       <c r="C281" s="4"/>
       <c r="D281" s="4"/>
       <c r="E281" s="3"/>
       <c r="F281" s="3"/>
       <c r="G281" s="3"/>
       <c r="H281" s="3"/>
       <c r="I281" s="3"/>
       <c r="J281" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K281" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L281" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
-      <c r="A282" s="3"/>
-[...7 lines deleted...]
-      <c r="I282" s="3"/>
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B282" s="4" t="inlineStr">
+        <is>
+          <t>133하3840</t>
+        </is>
+      </c>
+      <c r="C282" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D282" s="4" t="inlineStr">
+        <is>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, [기본] 메탈릭 블랙 루
+프 (외장색 메탈릭 블랙 제외), BOSE® 
+서라운드 사운드 시스템(10 스피커)+액티브 
+노이즈 캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F282" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>13,272KM</t>
+        </is>
+      </c>
       <c r="J282" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
-      <c r="A283" s="3" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G283" s="3" t="inlineStr">
+      <c r="A283" s="3"/>
+      <c r="B283" s="4"/>
+      <c r="C283" s="4"/>
+      <c r="D283" s="4"/>
+      <c r="E283" s="3"/>
+      <c r="F283" s="3"/>
+      <c r="G283" s="3"/>
+      <c r="H283" s="3"/>
+      <c r="I283" s="3"/>
+      <c r="J283" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L283" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B284" s="4" t="inlineStr">
+        <is>
+          <t>133하5262</t>
+        </is>
+      </c>
+      <c r="C284" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D284" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E284" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F284" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G284" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H283" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K283" s="3" t="inlineStr">
+      <c r="H284" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I284" s="3" t="inlineStr">
+        <is>
+          <t>9,315KM</t>
+        </is>
+      </c>
+      <c r="J284" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L283" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3"/>
       <c r="B285" s="4"/>
       <c r="C285" s="4"/>
       <c r="D285" s="4"/>
       <c r="E285" s="3"/>
       <c r="F285" s="3"/>
       <c r="G285" s="3"/>
       <c r="H285" s="3"/>
       <c r="I285" s="3"/>
       <c r="J285" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B286" s="4" t="inlineStr">
+        <is>
+          <t>133하3648</t>
+        </is>
+      </c>
+      <c r="C286" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 아이코닉</t>
+        </is>
+      </c>
+      <c r="D286" s="4" t="inlineStr">
+        <is>
+          <t>20” 투톤 하이랜드 알로이 휠 &amp; 245/4
+5 R20 저소음 폼 타이어, BOSE® 서라
+운드 사운드 시스템(10 스피커)+액티브 노이
+즈 캔슬레이션, 증강현실 헤드업 디스플레이(A
+R-HUD)+차음 윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F286" s="3" t="inlineStr">
+        <is>
+          <t>갈색(밤색)</t>
+        </is>
+      </c>
+      <c r="G286" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H286" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I286" s="3" t="inlineStr">
+        <is>
+          <t>35,104KM</t>
+        </is>
+      </c>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K285" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3"/>
       <c r="B287" s="4"/>
       <c r="C287" s="4"/>
       <c r="D287" s="4"/>
       <c r="E287" s="3"/>
       <c r="F287" s="3"/>
       <c r="G287" s="3"/>
       <c r="H287" s="3"/>
       <c r="I287" s="3"/>
       <c r="J287" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B288" s="4" t="inlineStr">
         <is>
-          <t>116호7641 /
-[...1 lines deleted...]
-43</t>
+          <t>133하4374</t>
         </is>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
-          <t>액티언 하이브리드 1.5T S8 (카멜베이지투톤시트)</t>
+          <t>아르카나 1.6 GTe Iconic</t>
         </is>
       </c>
       <c r="D288" s="4" t="inlineStr">
         <is>
-          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
-인테리어</t>
+          <t>360° 어라운드 뷰 모니터, BOSE® 서라
+운드 사운드 시스템 (서브 우퍼 포함 9스피커
+), 카멜 브라운 인조 가죽시트 패키지</t>
         </is>
       </c>
       <c r="E288" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G288" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H288" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>25년07월</t>
         </is>
       </c>
       <c r="I288" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>15,024KM</t>
         </is>
       </c>
       <c r="J288" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>855,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3"/>
       <c r="B289" s="4"/>
       <c r="C289" s="4"/>
       <c r="D289" s="4"/>
       <c r="E289" s="3"/>
       <c r="F289" s="3"/>
       <c r="G289" s="3"/>
       <c r="H289" s="3"/>
       <c r="I289" s="3"/>
       <c r="J289" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L289" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>133하4173</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스카파드 루프
+박스</t>
+        </is>
+      </c>
+      <c r="D290" s="4"/>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F290" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I290" s="3" t="inlineStr">
+        <is>
+          <t>11,724KM</t>
+        </is>
+      </c>
+      <c r="J290" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K290" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L289" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L290" s="3" t="inlineStr">
         <is>
-          <t>815,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3"/>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="3"/>
       <c r="F291" s="3"/>
       <c r="G291" s="3"/>
       <c r="H291" s="3"/>
       <c r="I291" s="3"/>
       <c r="J291" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L291" s="3" t="inlineStr">
         <is>
-          <t>795,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
-      <c r="A292" s="3"/>
-[...7 lines deleted...]
-      <c r="I292" s="3"/>
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B292" s="4" t="inlineStr">
+        <is>
+          <t>106호3700</t>
+        </is>
+      </c>
+      <c r="C292" s="4" t="inlineStr">
+        <is>
+          <t>모닝 22MY 해치백 /스탠다드</t>
+        </is>
+      </c>
+      <c r="D292" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스,드라이브와이즈2(드라이브와이
+즈1 포함),멀티미디어</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>밀키베이지</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>45,000KM</t>
+        </is>
+      </c>
       <c r="J292" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K292" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>BL</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>116호7874 /
-[...6 lines deleted...]
-3</t>
+          <t>106호5080</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 레드라인</t>
-[...2 lines deleted...]
-      <c r="D293" s="4"/>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D293" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
       <c r="E293" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H293" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>22년07월</t>
         </is>
       </c>
       <c r="I293" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>101,500KM</t>
         </is>
       </c>
       <c r="J293" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
-      <c r="A295" s="3"/>
-[...1 lines deleted...]
-      <c r="C295" s="4"/>
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B295" s="4" t="inlineStr">
+        <is>
+          <t>106호9051</t>
+        </is>
+      </c>
+      <c r="C295" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
       <c r="D295" s="4"/>
-      <c r="E295" s="3"/>
-[...3 lines deleted...]
-      <c r="I295" s="3"/>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>21,000KM</t>
+        </is>
+      </c>
       <c r="J295" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L295" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3"/>
       <c r="B296" s="4"/>
       <c r="C296" s="4"/>
       <c r="D296" s="4"/>
       <c r="E296" s="3"/>
       <c r="F296" s="3"/>
       <c r="G296" s="3"/>
       <c r="H296" s="3"/>
       <c r="I296" s="3"/>
       <c r="J296" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K296" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L296" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3"/>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="3"/>
       <c r="F297" s="3"/>
       <c r="G297" s="3"/>
       <c r="H297" s="3"/>
       <c r="I297" s="3"/>
       <c r="J297" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K297" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L297" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
-      <c r="A298" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A298" s="3"/>
+      <c r="B298" s="4"/>
+      <c r="C298" s="4"/>
+      <c r="D298" s="4"/>
+      <c r="E298" s="3"/>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
+      <c r="H298" s="3"/>
+      <c r="I298" s="3"/>
       <c r="J298" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L298" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3"/>
       <c r="B299" s="4"/>
       <c r="C299" s="4"/>
       <c r="D299" s="4"/>
       <c r="E299" s="3"/>
       <c r="F299" s="3"/>
       <c r="G299" s="3"/>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
       <c r="J299" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K299" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L299" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
-      <c r="A300" s="3"/>
-[...7 lines deleted...]
-      <c r="I300" s="3"/>
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B300" s="4" t="inlineStr">
+        <is>
+          <t>106호4778</t>
+        </is>
+      </c>
+      <c r="C300" s="4" t="inlineStr">
+        <is>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D300" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F300" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G300" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H300" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I300" s="3" t="inlineStr">
+        <is>
+          <t>16,000KM</t>
+        </is>
+      </c>
       <c r="J300" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K300" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L300" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3"/>
       <c r="B301" s="4"/>
       <c r="C301" s="4"/>
       <c r="D301" s="4"/>
       <c r="E301" s="3"/>
       <c r="F301" s="3"/>
       <c r="G301" s="3"/>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
       <c r="J301" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3"/>
       <c r="B302" s="4"/>
       <c r="C302" s="4"/>
       <c r="D302" s="4"/>
       <c r="E302" s="3"/>
       <c r="F302" s="3"/>
       <c r="G302" s="3"/>
       <c r="H302" s="3"/>
       <c r="I302" s="3"/>
       <c r="J302" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L302" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
-      <c r="A303" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
       <c r="J303" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3"/>
       <c r="B304" s="4"/>
       <c r="C304" s="4"/>
       <c r="D304" s="4"/>
       <c r="E304" s="3"/>
       <c r="F304" s="3"/>
       <c r="G304" s="3"/>
       <c r="H304" s="3"/>
       <c r="I304" s="3"/>
       <c r="J304" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K304" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L304" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B305" s="4" t="inlineStr">
+        <is>
+          <t>106호6692</t>
+        </is>
+      </c>
+      <c r="C305" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
+      <c r="D305" s="4"/>
+      <c r="E305" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F305" s="3" t="inlineStr">
+        <is>
+          <t>레드</t>
+        </is>
+      </c>
+      <c r="G305" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H305" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I305" s="3" t="inlineStr">
+        <is>
+          <t>200KM</t>
+        </is>
+      </c>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K304" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3"/>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="3"/>
       <c r="F306" s="3"/>
       <c r="G306" s="3"/>
       <c r="H306" s="3"/>
       <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3"/>
       <c r="B307" s="4"/>
       <c r="C307" s="4"/>
       <c r="D307" s="4"/>
       <c r="E307" s="3"/>
       <c r="F307" s="3"/>
       <c r="G307" s="3"/>
       <c r="H307" s="3"/>
       <c r="I307" s="3"/>
       <c r="J307" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="3"/>
+      <c r="B308" s="4"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="4"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
+      <c r="J308" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K307" s="3" t="inlineStr">
-[...42 lines deleted...]
-      <c r="G308" s="3" t="inlineStr">
+      <c r="K308" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L308" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B309" s="4" t="inlineStr">
+        <is>
+          <t>106호6738</t>
+        </is>
+      </c>
+      <c r="C309" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
+      <c r="D309" s="4"/>
+      <c r="E309" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F309" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G309" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H308" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J308" s="3" t="inlineStr">
+      <c r="H309" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I309" s="3" t="inlineStr">
+        <is>
+          <t>5,500KM</t>
+        </is>
+      </c>
+      <c r="J309" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K308" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3"/>
       <c r="B311" s="4"/>
       <c r="C311" s="4"/>
       <c r="D311" s="4"/>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3"/>
       <c r="H311" s="3"/>
       <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L311" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3"/>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="3"/>
       <c r="F312" s="3"/>
       <c r="G312" s="3"/>
       <c r="H312" s="3"/>
       <c r="I312" s="3"/>
       <c r="J312" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K312" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K312" s="3" t="inlineStr">
-[...38 lines deleted...]
-      <c r="G313" s="3" t="inlineStr">
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
+      <c r="D314" s="4"/>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F314" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H313" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J313" s="3" t="inlineStr">
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I314" s="3" t="inlineStr">
+        <is>
+          <t>34,700KM</t>
+        </is>
+      </c>
+      <c r="J314" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K313" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L314" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3"/>
       <c r="B315" s="4"/>
       <c r="C315" s="4"/>
       <c r="D315" s="4"/>
       <c r="E315" s="3"/>
       <c r="F315" s="3"/>
       <c r="G315" s="3"/>
       <c r="H315" s="3"/>
       <c r="I315" s="3"/>
       <c r="J315" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3"/>
       <c r="B316" s="4"/>
       <c r="C316" s="4"/>
       <c r="D316" s="4"/>
       <c r="E316" s="3"/>
       <c r="F316" s="3"/>
       <c r="G316" s="3"/>
       <c r="H316" s="3"/>
       <c r="I316" s="3"/>
       <c r="J316" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L316" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3"/>
       <c r="B317" s="4"/>
       <c r="C317" s="4"/>
       <c r="D317" s="4"/>
       <c r="E317" s="3"/>
       <c r="F317" s="3"/>
       <c r="G317" s="3"/>
       <c r="H317" s="3"/>
       <c r="I317" s="3"/>
       <c r="J317" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="3"/>
+      <c r="B318" s="4"/>
+      <c r="C318" s="4"/>
+      <c r="D318" s="4"/>
+      <c r="E318" s="3"/>
+      <c r="F318" s="3"/>
+      <c r="G318" s="3"/>
+      <c r="H318" s="3"/>
+      <c r="I318" s="3"/>
+      <c r="J318" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K317" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="F318" s="3" t="inlineStr">
+      <c r="K318" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L318" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B319" s="4" t="inlineStr">
+        <is>
+          <t>109하7986</t>
+        </is>
+      </c>
+      <c r="C319" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D319" s="4"/>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F319" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G318" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="K318" s="3" t="inlineStr">
+      <c r="G319" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H319" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I319" s="3" t="inlineStr">
+        <is>
+          <t>8,800KM</t>
+        </is>
+      </c>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L318" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L319" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3"/>
       <c r="B320" s="4"/>
       <c r="C320" s="4"/>
       <c r="D320" s="4"/>
       <c r="E320" s="3"/>
       <c r="F320" s="3"/>
       <c r="G320" s="3"/>
       <c r="H320" s="3"/>
       <c r="I320" s="3"/>
       <c r="J320" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L320" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3"/>
       <c r="B321" s="4"/>
       <c r="C321" s="4"/>
       <c r="D321" s="4"/>
       <c r="E321" s="3"/>
       <c r="F321" s="3"/>
       <c r="G321" s="3"/>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
       <c r="J321" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K321" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L321" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
-      <c r="A322" s="3"/>
-[...7 lines deleted...]
-      <c r="I322" s="3"/>
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B322" s="4" t="inlineStr">
+        <is>
+          <t>109허7838</t>
+        </is>
+      </c>
+      <c r="C322" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D322" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F322" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>7,800KM</t>
+        </is>
+      </c>
       <c r="J322" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K322" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L322" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
-      <c r="A323" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A323" s="3"/>
+      <c r="B323" s="4"/>
+      <c r="C323" s="4"/>
+      <c r="D323" s="4"/>
+      <c r="E323" s="3"/>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
+      <c r="H323" s="3"/>
+      <c r="I323" s="3"/>
       <c r="J323" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K323" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L323" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3"/>
       <c r="B324" s="4"/>
       <c r="C324" s="4"/>
       <c r="D324" s="4"/>
       <c r="E324" s="3"/>
       <c r="F324" s="3"/>
       <c r="G324" s="3"/>
       <c r="H324" s="3"/>
       <c r="I324" s="3"/>
       <c r="J324" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K324" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L324" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
-      <c r="A325" s="3"/>
-[...7 lines deleted...]
-      <c r="I325" s="3"/>
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B325" s="4" t="inlineStr">
+        <is>
+          <t>101하9970</t>
+        </is>
+      </c>
+      <c r="C325" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D325" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>36,000KM</t>
+        </is>
+      </c>
       <c r="J325" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K325" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L325" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3"/>
       <c r="B326" s="4"/>
       <c r="C326" s="4"/>
       <c r="D326" s="4"/>
       <c r="E326" s="3"/>
       <c r="F326" s="3"/>
       <c r="G326" s="3"/>
       <c r="H326" s="3"/>
       <c r="I326" s="3"/>
       <c r="J326" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K326" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L326" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B327" s="4" t="inlineStr">
+        <is>
+          <t>125하3389</t>
+        </is>
+      </c>
+      <c r="C327" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D327" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, 파킹어시스트플러스1, 헤드업디스플
+레이</t>
+        </is>
+      </c>
+      <c r="E327" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F327" s="3" t="inlineStr">
+        <is>
+          <t>그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="G327" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H327" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I327" s="3" t="inlineStr">
+        <is>
+          <t>86,600KM</t>
+        </is>
+      </c>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K326" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J327" s="3" t="inlineStr">
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L327" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="3"/>
+      <c r="B328" s="4"/>
+      <c r="C328" s="4"/>
+      <c r="D328" s="4"/>
+      <c r="E328" s="3"/>
+      <c r="F328" s="3"/>
+      <c r="G328" s="3"/>
+      <c r="H328" s="3"/>
+      <c r="I328" s="3"/>
+      <c r="J328" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K327" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L328" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
-      <c r="A329" s="3"/>
-[...7 lines deleted...]
-      <c r="I329" s="3"/>
+      <c r="A329" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B329" s="4" t="inlineStr">
+        <is>
+          <t>125하4135</t>
+        </is>
+      </c>
+      <c r="C329" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) HEV 1.6 2WD 프레스티지 플러
+스</t>
+        </is>
+      </c>
+      <c r="D329" s="4" t="inlineStr">
+        <is>
+          <t>디자인플러스2, 시트플러스			 			</t>
+        </is>
+      </c>
+      <c r="E329" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F329" s="3" t="inlineStr">
+        <is>
+          <t>메탈그레이/브라운</t>
+        </is>
+      </c>
+      <c r="G329" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H329" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I329" s="3" t="inlineStr">
+        <is>
+          <t>18,100KM</t>
+        </is>
+      </c>
       <c r="J329" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3"/>
       <c r="B330" s="4"/>
       <c r="C330" s="4"/>
       <c r="D330" s="4"/>
       <c r="E330" s="3"/>
       <c r="F330" s="3"/>
       <c r="G330" s="3"/>
       <c r="H330" s="3"/>
       <c r="I330" s="3"/>
       <c r="J330" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K330" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L330" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B331" s="4" t="inlineStr">
+        <is>
+          <t>133하7426</t>
+        </is>
+      </c>
+      <c r="C331" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 (LX3) HEV 2.5T 2WD 7인승 프
+레스티지</t>
+        </is>
+      </c>
+      <c r="D331" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F331" s="3" t="inlineStr">
+        <is>
+          <t>글래시어(은회색)</t>
+        </is>
+      </c>
+      <c r="G331" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H331" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I331" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K330" s="3" t="inlineStr">
+      <c r="K331" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L330" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L331" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3"/>
       <c r="B332" s="4"/>
       <c r="C332" s="4"/>
       <c r="D332" s="4"/>
       <c r="E332" s="3"/>
       <c r="F332" s="3"/>
       <c r="G332" s="3"/>
       <c r="H332" s="3"/>
       <c r="I332" s="3"/>
       <c r="J332" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K332" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L332" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="3"/>
+      <c r="B333" s="4"/>
+      <c r="C333" s="4"/>
+      <c r="D333" s="4"/>
+      <c r="E333" s="3"/>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
+      <c r="H333" s="3"/>
+      <c r="I333" s="3"/>
+      <c r="J333" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K332" s="3" t="inlineStr">
+      <c r="K333" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L332" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G333" s="3" t="inlineStr">
+      <c r="L333" s="3" t="inlineStr">
+        <is>
+          <t>1,030,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B334" s="4" t="inlineStr">
+        <is>
+          <t>125하2867</t>
+        </is>
+      </c>
+      <c r="C334" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D334" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인, 17인치알로이휠&amp;타이어2, 
+현대스마트센스1, 파킹어시스트플러스, 선루프,
+ 하이패스시스템+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F334" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G334" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H333" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I334" s="3"/>
+      <c r="H334" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I334" s="3" t="inlineStr">
+        <is>
+          <t>29,900KM</t>
+        </is>
+      </c>
       <c r="J334" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L334" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3"/>
       <c r="B335" s="4"/>
       <c r="C335" s="4"/>
       <c r="D335" s="4"/>
       <c r="E335" s="3"/>
       <c r="F335" s="3"/>
       <c r="G335" s="3"/>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
       <c r="J335" s="3" t="inlineStr">
         <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B336" s="4" t="inlineStr">
+        <is>
+          <t>142호1891</t>
+        </is>
+      </c>
+      <c r="C336" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D336" s="4" t="inlineStr">
+        <is>
+          <t>모니터링팩, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E336" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F336" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G336" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H336" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I336" s="3" t="inlineStr">
+        <is>
+          <t>42,500KM</t>
+        </is>
+      </c>
+      <c r="J336" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L336" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B337" s="4" t="inlineStr">
+        <is>
+          <t>125호6281</t>
+        </is>
+      </c>
+      <c r="C337" s="4" t="inlineStr">
+        <is>
+          <t> K8 3.5 LPG 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D337" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 파노라믹커브드디스플레이 슈퍼비
+전클러스터</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F337" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G337" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H337" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I337" s="3" t="inlineStr">
+        <is>
+          <t>53,200KM</t>
+        </is>
+      </c>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K337" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L337" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="3"/>
+      <c r="B338" s="4"/>
+      <c r="C338" s="4"/>
+      <c r="D338" s="4"/>
+      <c r="E338" s="3"/>
+      <c r="F338" s="3"/>
+      <c r="G338" s="3"/>
+      <c r="H338" s="3"/>
+      <c r="I338" s="3"/>
+      <c r="J338" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K338" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L338" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B339" s="4" t="inlineStr">
+        <is>
+          <t>142호9344</t>
+        </is>
+      </c>
+      <c r="C339" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 트렌디</t>
+        </is>
+      </c>
+      <c r="D339" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E339" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F339" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G339" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H339" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I339" s="3" t="inlineStr">
+        <is>
+          <t>11,890KM</t>
+        </is>
+      </c>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K339" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L339" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B340" s="4" t="inlineStr">
+        <is>
+          <t>151호1490</t>
+        </is>
+      </c>
+      <c r="C340" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 아반떼 (CN7) 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D340" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>990KM</t>
+        </is>
+      </c>
+      <c r="J340" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K335" s="3" t="inlineStr">
-[...165 lines deleted...]
-      </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L340" s="3" t="inlineStr">
         <is>
-          <t>945,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3"/>
       <c r="B341" s="4"/>
       <c r="C341" s="4"/>
       <c r="D341" s="4"/>
       <c r="E341" s="3"/>
       <c r="F341" s="3"/>
       <c r="G341" s="3"/>
       <c r="H341" s="3"/>
       <c r="I341" s="3"/>
       <c r="J341" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L341" s="3" t="inlineStr">
         <is>
-          <t>915,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3"/>
       <c r="B342" s="4"/>
       <c r="C342" s="4"/>
       <c r="D342" s="4"/>
       <c r="E342" s="3"/>
       <c r="F342" s="3"/>
       <c r="G342" s="3"/>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
       <c r="J342" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L342" s="3" t="inlineStr">
         <is>
-          <t>885,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B343" s="4" t="inlineStr">
         <is>
-          <t>116호7914/7
-915</t>
+          <t>142호9543</t>
         </is>
       </c>
       <c r="C343" s="4" t="inlineStr">
         <is>
-          <t>K5 2.0 베스트셀렉션</t>
-[...2 lines deleted...]
-      <c r="D343" s="4"/>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 프리미엄</t>
+        </is>
+      </c>
+      <c r="D343" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트, 플래티넘 현대스마트센스1</t>
+        </is>
+      </c>
       <c r="E343" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H343" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I343" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>4,400KM</t>
         </is>
       </c>
       <c r="J343" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L343" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3"/>
       <c r="B344" s="4"/>
       <c r="C344" s="4"/>
       <c r="D344" s="4"/>
       <c r="E344" s="3"/>
       <c r="F344" s="3"/>
       <c r="G344" s="3"/>
       <c r="H344" s="3"/>
       <c r="I344" s="3"/>
       <c r="J344" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K344" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L344" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
-      <c r="A345" s="3"/>
-[...1 lines deleted...]
-      <c r="C345" s="4"/>
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>109허7771</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+        </is>
+      </c>
       <c r="D345" s="4"/>
-      <c r="E345" s="3"/>
-[...3 lines deleted...]
-      <c r="I345" s="3"/>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
       <c r="J345" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K345" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L345" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3"/>
       <c r="B346" s="4"/>
       <c r="C346" s="4"/>
       <c r="D346" s="4"/>
       <c r="E346" s="3"/>
       <c r="F346" s="3"/>
       <c r="G346" s="3"/>
       <c r="H346" s="3"/>
       <c r="I346" s="3"/>
       <c r="J346" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K346" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L346" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
-      <c r="A347" s="3"/>
-[...1 lines deleted...]
-      <c r="C347" s="4"/>
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B347" s="4" t="inlineStr">
+        <is>
+          <t>109하8121</t>
+        </is>
+      </c>
+      <c r="C347" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴기아 레이 프레스티지</t>
+        </is>
+      </c>
       <c r="D347" s="4"/>
-      <c r="E347" s="3"/>
-[...3 lines deleted...]
-      <c r="I347" s="3"/>
+      <c r="E347" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F347" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G347" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H347" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I347" s="3" t="inlineStr">
+        <is>
+          <t>6,109KM</t>
+        </is>
+      </c>
       <c r="J347" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L347" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
-      <c r="A348" s="3" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G348" s="3" t="inlineStr">
+      <c r="A348" s="3"/>
+      <c r="B348" s="4"/>
+      <c r="C348" s="4"/>
+      <c r="D348" s="4"/>
+      <c r="E348" s="3"/>
+      <c r="F348" s="3"/>
+      <c r="G348" s="3"/>
+      <c r="H348" s="3"/>
+      <c r="I348" s="3"/>
+      <c r="J348" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K348" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L348" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B349" s="4" t="inlineStr">
+        <is>
+          <t>109하7497</t>
+        </is>
+      </c>
+      <c r="C349" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K3 1.6 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D349" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H348" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K348" s="3" t="inlineStr">
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>34,903KM</t>
+        </is>
+      </c>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L348" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K349" s="3" t="inlineStr">
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>109허7513</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 2.0 가솔린 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D350" s="4"/>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F350" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G350" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I350" s="3" t="inlineStr">
+        <is>
+          <t>10,000KM</t>
+        </is>
+      </c>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K350" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L349" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L350" s="3" t="inlineStr">
         <is>
-          <t>565,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="3"/>
       <c r="B351" s="4"/>
       <c r="C351" s="4"/>
       <c r="D351" s="4"/>
       <c r="E351" s="3"/>
       <c r="F351" s="3"/>
       <c r="G351" s="3"/>
       <c r="H351" s="3"/>
       <c r="I351" s="3"/>
       <c r="J351" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K351" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L351" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
-      <c r="A352" s="3"/>
-[...1 lines deleted...]
-      <c r="C352" s="4"/>
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B352" s="4" t="inlineStr">
+        <is>
+          <t>109하8038</t>
+        </is>
+      </c>
+      <c r="C352" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
       <c r="D352" s="4"/>
-      <c r="E352" s="3"/>
-[...3 lines deleted...]
-      <c r="I352" s="3"/>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>3,000KM</t>
+        </is>
+      </c>
       <c r="J352" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K352" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L352" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>4,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
-      <c r="A353" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A353" s="3"/>
+      <c r="B353" s="4"/>
+      <c r="C353" s="4"/>
+      <c r="D353" s="4"/>
+      <c r="E353" s="3"/>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
+      <c r="H353" s="3"/>
+      <c r="I353" s="3"/>
       <c r="J353" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K353" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L353" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3"/>
       <c r="B354" s="4"/>
       <c r="C354" s="4"/>
       <c r="D354" s="4"/>
       <c r="E354" s="3"/>
       <c r="F354" s="3"/>
       <c r="G354" s="3"/>
       <c r="H354" s="3"/>
       <c r="I354" s="3"/>
       <c r="J354" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K354" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L354" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>4,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3"/>
       <c r="B355" s="4"/>
       <c r="C355" s="4"/>
       <c r="D355" s="4"/>
       <c r="E355" s="3"/>
       <c r="F355" s="3"/>
       <c r="G355" s="3"/>
       <c r="H355" s="3"/>
       <c r="I355" s="3"/>
       <c r="J355" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K355" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L355" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>4,860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3"/>
       <c r="B356" s="4"/>
       <c r="C356" s="4"/>
       <c r="D356" s="4"/>
       <c r="E356" s="3"/>
       <c r="F356" s="3"/>
       <c r="G356" s="3"/>
       <c r="H356" s="3"/>
       <c r="I356" s="3"/>
       <c r="J356" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K356" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L356" s="3" t="inlineStr">
+        <is>
+          <t>4,990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B357" s="4" t="inlineStr">
+        <is>
+          <t>24호4694</t>
+        </is>
+      </c>
+      <c r="C357" s="4" t="inlineStr">
+        <is>
+          <t>EV3 롱 레인지 GT-Line</t>
+        </is>
+      </c>
+      <c r="D357" s="4" t="inlineStr">
+        <is>
+          <t>기본형(차콜&amp;화이트내장)-빌트인캠, 드라이브와
+이즈, HUD, 모니터링, 프리미엄스피커, 선
+루프</t>
+        </is>
+      </c>
+      <c r="E357" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F357" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G357" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H357" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I357" s="3" t="inlineStr">
+        <is>
+          <t>8,655KM</t>
+        </is>
+      </c>
+      <c r="J357" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="3"/>
+      <c r="B358" s="4"/>
+      <c r="C358" s="4"/>
+      <c r="D358" s="4"/>
+      <c r="E358" s="3"/>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
+      <c r="H358" s="3"/>
+      <c r="I358" s="3"/>
+      <c r="J358" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K356" s="3" t="inlineStr">
-[...84 lines deleted...]
-      </c>
       <c r="K358" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L358" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="3"/>
       <c r="B359" s="4"/>
       <c r="C359" s="4"/>
       <c r="D359" s="4"/>
       <c r="E359" s="3"/>
       <c r="F359" s="3"/>
       <c r="G359" s="3"/>
       <c r="H359" s="3"/>
       <c r="I359" s="3"/>
       <c r="J359" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K359" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L359" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3"/>
       <c r="B360" s="4"/>
       <c r="C360" s="4"/>
       <c r="D360" s="4"/>
       <c r="E360" s="3"/>
       <c r="F360" s="3"/>
       <c r="G360" s="3"/>
       <c r="H360" s="3"/>
       <c r="I360" s="3"/>
       <c r="J360" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K360" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L360" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3"/>
       <c r="B361" s="4"/>
       <c r="C361" s="4"/>
       <c r="D361" s="4"/>
       <c r="E361" s="3"/>
       <c r="F361" s="3"/>
       <c r="G361" s="3"/>
       <c r="H361" s="3"/>
       <c r="I361" s="3"/>
       <c r="J361" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L361" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,070,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
-      <c r="A362" s="3"/>
-[...7 lines deleted...]
-      <c r="I362" s="3"/>
+      <c r="A362" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B362" s="4" t="inlineStr">
+        <is>
+          <t>101하7356</t>
+        </is>
+      </c>
+      <c r="C362" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴티볼리 1.6 가솔린 2WD V1</t>
+        </is>
+      </c>
+      <c r="D362" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E362" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F362" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G362" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H362" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I362" s="3" t="inlineStr">
+        <is>
+          <t>6,450KM</t>
+        </is>
+      </c>
       <c r="J362" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L362" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
-      <c r="A363" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A363" s="3"/>
+      <c r="B363" s="4"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="4"/>
+      <c r="E363" s="3"/>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
+      <c r="H363" s="3"/>
+      <c r="I363" s="3"/>
       <c r="J363" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K363" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L363" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3"/>
       <c r="B364" s="4"/>
       <c r="C364" s="4"/>
       <c r="D364" s="4"/>
       <c r="E364" s="3"/>
       <c r="F364" s="3"/>
       <c r="G364" s="3"/>
       <c r="H364" s="3"/>
       <c r="I364" s="3"/>
       <c r="J364" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K364" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L364" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3"/>
       <c r="B365" s="4"/>
       <c r="C365" s="4"/>
       <c r="D365" s="4"/>
       <c r="E365" s="3"/>
       <c r="F365" s="3"/>
       <c r="G365" s="3"/>
       <c r="H365" s="3"/>
       <c r="I365" s="3"/>
       <c r="J365" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L365" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3"/>
       <c r="B366" s="4"/>
       <c r="C366" s="4"/>
       <c r="D366" s="4"/>
       <c r="E366" s="3"/>
       <c r="F366" s="3"/>
       <c r="G366" s="3"/>
       <c r="H366" s="3"/>
       <c r="I366" s="3"/>
       <c r="J366" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L366" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
-      <c r="A367" s="3"/>
-[...7 lines deleted...]
-      <c r="I367" s="3"/>
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B367" s="4" t="inlineStr">
+        <is>
+          <t>01호2319</t>
+        </is>
+      </c>
+      <c r="C367" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D367" s="4" t="inlineStr">
+        <is>
+          <t>익스클루시브</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>38,556KM</t>
+        </is>
+      </c>
       <c r="J367" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K367" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L367" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
-      <c r="A368" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A368" s="3"/>
+      <c r="B368" s="4"/>
+      <c r="C368" s="4"/>
+      <c r="D368" s="4"/>
+      <c r="E368" s="3"/>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
+      <c r="H368" s="3"/>
+      <c r="I368" s="3"/>
       <c r="J368" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K368" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L368" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="3"/>
       <c r="B369" s="4"/>
       <c r="C369" s="4"/>
       <c r="D369" s="4"/>
       <c r="E369" s="3"/>
       <c r="F369" s="3"/>
       <c r="G369" s="3"/>
       <c r="H369" s="3"/>
       <c r="I369" s="3"/>
       <c r="J369" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K369" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L369" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3"/>
       <c r="B370" s="4"/>
       <c r="C370" s="4"/>
       <c r="D370" s="4"/>
       <c r="E370" s="3"/>
       <c r="F370" s="3"/>
       <c r="G370" s="3"/>
       <c r="H370" s="3"/>
       <c r="I370" s="3"/>
       <c r="J370" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L370" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
-      <c r="A371" s="3"/>
-[...7 lines deleted...]
-      <c r="I371" s="3"/>
+      <c r="A371" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B371" s="4" t="inlineStr">
+        <is>
+          <t>109호7908</t>
+        </is>
+      </c>
+      <c r="C371" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D371" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E371" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F371" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G371" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H371" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I371" s="3" t="inlineStr">
+        <is>
+          <t>158KM</t>
+        </is>
+      </c>
       <c r="J371" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K371" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L371" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3"/>
       <c r="B372" s="4"/>
       <c r="C372" s="4"/>
       <c r="D372" s="4"/>
       <c r="E372" s="3"/>
       <c r="F372" s="3"/>
       <c r="G372" s="3"/>
       <c r="H372" s="3"/>
       <c r="I372" s="3"/>
       <c r="J372" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K372" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L372" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
-      <c r="A373" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
       <c r="J373" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K373" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L373" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3"/>
       <c r="B374" s="4"/>
       <c r="C374" s="4"/>
       <c r="D374" s="4"/>
       <c r="E374" s="3"/>
       <c r="F374" s="3"/>
       <c r="G374" s="3"/>
       <c r="H374" s="3"/>
       <c r="I374" s="3"/>
       <c r="J374" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K374" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L374" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
-      <c r="A375" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G375" s="3" t="inlineStr">
+      <c r="A375" s="3"/>
+      <c r="B375" s="4"/>
+      <c r="C375" s="4"/>
+      <c r="D375" s="4"/>
+      <c r="E375" s="3"/>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
+      <c r="H375" s="3"/>
+      <c r="I375" s="3"/>
+      <c r="J375" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K375" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L375" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B376" s="4" t="inlineStr">
+        <is>
+          <t>109호7213</t>
+        </is>
+      </c>
+      <c r="C376" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe RE+</t>
+        </is>
+      </c>
+      <c r="D376" s="4" t="inlineStr">
+        <is>
+          <t>시그니처 패키지1</t>
+        </is>
+      </c>
+      <c r="E376" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F376" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G376" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H375" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K375" s="3" t="inlineStr">
+      <c r="H376" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I376" s="3" t="inlineStr">
+        <is>
+          <t>41,434KM</t>
+        </is>
+      </c>
+      <c r="J376" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K376" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L376" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="3"/>
+      <c r="B377" s="4"/>
+      <c r="C377" s="4"/>
+      <c r="D377" s="4"/>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
+      <c r="H377" s="3"/>
+      <c r="I377" s="3"/>
+      <c r="J377" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K377" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L375" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="L377" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3"/>
       <c r="B378" s="4"/>
       <c r="C378" s="4"/>
       <c r="D378" s="4"/>
       <c r="E378" s="3"/>
       <c r="F378" s="3"/>
       <c r="G378" s="3"/>
       <c r="H378" s="3"/>
       <c r="I378" s="3"/>
       <c r="J378" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K378" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L378" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
-      <c r="A379" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A379" s="3"/>
+      <c r="B379" s="4"/>
+      <c r="C379" s="4"/>
+      <c r="D379" s="4"/>
+      <c r="E379" s="3"/>
+      <c r="F379" s="3"/>
+      <c r="G379" s="3"/>
+      <c r="H379" s="3"/>
+      <c r="I379" s="3"/>
       <c r="J379" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K379" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L379" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
-      <c r="A380" s="3"/>
-[...7 lines deleted...]
-      <c r="I380" s="3"/>
+      <c r="A380" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B380" s="4" t="inlineStr">
+        <is>
+          <t>109호7942</t>
+        </is>
+      </c>
+      <c r="C380" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D380" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E380" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F380" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G380" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H380" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I380" s="3" t="inlineStr">
+        <is>
+          <t>2,906KM</t>
+        </is>
+      </c>
       <c r="J380" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
-      <c r="A381" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A381" s="3"/>
+      <c r="B381" s="4"/>
+      <c r="C381" s="4"/>
+      <c r="D381" s="4"/>
+      <c r="E381" s="3"/>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
+      <c r="H381" s="3"/>
+      <c r="I381" s="3"/>
       <c r="J381" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K381" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L381" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3"/>
       <c r="B382" s="4"/>
       <c r="C382" s="4"/>
       <c r="D382" s="4"/>
       <c r="E382" s="3"/>
       <c r="F382" s="3"/>
       <c r="G382" s="3"/>
       <c r="H382" s="3"/>
       <c r="I382" s="3"/>
       <c r="J382" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K382" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L382" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
-      <c r="A383" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A383" s="3"/>
+      <c r="B383" s="4"/>
+      <c r="C383" s="4"/>
+      <c r="D383" s="4"/>
+      <c r="E383" s="3"/>
+      <c r="F383" s="3"/>
+      <c r="G383" s="3"/>
+      <c r="H383" s="3"/>
+      <c r="I383" s="3"/>
       <c r="J383" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K383" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L383" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3"/>
       <c r="B384" s="4"/>
       <c r="C384" s="4"/>
       <c r="D384" s="4"/>
       <c r="E384" s="3"/>
       <c r="F384" s="3"/>
       <c r="G384" s="3"/>
       <c r="H384" s="3"/>
       <c r="I384" s="3"/>
       <c r="J384" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K384" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L384" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B385" s="4" t="inlineStr">
         <is>
-          <t>133하3822</t>
+          <t>109호7434</t>
         </is>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
-          <t>코나 하이브리드 가솔린 1.6 하이브리드 모던</t>
+          <t>셀토스 스마트스트림 1.6가솔린 2WD 트렌디</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스1</t>
+          <t>드라이브와이즈/컨비니언스/10.25내비게이션</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
-          <t>14,463KM</t>
+          <t>24,341KM</t>
         </is>
       </c>
       <c r="J385" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K385" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L385" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3"/>
       <c r="B386" s="4"/>
       <c r="C386" s="4"/>
       <c r="D386" s="4"/>
       <c r="E386" s="3"/>
       <c r="F386" s="3"/>
       <c r="G386" s="3"/>
       <c r="H386" s="3"/>
       <c r="I386" s="3"/>
       <c r="J386" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K386" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L386" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="3"/>
+      <c r="B387" s="4"/>
+      <c r="C387" s="4"/>
+      <c r="D387" s="4"/>
+      <c r="E387" s="3"/>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3"/>
+      <c r="H387" s="3"/>
+      <c r="I387" s="3"/>
+      <c r="J387" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K387" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L387" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B388" s="4" t="inlineStr">
+        <is>
+          <t>116호6741</t>
+        </is>
+      </c>
+      <c r="C388" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴트레일블레이저 1.35 가솔린 2WD Premie
+r</t>
+        </is>
+      </c>
+      <c r="D388" s="4"/>
+      <c r="E388" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F388" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G388" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H388" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I388" s="3" t="inlineStr">
+        <is>
+          <t>16,732KM</t>
+        </is>
+      </c>
+      <c r="J388" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K388" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L386" s="3" t="inlineStr">
-[...52 lines deleted...]
-      <c r="K387" s="3" t="inlineStr">
+      <c r="L388" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="3"/>
+      <c r="B389" s="4"/>
+      <c r="C389" s="4"/>
+      <c r="D389" s="4"/>
+      <c r="E389" s="3"/>
+      <c r="F389" s="3"/>
+      <c r="G389" s="3"/>
+      <c r="H389" s="3"/>
+      <c r="I389" s="3"/>
+      <c r="J389" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K389" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L387" s="3" t="inlineStr">
-[...90 lines deleted...]
-      </c>
       <c r="L389" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="3"/>
       <c r="B390" s="4"/>
       <c r="C390" s="4"/>
       <c r="D390" s="4"/>
       <c r="E390" s="3"/>
       <c r="F390" s="3"/>
       <c r="G390" s="3"/>
       <c r="H390" s="3"/>
       <c r="I390" s="3"/>
       <c r="J390" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K390" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L390" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="3"/>
+      <c r="B391" s="4"/>
+      <c r="C391" s="4"/>
+      <c r="D391" s="4"/>
+      <c r="E391" s="3"/>
+      <c r="F391" s="3"/>
+      <c r="G391" s="3"/>
+      <c r="H391" s="3"/>
+      <c r="I391" s="3"/>
+      <c r="J391" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K390" s="3" t="inlineStr">
-[...64 lines deleted...]
-      </c>
       <c r="K391" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L391" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3"/>
       <c r="B392" s="4"/>
       <c r="C392" s="4"/>
       <c r="D392" s="4"/>
       <c r="E392" s="3"/>
       <c r="F392" s="3"/>
       <c r="G392" s="3"/>
       <c r="H392" s="3"/>
       <c r="I392" s="3"/>
       <c r="J392" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K392" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L392" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B393" s="4" t="inlineStr">
         <is>
-          <t>133하4185</t>
+          <t>116호6477</t>
         </is>
       </c>
       <c r="C393" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
-[...2 lines deleted...]
-      <c r="D393" s="4"/>
+          <t>아반떼 1.6 모던 에코트로닉그레이펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D393" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
       <c r="E393" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H393" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년05월</t>
         </is>
       </c>
       <c r="I393" s="3" t="inlineStr">
         <is>
-          <t>14,958KM</t>
+          <t>12,703KM</t>
         </is>
       </c>
       <c r="J393" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K393" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L393" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
-      <c r="A394" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A394" s="3"/>
+      <c r="B394" s="4"/>
+      <c r="C394" s="4"/>
+      <c r="D394" s="4"/>
+      <c r="E394" s="3"/>
+      <c r="F394" s="3"/>
+      <c r="G394" s="3"/>
+      <c r="H394" s="3"/>
+      <c r="I394" s="3"/>
       <c r="J394" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K394" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L394" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3"/>
       <c r="B395" s="4"/>
       <c r="C395" s="4"/>
       <c r="D395" s="4"/>
       <c r="E395" s="3"/>
       <c r="F395" s="3"/>
       <c r="G395" s="3"/>
       <c r="H395" s="3"/>
       <c r="I395" s="3"/>
       <c r="J395" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K395" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L395" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="3"/>
+      <c r="B396" s="4"/>
+      <c r="C396" s="4"/>
+      <c r="D396" s="4"/>
+      <c r="E396" s="3"/>
+      <c r="F396" s="3"/>
+      <c r="G396" s="3"/>
+      <c r="H396" s="3"/>
+      <c r="I396" s="3"/>
+      <c r="J396" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K395" s="3" t="inlineStr">
+      <c r="K396" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L395" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L396" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3"/>
       <c r="B397" s="4"/>
       <c r="C397" s="4"/>
       <c r="D397" s="4"/>
       <c r="E397" s="3"/>
       <c r="F397" s="3"/>
       <c r="G397" s="3"/>
       <c r="H397" s="3"/>
       <c r="I397" s="3"/>
       <c r="J397" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K397" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L397" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B398" s="4" t="inlineStr">
         <is>
-          <t>133하4869</t>
+          <t>116허7572</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+          <t>디 올뉴싼타페 2.5T 익스클루시브 (블랙시트)</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+          <t>동승석전동시트</t>
         </is>
       </c>
       <c r="E398" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H398" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I398" s="3" t="inlineStr">
         <is>
-          <t>4,621KM</t>
+          <t>54,368KM</t>
         </is>
       </c>
       <c r="J398" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K398" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L398" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3"/>
       <c r="B399" s="4"/>
       <c r="C399" s="4"/>
       <c r="D399" s="4"/>
       <c r="E399" s="3"/>
       <c r="F399" s="3"/>
       <c r="G399" s="3"/>
       <c r="H399" s="3"/>
       <c r="I399" s="3"/>
       <c r="J399" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K399" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L399" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
-      <c r="A400" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A400" s="3"/>
+      <c r="B400" s="4"/>
+      <c r="C400" s="4"/>
+      <c r="D400" s="4"/>
+      <c r="E400" s="3"/>
+      <c r="F400" s="3"/>
+      <c r="G400" s="3"/>
+      <c r="H400" s="3"/>
+      <c r="I400" s="3"/>
       <c r="J400" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K400" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L400" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3"/>
       <c r="B401" s="4"/>
       <c r="C401" s="4"/>
       <c r="D401" s="4"/>
       <c r="E401" s="3"/>
       <c r="F401" s="3"/>
       <c r="G401" s="3"/>
       <c r="H401" s="3"/>
       <c r="I401" s="3"/>
       <c r="J401" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K401" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L401" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B402" s="4" t="inlineStr">
         <is>
-          <t>133하3845</t>
+          <t>11호7380</t>
         </is>
       </c>
       <c r="C402" s="4" t="inlineStr">
         <is>
-          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+          <t>EV6 롱레인지 에어</t>
         </is>
       </c>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>메탈릭 블랙 루프 (외장색 메탈릭 블랙 제외)
-[...3 lines deleted...]
- 글라스</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E402" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H402" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I402" s="3" t="inlineStr">
         <is>
-          <t>28,188KM</t>
+          <t>104,571KM</t>
         </is>
       </c>
       <c r="J402" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K402" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L402" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3"/>
       <c r="B403" s="4"/>
       <c r="C403" s="4"/>
       <c r="D403" s="4"/>
       <c r="E403" s="3"/>
       <c r="F403" s="3"/>
       <c r="G403" s="3"/>
       <c r="H403" s="3"/>
       <c r="I403" s="3"/>
       <c r="J403" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K403" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L403" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
-      <c r="A404" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A404" s="3"/>
+      <c r="B404" s="4"/>
+      <c r="C404" s="4"/>
       <c r="D404" s="4"/>
-      <c r="E404" s="3" t="inlineStr">
+      <c r="E404" s="3"/>
+      <c r="F404" s="3"/>
+      <c r="G404" s="3"/>
+      <c r="H404" s="3"/>
+      <c r="I404" s="3"/>
+      <c r="J404" s="3" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K404" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L404" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B405" s="4" t="inlineStr">
+        <is>
+          <t>116호6690</t>
+        </is>
+      </c>
+      <c r="C405" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="D405" s="4"/>
+      <c r="E405" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F404" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G404" s="3" t="inlineStr">
+      <c r="F405" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G405" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H404" s="3" t="inlineStr">
+      <c r="H405" s="3" t="inlineStr">
         <is>
           <t>25년08월</t>
         </is>
       </c>
-      <c r="I404" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I405" s="3"/>
+      <c r="I405" s="3" t="inlineStr">
+        <is>
+          <t>10,201KM</t>
+        </is>
+      </c>
       <c r="J405" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K405" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L405" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
-      <c r="A406" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A406" s="3"/>
+      <c r="B406" s="4"/>
+      <c r="C406" s="4"/>
       <c r="D406" s="4"/>
-      <c r="E406" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E406" s="3"/>
+      <c r="F406" s="3"/>
+      <c r="G406" s="3"/>
+      <c r="H406" s="3"/>
+      <c r="I406" s="3"/>
       <c r="J406" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K406" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L406" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3"/>
       <c r="B407" s="4"/>
       <c r="C407" s="4"/>
       <c r="D407" s="4"/>
       <c r="E407" s="3"/>
       <c r="F407" s="3"/>
       <c r="G407" s="3"/>
       <c r="H407" s="3"/>
       <c r="I407" s="3"/>
       <c r="J407" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K407" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L407" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="3"/>
+      <c r="B408" s="4"/>
+      <c r="C408" s="4"/>
+      <c r="D408" s="4"/>
+      <c r="E408" s="3"/>
+      <c r="F408" s="3"/>
+      <c r="G408" s="3"/>
+      <c r="H408" s="3"/>
+      <c r="I408" s="3"/>
+      <c r="J408" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K407" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K408" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L408" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3"/>
       <c r="B409" s="4"/>
       <c r="C409" s="4"/>
       <c r="D409" s="4"/>
       <c r="E409" s="3"/>
       <c r="F409" s="3"/>
       <c r="G409" s="3"/>
       <c r="H409" s="3"/>
       <c r="I409" s="3"/>
       <c r="J409" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K409" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L409" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B410" s="4" t="inlineStr">
         <is>
-          <t>133하4158</t>
+          <t>116허7726</t>
         </is>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
-[...6 lines deleted...]
-      </c>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D410" s="4"/>
       <c r="E410" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H410" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>24년07월</t>
         </is>
       </c>
       <c r="I410" s="3" t="inlineStr">
         <is>
-          <t>11,421KM</t>
+          <t>22,444KM</t>
         </is>
       </c>
       <c r="J410" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K410" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L410" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3"/>
       <c r="B411" s="4"/>
       <c r="C411" s="4"/>
       <c r="D411" s="4"/>
       <c r="E411" s="3"/>
       <c r="F411" s="3"/>
       <c r="G411" s="3"/>
       <c r="H411" s="3"/>
       <c r="I411" s="3"/>
       <c r="J411" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K411" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L411" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
-      <c r="A412" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A412" s="3"/>
+      <c r="B412" s="4"/>
+      <c r="C412" s="4"/>
       <c r="D412" s="4"/>
-      <c r="E412" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E412" s="3"/>
+      <c r="F412" s="3"/>
+      <c r="G412" s="3"/>
+      <c r="H412" s="3"/>
+      <c r="I412" s="3"/>
       <c r="J412" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K412" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L412" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,320,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3"/>
       <c r="B413" s="4"/>
       <c r="C413" s="4"/>
       <c r="D413" s="4"/>
       <c r="E413" s="3"/>
       <c r="F413" s="3"/>
       <c r="G413" s="3"/>
       <c r="H413" s="3"/>
       <c r="I413" s="3"/>
       <c r="J413" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K413" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L413" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B414" s="4" t="inlineStr">
         <is>
-          <t>133하4421</t>
+          <t>180하7083</t>
         </is>
       </c>
       <c r="C414" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+          <t>쏘나타 2.0 LPI 렌터카 스타일</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>테크놀로지 패키지</t>
+          <t>하이패스, 스마트초이스</t>
         </is>
       </c>
       <c r="E414" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H414" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>23년02월</t>
         </is>
       </c>
       <c r="I414" s="3" t="inlineStr">
         <is>
-          <t>12,828KM</t>
+          <t>108,727KM</t>
         </is>
       </c>
       <c r="J414" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K414" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L414" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3"/>
       <c r="B415" s="4"/>
       <c r="C415" s="4"/>
       <c r="D415" s="4"/>
       <c r="E415" s="3"/>
       <c r="F415" s="3"/>
       <c r="G415" s="3"/>
       <c r="H415" s="3"/>
       <c r="I415" s="3"/>
       <c r="J415" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K415" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L415" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
-      <c r="A416" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E416" s="3" t="inlineStr">
+      <c r="A416" s="3"/>
+      <c r="B416" s="4"/>
+      <c r="C416" s="4"/>
+      <c r="D416" s="4"/>
+      <c r="E416" s="3"/>
+      <c r="F416" s="3"/>
+      <c r="G416" s="3"/>
+      <c r="H416" s="3"/>
+      <c r="I416" s="3"/>
+      <c r="J416" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K416" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L416" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B417" s="4" t="inlineStr">
+        <is>
+          <t>198허5134</t>
+        </is>
+      </c>
+      <c r="C417" s="4" t="inlineStr">
+        <is>
+          <t>K5 LPI 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D417" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E417" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F416" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I417" s="3"/>
+      <c r="F417" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G417" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H417" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I417" s="3" t="inlineStr">
+        <is>
+          <t>85,528KM</t>
+        </is>
+      </c>
       <c r="J417" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K417" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L417" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
-      <c r="A418" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A418" s="3"/>
+      <c r="B418" s="4"/>
+      <c r="C418" s="4"/>
+      <c r="D418" s="4"/>
+      <c r="E418" s="3"/>
+      <c r="F418" s="3"/>
+      <c r="G418" s="3"/>
+      <c r="H418" s="3"/>
+      <c r="I418" s="3"/>
       <c r="J418" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K418" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L418" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3"/>
       <c r="B419" s="4"/>
       <c r="C419" s="4"/>
       <c r="D419" s="4"/>
       <c r="E419" s="3"/>
       <c r="F419" s="3"/>
       <c r="G419" s="3"/>
       <c r="H419" s="3"/>
       <c r="I419" s="3"/>
       <c r="J419" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K419" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L419" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
-      <c r="A420" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E420" s="3" t="inlineStr">
+      <c r="A420" s="3"/>
+      <c r="B420" s="4"/>
+      <c r="C420" s="4"/>
+      <c r="D420" s="4"/>
+      <c r="E420" s="3"/>
+      <c r="F420" s="3"/>
+      <c r="G420" s="3"/>
+      <c r="H420" s="3"/>
+      <c r="I420" s="3"/>
+      <c r="J420" s="3" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="K420" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L420" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B421" s="4" t="inlineStr">
+        <is>
+          <t>116호6864</t>
+        </is>
+      </c>
+      <c r="C421" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D421" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지 2</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F420" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G420" s="3" t="inlineStr">
+      <c r="F421" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G421" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H420" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I421" s="3"/>
+      <c r="H421" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I421" s="3" t="inlineStr">
+        <is>
+          <t>10,320KM</t>
+        </is>
+      </c>
       <c r="J421" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K421" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L421" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
-      <c r="A422" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A422" s="3"/>
+      <c r="B422" s="4"/>
+      <c r="C422" s="4"/>
       <c r="D422" s="4"/>
-      <c r="E422" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E422" s="3"/>
+      <c r="F422" s="3"/>
+      <c r="G422" s="3"/>
+      <c r="H422" s="3"/>
+      <c r="I422" s="3"/>
       <c r="J422" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K422" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L422" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="3"/>
       <c r="B423" s="4"/>
       <c r="C423" s="4"/>
       <c r="D423" s="4"/>
       <c r="E423" s="3"/>
       <c r="F423" s="3"/>
       <c r="G423" s="3"/>
       <c r="H423" s="3"/>
       <c r="I423" s="3"/>
       <c r="J423" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K423" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L423" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="3"/>
+      <c r="B424" s="4"/>
+      <c r="C424" s="4"/>
+      <c r="D424" s="4"/>
+      <c r="E424" s="3"/>
+      <c r="F424" s="3"/>
+      <c r="G424" s="3"/>
+      <c r="H424" s="3"/>
+      <c r="I424" s="3"/>
+      <c r="J424" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K423" s="3" t="inlineStr">
-[...64 lines deleted...]
-      </c>
       <c r="K424" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L424" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="3"/>
       <c r="B425" s="4"/>
       <c r="C425" s="4"/>
       <c r="D425" s="4"/>
       <c r="E425" s="3"/>
       <c r="F425" s="3"/>
       <c r="G425" s="3"/>
       <c r="H425" s="3"/>
       <c r="I425" s="3"/>
       <c r="J425" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K425" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L425" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B426" s="4" t="inlineStr">
         <is>
-          <t>133하4170</t>
+          <t>116호6385</t>
         </is>
       </c>
       <c r="C426" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 SE</t>
+          <t>모닝 1.0 프레스티지 아스트로그레이 (블랙시트 )</t>
         </is>
       </c>
       <c r="D426" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스 패키지</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E426" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H426" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I426" s="3" t="inlineStr">
         <is>
-          <t>5,795KM</t>
+          <t>19,949KM</t>
         </is>
       </c>
       <c r="J426" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L426" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3"/>
       <c r="B427" s="4"/>
       <c r="C427" s="4"/>
       <c r="D427" s="4"/>
       <c r="E427" s="3"/>
       <c r="F427" s="3"/>
       <c r="G427" s="3"/>
       <c r="H427" s="3"/>
       <c r="I427" s="3"/>
       <c r="J427" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L427" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
-      <c r="A428" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A428" s="3"/>
+      <c r="B428" s="4"/>
+      <c r="C428" s="4"/>
+      <c r="D428" s="4"/>
+      <c r="E428" s="3"/>
+      <c r="F428" s="3"/>
+      <c r="G428" s="3"/>
+      <c r="H428" s="3"/>
+      <c r="I428" s="3"/>
       <c r="J428" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L428" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="3"/>
       <c r="B429" s="4"/>
       <c r="C429" s="4"/>
       <c r="D429" s="4"/>
       <c r="E429" s="3"/>
       <c r="F429" s="3"/>
       <c r="G429" s="3"/>
       <c r="H429" s="3"/>
       <c r="I429" s="3"/>
       <c r="J429" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L429" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
-      <c r="A430" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A430" s="3"/>
+      <c r="B430" s="4"/>
+      <c r="C430" s="4"/>
       <c r="D430" s="4"/>
-      <c r="E430" s="3" t="inlineStr">
+      <c r="E430" s="3"/>
+      <c r="F430" s="3"/>
+      <c r="G430" s="3"/>
+      <c r="H430" s="3"/>
+      <c r="I430" s="3"/>
+      <c r="J430" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K430" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L430" s="3" t="inlineStr">
+        <is>
+          <t>360,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B431" s="4" t="inlineStr">
+        <is>
+          <t>194호4777</t>
+        </is>
+      </c>
+      <c r="C431" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 모던 </t>
+        </is>
+      </c>
+      <c r="D431" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E431" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F430" s="3" t="inlineStr">
+      <c r="F431" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G430" s="3" t="inlineStr">
+      <c r="G431" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H430" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L430" s="3" t="inlineStr">
+      <c r="H431" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I431" s="3" t="inlineStr">
+        <is>
+          <t>69,851KM</t>
+        </is>
+      </c>
+      <c r="J431" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K431" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L431" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="3"/>
+      <c r="B432" s="4"/>
+      <c r="C432" s="4"/>
+      <c r="D432" s="4"/>
+      <c r="E432" s="3"/>
+      <c r="F432" s="3"/>
+      <c r="G432" s="3"/>
+      <c r="H432" s="3"/>
+      <c r="I432" s="3"/>
+      <c r="J432" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K432" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L432" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
-        </is>
-[...86 lines deleted...]
-          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="3"/>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="3"/>
       <c r="F433" s="3"/>
       <c r="G433" s="3"/>
       <c r="H433" s="3"/>
       <c r="I433" s="3"/>
       <c r="J433" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>31</t>
         </is>
       </c>
       <c r="K433" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L433" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B434" s="4" t="inlineStr">
         <is>
-          <t>133하3813</t>
+          <t>190허8600</t>
         </is>
       </c>
       <c r="C434" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>K8 2.5 노블레스</t>
         </is>
       </c>
       <c r="D434" s="4" t="inlineStr">
         <is>
-          <t>컴포트1, 현대스마트센스</t>
+          <t>스타일</t>
         </is>
       </c>
       <c r="E434" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H434" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I434" s="3" t="inlineStr">
         <is>
-          <t>8,190KM</t>
+          <t>89,765KM</t>
         </is>
       </c>
       <c r="J434" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K434" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L434" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="3"/>
       <c r="B435" s="4"/>
       <c r="C435" s="4"/>
       <c r="D435" s="4"/>
       <c r="E435" s="3"/>
       <c r="F435" s="3"/>
       <c r="G435" s="3"/>
       <c r="H435" s="3"/>
       <c r="I435" s="3"/>
       <c r="J435" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L435" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
-      <c r="A436" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E436" s="3" t="inlineStr">
+      <c r="A436" s="3"/>
+      <c r="B436" s="4"/>
+      <c r="C436" s="4"/>
+      <c r="D436" s="4"/>
+      <c r="E436" s="3"/>
+      <c r="F436" s="3"/>
+      <c r="G436" s="3"/>
+      <c r="H436" s="3"/>
+      <c r="I436" s="3"/>
+      <c r="J436" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K436" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L436" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B437" s="4" t="inlineStr">
+        <is>
+          <t>116호6504</t>
+        </is>
+      </c>
+      <c r="C437" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5T AWD</t>
+        </is>
+      </c>
+      <c r="D437" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러패기지1 빌트인캠패키지 시그니쳐디자인셀렉
+션1</t>
+        </is>
+      </c>
+      <c r="E437" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F436" s="3" t="inlineStr">
+      <c r="F437" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G436" s="3" t="inlineStr">
+      <c r="G437" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H436" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I437" s="3"/>
+      <c r="H437" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I437" s="3" t="inlineStr">
+        <is>
+          <t>15,317KM</t>
+        </is>
+      </c>
       <c r="J437" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K437" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L437" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
-      <c r="A438" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A438" s="3"/>
+      <c r="B438" s="4"/>
+      <c r="C438" s="4"/>
+      <c r="D438" s="4"/>
+      <c r="E438" s="3"/>
+      <c r="F438" s="3"/>
+      <c r="G438" s="3"/>
+      <c r="H438" s="3"/>
+      <c r="I438" s="3"/>
       <c r="J438" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L438" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3"/>
       <c r="B439" s="4"/>
       <c r="C439" s="4"/>
       <c r="D439" s="4"/>
       <c r="E439" s="3"/>
       <c r="F439" s="3"/>
       <c r="G439" s="3"/>
       <c r="H439" s="3"/>
       <c r="I439" s="3"/>
       <c r="J439" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K439" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L439" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="3"/>
+      <c r="B440" s="4"/>
+      <c r="C440" s="4"/>
+      <c r="D440" s="4"/>
+      <c r="E440" s="3"/>
+      <c r="F440" s="3"/>
+      <c r="G440" s="3"/>
+      <c r="H440" s="3"/>
+      <c r="I440" s="3"/>
+      <c r="J440" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K439" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L440" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="3"/>
       <c r="B441" s="4"/>
       <c r="C441" s="4"/>
       <c r="D441" s="4"/>
       <c r="E441" s="3"/>
       <c r="F441" s="3"/>
       <c r="G441" s="3"/>
       <c r="H441" s="3"/>
       <c r="I441" s="3"/>
       <c r="J441" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K441" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L441" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B442" s="4" t="inlineStr">
         <is>
-          <t>154호3162</t>
+          <t>175하6307</t>
         </is>
       </c>
       <c r="C442" s="4" t="inlineStr">
         <is>
-          <t>더 뉴SM6 2.0 LPe 일반인 필</t>
-[...2 lines deleted...]
-      <c r="D442" s="4"/>
+          <t>K8 3.5 렌터카 트렌디 </t>
+        </is>
+      </c>
+      <c r="D442" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 드라이브와이즈, 컴포트</t>
+        </is>
+      </c>
       <c r="E442" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H442" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I442" s="3" t="inlineStr">
         <is>
-          <t>53,473KM</t>
+          <t>138,255KM</t>
         </is>
       </c>
       <c r="J442" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L442" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="3"/>
       <c r="B443" s="4"/>
       <c r="C443" s="4"/>
       <c r="D443" s="4"/>
       <c r="E443" s="3"/>
       <c r="F443" s="3"/>
       <c r="G443" s="3"/>
       <c r="H443" s="3"/>
       <c r="I443" s="3"/>
       <c r="J443" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K443" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L443" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
-      <c r="A444" s="3" t="inlineStr">
-[...23 lines deleted...]
-      <c r="E444" s="3" t="inlineStr">
+      <c r="A444" s="3"/>
+      <c r="B444" s="4"/>
+      <c r="C444" s="4"/>
+      <c r="D444" s="4"/>
+      <c r="E444" s="3"/>
+      <c r="F444" s="3"/>
+      <c r="G444" s="3"/>
+      <c r="H444" s="3"/>
+      <c r="I444" s="3"/>
+      <c r="J444" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K444" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L444" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B445" s="4" t="inlineStr">
+        <is>
+          <t>03하9084</t>
+        </is>
+      </c>
+      <c r="C445" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉5 롱레인지 프레스티지</t>
+        </is>
+      </c>
+      <c r="D445" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠 사이드스텝</t>
+        </is>
+      </c>
+      <c r="E445" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F444" s="3" t="inlineStr">
+      <c r="F445" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G444" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I445" s="3"/>
+      <c r="G445" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H445" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I445" s="3" t="inlineStr">
+        <is>
+          <t>89,204KM</t>
+        </is>
+      </c>
       <c r="J445" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K445" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L445" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
-      <c r="A446" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A446" s="3"/>
+      <c r="B446" s="4"/>
+      <c r="C446" s="4"/>
+      <c r="D446" s="4"/>
+      <c r="E446" s="3"/>
+      <c r="F446" s="3"/>
+      <c r="G446" s="3"/>
+      <c r="H446" s="3"/>
+      <c r="I446" s="3"/>
       <c r="J446" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K446" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L446" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3"/>
       <c r="B447" s="4"/>
       <c r="C447" s="4"/>
       <c r="D447" s="4"/>
       <c r="E447" s="3"/>
       <c r="F447" s="3"/>
       <c r="G447" s="3"/>
       <c r="H447" s="3"/>
       <c r="I447" s="3"/>
       <c r="J447" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>31</t>
         </is>
       </c>
       <c r="K447" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L447" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B448" s="4" t="inlineStr">
         <is>
-          <t>133하4414</t>
+          <t>116호6590</t>
         </is>
       </c>
       <c r="C448" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+          <t>아반떼1.6 모던</t>
         </is>
       </c>
       <c r="D448" s="4" t="inlineStr">
         <is>
-          <t>테크놀로지 패키지</t>
+          <t>17인치휠</t>
         </is>
       </c>
       <c r="E448" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>25년06월</t>
         </is>
       </c>
       <c r="I448" s="3" t="inlineStr">
         <is>
-          <t>13,685KM</t>
+          <t>23,990KM</t>
         </is>
       </c>
       <c r="J448" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K448" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L448" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="3"/>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="3"/>
       <c r="F449" s="3"/>
       <c r="G449" s="3"/>
       <c r="H449" s="3"/>
       <c r="I449" s="3"/>
       <c r="J449" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K449" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L449" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
-      <c r="A450" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A450" s="3"/>
+      <c r="B450" s="4"/>
+      <c r="C450" s="4"/>
+      <c r="D450" s="4"/>
+      <c r="E450" s="3"/>
+      <c r="F450" s="3"/>
+      <c r="G450" s="3"/>
+      <c r="H450" s="3"/>
+      <c r="I450" s="3"/>
       <c r="J450" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K450" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L450" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3"/>
       <c r="B451" s="4"/>
       <c r="C451" s="4"/>
       <c r="D451" s="4"/>
       <c r="E451" s="3"/>
       <c r="F451" s="3"/>
       <c r="G451" s="3"/>
       <c r="H451" s="3"/>
       <c r="I451" s="3"/>
       <c r="J451" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K451" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L451" s="3" t="inlineStr">
         <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="3"/>
+      <c r="B452" s="4"/>
+      <c r="C452" s="4"/>
+      <c r="D452" s="4"/>
+      <c r="E452" s="3"/>
+      <c r="F452" s="3"/>
+      <c r="G452" s="3"/>
+      <c r="H452" s="3"/>
+      <c r="I452" s="3"/>
+      <c r="J452" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K452" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L452" s="3" t="inlineStr">
+        <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
-[...21 lines deleted...]
-      <c r="E452" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B453" s="4" t="inlineStr">
+        <is>
+          <t>116호6232</t>
+        </is>
+      </c>
+      <c r="C453" s="4" t="inlineStr">
+        <is>
+          <t>렉스턴 뉴 아레나 2.2 4WD 5인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D453" s="4" t="inlineStr">
+        <is>
+          <t>스마트 드라이빙 패키지, 4WD</t>
+        </is>
+      </c>
+      <c r="E453" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F452" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I453" s="3"/>
+      <c r="F453" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G453" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H453" s="3" t="inlineStr">
+        <is>
+          <t>25년01월</t>
+        </is>
+      </c>
+      <c r="I453" s="3" t="inlineStr">
+        <is>
+          <t>42,580KM</t>
+        </is>
+      </c>
       <c r="J453" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K453" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L453" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
-      <c r="A454" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A454" s="3"/>
+      <c r="B454" s="4"/>
+      <c r="C454" s="4"/>
       <c r="D454" s="4"/>
-      <c r="E454" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E454" s="3"/>
+      <c r="F454" s="3"/>
+      <c r="G454" s="3"/>
+      <c r="H454" s="3"/>
+      <c r="I454" s="3"/>
       <c r="J454" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K454" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L454" s="3" t="inlineStr">
         <is>
           <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3"/>
       <c r="B455" s="4"/>
       <c r="C455" s="4"/>
       <c r="D455" s="4"/>
       <c r="E455" s="3"/>
       <c r="F455" s="3"/>
       <c r="G455" s="3"/>
       <c r="H455" s="3"/>
       <c r="I455" s="3"/>
       <c r="J455" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L455" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3"/>
       <c r="B456" s="4"/>
       <c r="C456" s="4"/>
       <c r="D456" s="4"/>
       <c r="E456" s="3"/>
       <c r="F456" s="3"/>
       <c r="G456" s="3"/>
       <c r="H456" s="3"/>
       <c r="I456" s="3"/>
       <c r="J456" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K456" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L456" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3"/>
       <c r="B457" s="4"/>
       <c r="C457" s="4"/>
       <c r="D457" s="4"/>
       <c r="E457" s="3"/>
       <c r="F457" s="3"/>
       <c r="G457" s="3"/>
       <c r="H457" s="3"/>
       <c r="I457" s="3"/>
       <c r="J457" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L457" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
-      <c r="A458" s="3"/>
-[...7 lines deleted...]
-      <c r="I458" s="3"/>
+      <c r="A458" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B458" s="4" t="inlineStr">
+        <is>
+          <t>116허6344</t>
+        </is>
+      </c>
+      <c r="C458" s="4" t="inlineStr">
+        <is>
+          <t>카니발 2.2 9인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D458" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 파워슬라이딩 도어</t>
+        </is>
+      </c>
+      <c r="E458" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F458" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G458" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H458" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I458" s="3" t="inlineStr">
+        <is>
+          <t>72,603KM</t>
+        </is>
+      </c>
       <c r="J458" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L458" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
-      <c r="A459" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A459" s="3"/>
+      <c r="B459" s="4"/>
+      <c r="C459" s="4"/>
+      <c r="D459" s="4"/>
+      <c r="E459" s="3"/>
+      <c r="F459" s="3"/>
+      <c r="G459" s="3"/>
+      <c r="H459" s="3"/>
+      <c r="I459" s="3"/>
       <c r="J459" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L459" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3"/>
       <c r="B460" s="4"/>
       <c r="C460" s="4"/>
       <c r="D460" s="4"/>
       <c r="E460" s="3"/>
       <c r="F460" s="3"/>
       <c r="G460" s="3"/>
       <c r="H460" s="3"/>
       <c r="I460" s="3"/>
       <c r="J460" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K460" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L460" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
-      <c r="A461" s="3"/>
-[...7 lines deleted...]
-      <c r="I461" s="3"/>
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B461" s="4" t="inlineStr">
+        <is>
+          <t>61허0474</t>
+        </is>
+      </c>
+      <c r="C461" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 AWD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D461" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD</t>
+        </is>
+      </c>
+      <c r="E461" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F461" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G461" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H461" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I461" s="3" t="inlineStr">
+        <is>
+          <t>69,469KM</t>
+        </is>
+      </c>
       <c r="J461" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L461" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="3"/>
       <c r="B462" s="4"/>
       <c r="C462" s="4"/>
       <c r="D462" s="4"/>
       <c r="E462" s="3"/>
       <c r="F462" s="3"/>
       <c r="G462" s="3"/>
       <c r="H462" s="3"/>
       <c r="I462" s="3"/>
       <c r="J462" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L462" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="3"/>
       <c r="B463" s="4"/>
       <c r="C463" s="4"/>
       <c r="D463" s="4"/>
       <c r="E463" s="3"/>
       <c r="F463" s="3"/>
       <c r="G463" s="3"/>
       <c r="H463" s="3"/>
       <c r="I463" s="3"/>
       <c r="J463" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L463" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
-      <c r="A464" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A464" s="3"/>
+      <c r="B464" s="4"/>
+      <c r="C464" s="4"/>
       <c r="D464" s="4"/>
-      <c r="E464" s="3" t="inlineStr">
+      <c r="E464" s="3"/>
+      <c r="F464" s="3"/>
+      <c r="G464" s="3"/>
+      <c r="H464" s="3"/>
+      <c r="I464" s="3"/>
+      <c r="J464" s="3" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K464" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L464" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B465" s="4" t="inlineStr">
+        <is>
+          <t>116호6499</t>
+        </is>
+      </c>
+      <c r="C465" s="4" t="inlineStr">
+        <is>
+          <t>GV80 2.5T 마칼루그레이 </t>
+        </is>
+      </c>
+      <c r="D465" s="4" t="inlineStr">
+        <is>
+          <t>시그니처디자인셀렉션2, 22인치휠</t>
+        </is>
+      </c>
+      <c r="E465" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F464" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G464" s="3" t="inlineStr">
+      <c r="F465" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G465" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H464" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I465" s="3"/>
+      <c r="H465" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I465" s="3" t="inlineStr">
+        <is>
+          <t>20,621KM</t>
+        </is>
+      </c>
       <c r="J465" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K465" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L465" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="3"/>
       <c r="B466" s="4"/>
       <c r="C466" s="4"/>
       <c r="D466" s="4"/>
       <c r="E466" s="3"/>
       <c r="F466" s="3"/>
       <c r="G466" s="3"/>
       <c r="H466" s="3"/>
       <c r="I466" s="3"/>
       <c r="J466" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K466" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L466" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3"/>
       <c r="B467" s="4"/>
       <c r="C467" s="4"/>
       <c r="D467" s="4"/>
       <c r="E467" s="3"/>
       <c r="F467" s="3"/>
       <c r="G467" s="3"/>
       <c r="H467" s="3"/>
       <c r="I467" s="3"/>
       <c r="J467" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L467" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
-      <c r="A468" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A468" s="3"/>
+      <c r="B468" s="4"/>
+      <c r="C468" s="4"/>
       <c r="D468" s="4"/>
-      <c r="E468" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E468" s="3"/>
+      <c r="F468" s="3"/>
+      <c r="G468" s="3"/>
+      <c r="H468" s="3"/>
+      <c r="I468" s="3"/>
       <c r="J468" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K468" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L468" s="3" t="inlineStr">
         <is>
           <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="3"/>
       <c r="B469" s="4"/>
       <c r="C469" s="4"/>
       <c r="D469" s="4"/>
       <c r="E469" s="3"/>
       <c r="F469" s="3"/>
       <c r="G469" s="3"/>
       <c r="H469" s="3"/>
       <c r="I469" s="3"/>
       <c r="J469" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K469" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L469" s="3" t="inlineStr">
         <is>
           <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
-      <c r="A470" s="3"/>
-[...7 lines deleted...]
-      <c r="I470" s="3"/>
+      <c r="A470" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B470" s="4" t="inlineStr">
+        <is>
+          <t>141호9276</t>
+        </is>
+      </c>
+      <c r="C470" s="4" t="inlineStr">
+        <is>
+          <t>K5 1.6 시그니쳐 </t>
+        </is>
+      </c>
+      <c r="D470" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 선루프, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E470" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F470" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G470" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H470" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I470" s="3" t="inlineStr">
+        <is>
+          <t>102,282KM</t>
+        </is>
+      </c>
       <c r="J470" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K470" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L470" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="3"/>
       <c r="B471" s="4"/>
       <c r="C471" s="4"/>
       <c r="D471" s="4"/>
       <c r="E471" s="3"/>
       <c r="F471" s="3"/>
       <c r="G471" s="3"/>
       <c r="H471" s="3"/>
       <c r="I471" s="3"/>
       <c r="J471" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K471" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L471" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
-      <c r="A472" s="3"/>
-[...7 lines deleted...]
-      <c r="I472" s="3"/>
+      <c r="A472" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B472" s="4" t="inlineStr">
+        <is>
+          <t>116허7743</t>
+        </is>
+      </c>
+      <c r="C472" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D472" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰, 보스서라운드사운드시스템</t>
+        </is>
+      </c>
+      <c r="E472" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F472" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G472" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H472" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I472" s="3" t="inlineStr">
+        <is>
+          <t>13,054KM</t>
+        </is>
+      </c>
       <c r="J472" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K472" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L472" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>544,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
-      <c r="A473" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A473" s="3"/>
+      <c r="B473" s="4"/>
+      <c r="C473" s="4"/>
       <c r="D473" s="4"/>
-      <c r="E473" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E473" s="3"/>
+      <c r="F473" s="3"/>
+      <c r="G473" s="3"/>
+      <c r="H473" s="3"/>
+      <c r="I473" s="3"/>
       <c r="J473" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K473" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L473" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>524,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3"/>
       <c r="B474" s="4"/>
       <c r="C474" s="4"/>
       <c r="D474" s="4"/>
       <c r="E474" s="3"/>
       <c r="F474" s="3"/>
       <c r="G474" s="3"/>
       <c r="H474" s="3"/>
       <c r="I474" s="3"/>
       <c r="J474" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K474" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L474" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>504,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="3"/>
       <c r="B475" s="4"/>
       <c r="C475" s="4"/>
       <c r="D475" s="4"/>
       <c r="E475" s="3"/>
       <c r="F475" s="3"/>
       <c r="G475" s="3"/>
       <c r="H475" s="3"/>
       <c r="I475" s="3"/>
       <c r="J475" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K475" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L475" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>484,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="3"/>
       <c r="B476" s="4"/>
       <c r="C476" s="4"/>
       <c r="D476" s="4"/>
       <c r="E476" s="3"/>
       <c r="F476" s="3"/>
       <c r="G476" s="3"/>
       <c r="H476" s="3"/>
       <c r="I476" s="3"/>
       <c r="J476" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>57</t>
         </is>
       </c>
       <c r="K476" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L476" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>464,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
-      <c r="A477" s="3"/>
-[...7 lines deleted...]
-      <c r="I477" s="3"/>
+      <c r="A477" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B477" s="4" t="inlineStr">
+        <is>
+          <t>07호8285</t>
+        </is>
+      </c>
+      <c r="C477" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range AWD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D477" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠 AWD</t>
+        </is>
+      </c>
+      <c r="E477" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F477" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G477" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H477" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I477" s="3" t="inlineStr">
+        <is>
+          <t>63,861KM</t>
+        </is>
+      </c>
       <c r="J477" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K477" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L477" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
-      <c r="A478" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A478" s="3"/>
+      <c r="B478" s="4"/>
+      <c r="C478" s="4"/>
+      <c r="D478" s="4"/>
+      <c r="E478" s="3"/>
+      <c r="F478" s="3"/>
+      <c r="G478" s="3"/>
+      <c r="H478" s="3"/>
+      <c r="I478" s="3"/>
       <c r="J478" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K478" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L478" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3"/>
       <c r="B479" s="4"/>
       <c r="C479" s="4"/>
       <c r="D479" s="4"/>
       <c r="E479" s="3"/>
       <c r="F479" s="3"/>
       <c r="G479" s="3"/>
       <c r="H479" s="3"/>
       <c r="I479" s="3"/>
       <c r="J479" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K479" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L479" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
-      <c r="A480" s="3"/>
-[...7 lines deleted...]
-      <c r="I480" s="3"/>
+      <c r="A480" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B480" s="4" t="inlineStr">
+        <is>
+          <t>116호6481</t>
+        </is>
+      </c>
+      <c r="C480" s="4" t="inlineStr">
+        <is>
+          <t>카니발 1.6 하이브리드 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D480" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E480" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F480" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G480" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H480" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I480" s="3" t="inlineStr">
+        <is>
+          <t>20,915KM</t>
+        </is>
+      </c>
       <c r="J480" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K480" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L480" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="3"/>
       <c r="B481" s="4"/>
       <c r="C481" s="4"/>
       <c r="D481" s="4"/>
       <c r="E481" s="3"/>
       <c r="F481" s="3"/>
       <c r="G481" s="3"/>
       <c r="H481" s="3"/>
       <c r="I481" s="3"/>
       <c r="J481" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K481" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L481" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
-      <c r="A482" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A482" s="3"/>
+      <c r="B482" s="4"/>
+      <c r="C482" s="4"/>
+      <c r="D482" s="4"/>
+      <c r="E482" s="3"/>
+      <c r="F482" s="3"/>
+      <c r="G482" s="3"/>
+      <c r="H482" s="3"/>
+      <c r="I482" s="3"/>
       <c r="J482" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K482" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L482" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3"/>
       <c r="B483" s="4"/>
       <c r="C483" s="4"/>
       <c r="D483" s="4"/>
       <c r="E483" s="3"/>
       <c r="F483" s="3"/>
       <c r="G483" s="3"/>
       <c r="H483" s="3"/>
       <c r="I483" s="3"/>
       <c r="J483" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K483" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L483" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="3"/>
       <c r="B484" s="4"/>
       <c r="C484" s="4"/>
       <c r="D484" s="4"/>
       <c r="E484" s="3"/>
       <c r="F484" s="3"/>
       <c r="G484" s="3"/>
       <c r="H484" s="3"/>
       <c r="I484" s="3"/>
       <c r="J484" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K484" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L484" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
-      <c r="A485" s="3"/>
-[...7 lines deleted...]
-      <c r="I485" s="3"/>
+      <c r="A485" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B485" s="4" t="inlineStr">
+        <is>
+          <t>61허0561</t>
+        </is>
+      </c>
+      <c r="C485" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 AWD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D485" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD</t>
+        </is>
+      </c>
+      <c r="E485" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F485" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G485" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H485" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I485" s="3" t="inlineStr">
+        <is>
+          <t>49,820KM</t>
+        </is>
+      </c>
       <c r="J485" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K485" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L485" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3"/>
       <c r="B486" s="4"/>
       <c r="C486" s="4"/>
       <c r="D486" s="4"/>
       <c r="E486" s="3"/>
       <c r="F486" s="3"/>
       <c r="G486" s="3"/>
       <c r="H486" s="3"/>
       <c r="I486" s="3"/>
       <c r="J486" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K486" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L486" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
-      <c r="A487" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A487" s="3"/>
+      <c r="B487" s="4"/>
+      <c r="C487" s="4"/>
+      <c r="D487" s="4"/>
+      <c r="E487" s="3"/>
+      <c r="F487" s="3"/>
+      <c r="G487" s="3"/>
+      <c r="H487" s="3"/>
+      <c r="I487" s="3"/>
       <c r="J487" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K487" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L487" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="3"/>
       <c r="B488" s="4"/>
       <c r="C488" s="4"/>
       <c r="D488" s="4"/>
       <c r="E488" s="3"/>
       <c r="F488" s="3"/>
       <c r="G488" s="3"/>
       <c r="H488" s="3"/>
       <c r="I488" s="3"/>
       <c r="J488" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>43</t>
         </is>
       </c>
       <c r="K488" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L488" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
-      <c r="A489" s="3"/>
-[...1 lines deleted...]
-      <c r="C489" s="4"/>
+      <c r="A489" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B489" s="4" t="inlineStr">
+        <is>
+          <t>116호6033</t>
+        </is>
+      </c>
+      <c r="C489" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
       <c r="D489" s="4"/>
-      <c r="E489" s="3"/>
-[...3 lines deleted...]
-      <c r="I489" s="3"/>
+      <c r="E489" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F489" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G489" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H489" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I489" s="3" t="inlineStr">
+        <is>
+          <t>33,307KM</t>
+        </is>
+      </c>
       <c r="J489" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K489" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L489" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="3"/>
       <c r="B490" s="4"/>
       <c r="C490" s="4"/>
       <c r="D490" s="4"/>
       <c r="E490" s="3"/>
       <c r="F490" s="3"/>
       <c r="G490" s="3"/>
       <c r="H490" s="3"/>
       <c r="I490" s="3"/>
       <c r="J490" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K490" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L490" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="3"/>
+      <c r="B491" s="4"/>
+      <c r="C491" s="4"/>
+      <c r="D491" s="4"/>
+      <c r="E491" s="3"/>
+      <c r="F491" s="3"/>
+      <c r="G491" s="3"/>
+      <c r="H491" s="3"/>
+      <c r="I491" s="3"/>
+      <c r="J491" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K490" s="3" t="inlineStr">
+      <c r="K491" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L490" s="3" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="L491" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="3"/>
       <c r="B492" s="4"/>
       <c r="C492" s="4"/>
       <c r="D492" s="4"/>
       <c r="E492" s="3"/>
       <c r="F492" s="3"/>
       <c r="G492" s="3"/>
       <c r="H492" s="3"/>
       <c r="I492" s="3"/>
       <c r="J492" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K492" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L492" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="3"/>
       <c r="B493" s="4"/>
       <c r="C493" s="4"/>
       <c r="D493" s="4"/>
       <c r="E493" s="3"/>
       <c r="F493" s="3"/>
       <c r="G493" s="3"/>
       <c r="H493" s="3"/>
       <c r="I493" s="3"/>
       <c r="J493" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K493" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L493" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B494" s="4" t="inlineStr">
         <is>
-          <t>109허7496</t>
+          <t>180호2025</t>
         </is>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스프리 알핀</t>
-[...2 lines deleted...]
-      <c r="D494" s="4"/>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD</t>
+        </is>
+      </c>
+      <c r="D494" s="4" t="inlineStr">
+        <is>
+          <t>시그니처디자인셀렉션1, 파퓰러 패키지, 렉시콘
+ 사운드 시스템, 빌트인캠</t>
+        </is>
+      </c>
       <c r="E494" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F494" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G494" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H494" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I494" s="3" t="inlineStr">
         <is>
-          <t>16,000KM</t>
+          <t>113,722KM</t>
         </is>
       </c>
       <c r="J494" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K494" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L494" s="3" t="inlineStr">
         <is>
           <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="3"/>
       <c r="B495" s="4"/>
       <c r="C495" s="4"/>
       <c r="D495" s="4"/>
       <c r="E495" s="3"/>
       <c r="F495" s="3"/>
       <c r="G495" s="3"/>
       <c r="H495" s="3"/>
       <c r="I495" s="3"/>
       <c r="J495" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K495" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L495" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3"/>
       <c r="B496" s="4"/>
       <c r="C496" s="4"/>
       <c r="D496" s="4"/>
       <c r="E496" s="3"/>
       <c r="F496" s="3"/>
       <c r="G496" s="3"/>
       <c r="H496" s="3"/>
       <c r="I496" s="3"/>
       <c r="J496" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K496" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L496" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B497" s="4" t="inlineStr">
         <is>
-          <t>109하7326</t>
+          <t>116호7705</t>
         </is>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>더 뉴티볼리 1.6 가솔린 2WD V1</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈, 내비게이션</t>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
         </is>
       </c>
       <c r="E497" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F497" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G497" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H497" s="3" t="inlineStr">
         <is>
-          <t>24년01월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I497" s="3" t="inlineStr">
         <is>
-          <t>15,700KM</t>
+          <t>1,575KM</t>
         </is>
       </c>
       <c r="J497" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K497" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L497" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="3"/>
       <c r="B498" s="4"/>
       <c r="C498" s="4"/>
       <c r="D498" s="4"/>
       <c r="E498" s="3"/>
       <c r="F498" s="3"/>
       <c r="G498" s="3"/>
       <c r="H498" s="3"/>
       <c r="I498" s="3"/>
       <c r="J498" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K498" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L498" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="3"/>
       <c r="B499" s="4"/>
       <c r="C499" s="4"/>
       <c r="D499" s="4"/>
       <c r="E499" s="3"/>
       <c r="F499" s="3"/>
       <c r="G499" s="3"/>
       <c r="H499" s="3"/>
       <c r="I499" s="3"/>
       <c r="J499" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K499" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L499" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
-      <c r="A500" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A500" s="3"/>
+      <c r="B500" s="4"/>
+      <c r="C500" s="4"/>
+      <c r="D500" s="4"/>
+      <c r="E500" s="3"/>
+      <c r="F500" s="3"/>
+      <c r="G500" s="3"/>
+      <c r="H500" s="3"/>
+      <c r="I500" s="3"/>
       <c r="J500" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K500" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L500" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="3"/>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="3"/>
       <c r="F501" s="3"/>
       <c r="G501" s="3"/>
       <c r="H501" s="3"/>
       <c r="I501" s="3"/>
       <c r="J501" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K501" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L501" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
-      <c r="A502" s="3"/>
-[...1 lines deleted...]
-      <c r="C502" s="4"/>
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B502" s="4" t="inlineStr">
+        <is>
+          <t>13호7832</t>
+        </is>
+      </c>
+      <c r="C502" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
       <c r="D502" s="4"/>
-      <c r="E502" s="3"/>
-[...3 lines deleted...]
-      <c r="I502" s="3"/>
+      <c r="E502" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F502" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G502" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H502" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I502" s="3" t="inlineStr">
+        <is>
+          <t>92KM</t>
+        </is>
+      </c>
       <c r="J502" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K502" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L502" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
-      <c r="A503" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A503" s="3"/>
+      <c r="B503" s="4"/>
+      <c r="C503" s="4"/>
+      <c r="D503" s="4"/>
+      <c r="E503" s="3"/>
+      <c r="F503" s="3"/>
+      <c r="G503" s="3"/>
+      <c r="H503" s="3"/>
+      <c r="I503" s="3"/>
       <c r="J503" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K503" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L503" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3"/>
       <c r="B504" s="4"/>
       <c r="C504" s="4"/>
       <c r="D504" s="4"/>
       <c r="E504" s="3"/>
       <c r="F504" s="3"/>
       <c r="G504" s="3"/>
       <c r="H504" s="3"/>
       <c r="I504" s="3"/>
       <c r="J504" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K504" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L504" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="3"/>
+      <c r="B505" s="4"/>
+      <c r="C505" s="4"/>
+      <c r="D505" s="4"/>
+      <c r="E505" s="3"/>
+      <c r="F505" s="3"/>
+      <c r="G505" s="3"/>
+      <c r="H505" s="3"/>
+      <c r="I505" s="3"/>
+      <c r="J505" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K504" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K505" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L505" s="3" t="inlineStr">
         <is>
-          <t>1,230,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3"/>
       <c r="B506" s="4"/>
       <c r="C506" s="4"/>
       <c r="D506" s="4"/>
       <c r="E506" s="3"/>
       <c r="F506" s="3"/>
       <c r="G506" s="3"/>
       <c r="H506" s="3"/>
       <c r="I506" s="3"/>
       <c r="J506" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K506" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L506" s="3" t="inlineStr">
         <is>
-          <t>1,230,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
-      <c r="A507" s="3"/>
-[...1 lines deleted...]
-      <c r="C507" s="4"/>
+      <c r="A507" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B507" s="4" t="inlineStr">
+        <is>
+          <t>116호6541</t>
+        </is>
+      </c>
+      <c r="C507" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
       <c r="D507" s="4"/>
-      <c r="E507" s="3"/>
-[...3 lines deleted...]
-      <c r="I507" s="3"/>
+      <c r="E507" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F507" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G507" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H507" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I507" s="3" t="inlineStr">
+        <is>
+          <t>29,948KM</t>
+        </is>
+      </c>
       <c r="J507" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K507" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L507" s="3" t="inlineStr">
         <is>
-          <t>1,230,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
-      <c r="A508" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A508" s="3"/>
+      <c r="B508" s="4"/>
+      <c r="C508" s="4"/>
       <c r="D508" s="4"/>
-      <c r="E508" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E508" s="3"/>
+      <c r="F508" s="3"/>
+      <c r="G508" s="3"/>
+      <c r="H508" s="3"/>
+      <c r="I508" s="3"/>
       <c r="J508" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K508" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L508" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="3"/>
       <c r="B509" s="4"/>
       <c r="C509" s="4"/>
       <c r="D509" s="4"/>
       <c r="E509" s="3"/>
       <c r="F509" s="3"/>
       <c r="G509" s="3"/>
       <c r="H509" s="3"/>
       <c r="I509" s="3"/>
       <c r="J509" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K509" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L509" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="3"/>
       <c r="B510" s="4"/>
       <c r="C510" s="4"/>
       <c r="D510" s="4"/>
       <c r="E510" s="3"/>
       <c r="F510" s="3"/>
       <c r="G510" s="3"/>
       <c r="H510" s="3"/>
       <c r="I510" s="3"/>
       <c r="J510" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K510" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L510" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
-      <c r="A511" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E511" s="3" t="inlineStr">
+      <c r="A511" s="3"/>
+      <c r="B511" s="4"/>
+      <c r="C511" s="4"/>
+      <c r="D511" s="4"/>
+      <c r="E511" s="3"/>
+      <c r="F511" s="3"/>
+      <c r="G511" s="3"/>
+      <c r="H511" s="3"/>
+      <c r="I511" s="3"/>
+      <c r="J511" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K511" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L511" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B512" s="4" t="inlineStr">
+        <is>
+          <t>116호7954</t>
+        </is>
+      </c>
+      <c r="C512" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D512" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E512" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F511" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G511" s="3" t="inlineStr">
+      <c r="F512" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G512" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H511" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I512" s="3"/>
+      <c r="H512" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I512" s="3" t="inlineStr">
+        <is>
+          <t>276KM</t>
+        </is>
+      </c>
       <c r="J512" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K512" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L512" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
-      <c r="A513" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A513" s="3"/>
+      <c r="B513" s="4"/>
+      <c r="C513" s="4"/>
+      <c r="D513" s="4"/>
+      <c r="E513" s="3"/>
+      <c r="F513" s="3"/>
+      <c r="G513" s="3"/>
+      <c r="H513" s="3"/>
+      <c r="I513" s="3"/>
       <c r="J513" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K513" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L513" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="3"/>
       <c r="B514" s="4"/>
       <c r="C514" s="4"/>
       <c r="D514" s="4"/>
       <c r="E514" s="3"/>
       <c r="F514" s="3"/>
       <c r="G514" s="3"/>
       <c r="H514" s="3"/>
       <c r="I514" s="3"/>
       <c r="J514" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K514" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L514" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="3"/>
       <c r="B515" s="4"/>
       <c r="C515" s="4"/>
       <c r="D515" s="4"/>
       <c r="E515" s="3"/>
       <c r="F515" s="3"/>
       <c r="G515" s="3"/>
       <c r="H515" s="3"/>
       <c r="I515" s="3"/>
       <c r="J515" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K515" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L515" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="3"/>
+      <c r="B516" s="4"/>
+      <c r="C516" s="4"/>
+      <c r="D516" s="4"/>
+      <c r="E516" s="3"/>
+      <c r="F516" s="3"/>
+      <c r="G516" s="3"/>
+      <c r="H516" s="3"/>
+      <c r="I516" s="3"/>
+      <c r="J516" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K515" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E516" s="3" t="inlineStr">
+      <c r="K516" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L516" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B517" s="4" t="inlineStr">
+        <is>
+          <t>116허6333</t>
+        </is>
+      </c>
+      <c r="C517" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.5T 5인승</t>
+        </is>
+      </c>
+      <c r="D517" s="4" t="inlineStr">
+        <is>
+          <t>멀티 챔버 에어 서스펜션 + 능동형 후륜 조향
+, 빌트인 캠 패키지, 프리미엄컬렉션, 20인
+치휠 다크하이퍼실버휠</t>
+        </is>
+      </c>
+      <c r="E517" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F516" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G516" s="3" t="inlineStr">
+      <c r="F517" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G517" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H516" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I517" s="3"/>
+      <c r="H517" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I517" s="3" t="inlineStr">
+        <is>
+          <t>46,286KM</t>
+        </is>
+      </c>
       <c r="J517" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K517" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L517" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>2,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
-      <c r="A518" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A518" s="3"/>
+      <c r="B518" s="4"/>
+      <c r="C518" s="4"/>
+      <c r="D518" s="4"/>
+      <c r="E518" s="3"/>
+      <c r="F518" s="3"/>
+      <c r="G518" s="3"/>
+      <c r="H518" s="3"/>
+      <c r="I518" s="3"/>
       <c r="J518" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K518" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L518" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>1,950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="3"/>
       <c r="B519" s="4"/>
       <c r="C519" s="4"/>
       <c r="D519" s="4"/>
       <c r="E519" s="3"/>
       <c r="F519" s="3"/>
       <c r="G519" s="3"/>
       <c r="H519" s="3"/>
       <c r="I519" s="3"/>
       <c r="J519" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K519" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L519" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="3"/>
+      <c r="B520" s="4"/>
+      <c r="C520" s="4"/>
+      <c r="D520" s="4"/>
+      <c r="E520" s="3"/>
+      <c r="F520" s="3"/>
+      <c r="G520" s="3"/>
+      <c r="H520" s="3"/>
+      <c r="I520" s="3"/>
+      <c r="J520" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K519" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E520" s="3" t="inlineStr">
+      <c r="K520" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L520" s="3" t="inlineStr">
+        <is>
+          <t>1,850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B521" s="4" t="inlineStr">
+        <is>
+          <t>116호6576</t>
+        </is>
+      </c>
+      <c r="C521" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D521" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E521" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F520" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I521" s="3"/>
+      <c r="F521" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G521" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H521" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I521" s="3" t="inlineStr">
+        <is>
+          <t>15,380KM</t>
+        </is>
+      </c>
       <c r="J521" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K521" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L521" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
-      <c r="A522" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A522" s="3"/>
+      <c r="B522" s="4"/>
+      <c r="C522" s="4"/>
+      <c r="D522" s="4"/>
+      <c r="E522" s="3"/>
+      <c r="F522" s="3"/>
+      <c r="G522" s="3"/>
+      <c r="H522" s="3"/>
+      <c r="I522" s="3"/>
       <c r="J522" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K522" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L522" s="3" t="inlineStr">
         <is>
-          <t>1,210,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="3"/>
       <c r="B523" s="4"/>
       <c r="C523" s="4"/>
       <c r="D523" s="4"/>
       <c r="E523" s="3"/>
       <c r="F523" s="3"/>
       <c r="G523" s="3"/>
       <c r="H523" s="3"/>
       <c r="I523" s="3"/>
       <c r="J523" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K523" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L523" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
-      <c r="A524" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A524" s="3"/>
+      <c r="B524" s="4"/>
+      <c r="C524" s="4"/>
+      <c r="D524" s="4"/>
+      <c r="E524" s="3"/>
+      <c r="F524" s="3"/>
+      <c r="G524" s="3"/>
+      <c r="H524" s="3"/>
+      <c r="I524" s="3"/>
       <c r="J524" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K524" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L524" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="3"/>
       <c r="B525" s="4"/>
       <c r="C525" s="4"/>
       <c r="D525" s="4"/>
       <c r="E525" s="3"/>
       <c r="F525" s="3"/>
       <c r="G525" s="3"/>
       <c r="H525" s="3"/>
       <c r="I525" s="3"/>
       <c r="J525" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K525" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L525" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B526" s="4" t="inlineStr">
         <is>
-          <t>133하6718</t>
+          <t>116호7466</t>
         </is>
       </c>
       <c r="C526" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 (DN8) 2.0 LPG(렌터카용) 스타일</t>
+          <t>트랙스 크로스오버 1.2T 레드라인</t>
         </is>
       </c>
       <c r="D526" s="4" t="inlineStr">
         <is>
-          <t>하이패스+ECM룸미러</t>
+          <t>어댑티브크루즈컨트롤</t>
         </is>
       </c>
       <c r="E526" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H526" s="3" t="inlineStr">
         <is>
-          <t>23년04월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I526" s="3" t="inlineStr">
         <is>
-          <t>35,500KM</t>
+          <t>11,322KM</t>
         </is>
       </c>
       <c r="J526" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K526" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L526" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="3"/>
       <c r="B527" s="4"/>
       <c r="C527" s="4"/>
       <c r="D527" s="4"/>
       <c r="E527" s="3"/>
       <c r="F527" s="3"/>
       <c r="G527" s="3"/>
       <c r="H527" s="3"/>
       <c r="I527" s="3"/>
       <c r="J527" s="3" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K527" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L527" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
-      <c r="A528" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A528" s="3"/>
+      <c r="B528" s="4"/>
+      <c r="C528" s="4"/>
+      <c r="D528" s="4"/>
+      <c r="E528" s="3"/>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3"/>
+      <c r="H528" s="3"/>
+      <c r="I528" s="3"/>
       <c r="J528" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K528" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L528" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3"/>
       <c r="B529" s="4"/>
       <c r="C529" s="4"/>
       <c r="D529" s="4"/>
       <c r="E529" s="3"/>
       <c r="F529" s="3"/>
       <c r="G529" s="3"/>
       <c r="H529" s="3"/>
       <c r="I529" s="3"/>
       <c r="J529" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K529" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L529" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="3"/>
+      <c r="B530" s="4"/>
+      <c r="C530" s="4"/>
+      <c r="D530" s="4"/>
+      <c r="E530" s="3"/>
+      <c r="F530" s="3"/>
+      <c r="G530" s="3"/>
+      <c r="H530" s="3"/>
+      <c r="I530" s="3"/>
+      <c r="J530" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K529" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E530" s="3" t="inlineStr">
+      <c r="K530" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L530" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B531" s="4" t="inlineStr">
+        <is>
+          <t>116호7232</t>
+        </is>
+      </c>
+      <c r="C531" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴스포티지 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D531" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E531" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F530" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G530" s="3" t="inlineStr">
+      <c r="F531" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G531" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H530" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I531" s="3"/>
+      <c r="H531" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I531" s="3" t="inlineStr">
+        <is>
+          <t>4,637KM</t>
+        </is>
+      </c>
       <c r="J531" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K531" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L531" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="3"/>
       <c r="B532" s="4"/>
       <c r="C532" s="4"/>
       <c r="D532" s="4"/>
       <c r="E532" s="3"/>
       <c r="F532" s="3"/>
       <c r="G532" s="3"/>
       <c r="H532" s="3"/>
       <c r="I532" s="3"/>
       <c r="J532" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K532" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L532" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
-      <c r="A533" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A533" s="3"/>
+      <c r="B533" s="4"/>
+      <c r="C533" s="4"/>
+      <c r="D533" s="4"/>
+      <c r="E533" s="3"/>
+      <c r="F533" s="3"/>
+      <c r="G533" s="3"/>
+      <c r="H533" s="3"/>
+      <c r="I533" s="3"/>
       <c r="J533" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K533" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L533" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="3"/>
       <c r="B534" s="4"/>
       <c r="C534" s="4"/>
       <c r="D534" s="4"/>
       <c r="E534" s="3"/>
       <c r="F534" s="3"/>
       <c r="G534" s="3"/>
       <c r="H534" s="3"/>
       <c r="I534" s="3"/>
       <c r="J534" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K534" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L534" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="3"/>
       <c r="B535" s="4"/>
       <c r="C535" s="4"/>
       <c r="D535" s="4"/>
       <c r="E535" s="3"/>
       <c r="F535" s="3"/>
       <c r="G535" s="3"/>
       <c r="H535" s="3"/>
       <c r="I535" s="3"/>
       <c r="J535" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K535" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L535" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B536" s="4" t="inlineStr">
         <is>
-          <t>133하6732</t>
+          <t>116호7760</t>
         </is>
       </c>
       <c r="C536" s="4" t="inlineStr">
         <is>
-          <t>올 뉴 렉스턴 디젤 2.2 4WD 시그니처</t>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
         </is>
       </c>
       <c r="D536" s="4" t="inlineStr">
         <is>
-          <t>하부쇼바 튜닝(350만원) 360도 어려운드뷰
- 크루즈컨트롤어댑티브 레인센서</t>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
         </is>
       </c>
       <c r="E536" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F536" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G536" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H536" s="3" t="inlineStr">
         <is>
-          <t>23년05월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I536" s="3" t="inlineStr">
         <is>
-          <t>60,000KM</t>
+          <t>1,098KM</t>
         </is>
       </c>
       <c r="J536" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K536" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L536" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="3"/>
       <c r="B537" s="4"/>
       <c r="C537" s="4"/>
       <c r="D537" s="4"/>
       <c r="E537" s="3"/>
       <c r="F537" s="3"/>
       <c r="G537" s="3"/>
       <c r="H537" s="3"/>
       <c r="I537" s="3"/>
       <c r="J537" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K537" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K537" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L537" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
-      <c r="A538" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A538" s="3"/>
+      <c r="B538" s="4"/>
+      <c r="C538" s="4"/>
+      <c r="D538" s="4"/>
+      <c r="E538" s="3"/>
+      <c r="F538" s="3"/>
+      <c r="G538" s="3"/>
+      <c r="H538" s="3"/>
+      <c r="I538" s="3"/>
       <c r="J538" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K538" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L538" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="3"/>
       <c r="B539" s="4"/>
       <c r="C539" s="4"/>
       <c r="D539" s="4"/>
       <c r="E539" s="3"/>
       <c r="F539" s="3"/>
       <c r="G539" s="3"/>
       <c r="H539" s="3"/>
       <c r="I539" s="3"/>
       <c r="J539" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K539" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K539" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L539" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
-      <c r="A540" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A540" s="3"/>
+      <c r="B540" s="4"/>
+      <c r="C540" s="4"/>
+      <c r="D540" s="4"/>
+      <c r="E540" s="3"/>
+      <c r="F540" s="3"/>
+      <c r="G540" s="3"/>
+      <c r="H540" s="3"/>
+      <c r="I540" s="3"/>
       <c r="J540" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K540" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L540" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B541" s="4" t="inlineStr">
         <is>
-          <t>133하6555</t>
+          <t>116호7905</t>
         </is>
       </c>
       <c r="C541" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 그랜저 IG 2.5 프리미엄</t>
-[...2 lines deleted...]
-      <c r="D541" s="4"/>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D541" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
       <c r="E541" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F541" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G541" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H541" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I541" s="3" t="inlineStr">
         <is>
-          <t>118,300KM</t>
+          <t>1,963KM</t>
         </is>
       </c>
       <c r="J541" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K541" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L541" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="3"/>
       <c r="B542" s="4"/>
       <c r="C542" s="4"/>
       <c r="D542" s="4"/>
       <c r="E542" s="3"/>
       <c r="F542" s="3"/>
       <c r="G542" s="3"/>
       <c r="H542" s="3"/>
       <c r="I542" s="3"/>
       <c r="J542" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K542" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L542" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
-      <c r="A543" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A543" s="3"/>
+      <c r="B543" s="4"/>
+      <c r="C543" s="4"/>
       <c r="D543" s="4"/>
-      <c r="E543" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E543" s="3"/>
+      <c r="F543" s="3"/>
+      <c r="G543" s="3"/>
+      <c r="H543" s="3"/>
+      <c r="I543" s="3"/>
       <c r="J543" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K543" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L543" s="3" t="inlineStr">
         <is>
-          <t>4,400,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="3"/>
       <c r="B544" s="4"/>
       <c r="C544" s="4"/>
       <c r="D544" s="4"/>
       <c r="E544" s="3"/>
       <c r="F544" s="3"/>
       <c r="G544" s="3"/>
       <c r="H544" s="3"/>
       <c r="I544" s="3"/>
       <c r="J544" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K544" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L544" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="3"/>
       <c r="B545" s="4"/>
       <c r="C545" s="4"/>
       <c r="D545" s="4"/>
       <c r="E545" s="3"/>
       <c r="F545" s="3"/>
       <c r="G545" s="3"/>
       <c r="H545" s="3"/>
       <c r="I545" s="3"/>
       <c r="J545" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K545" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L545" s="3" t="inlineStr">
         <is>
-          <t>4,700,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
-      <c r="A546" s="3"/>
-[...1 lines deleted...]
-      <c r="C546" s="4"/>
+      <c r="A546" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B546" s="4" t="inlineStr">
+        <is>
+          <t>116호6421</t>
+        </is>
+      </c>
+      <c r="C546" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉</t>
+        </is>
+      </c>
       <c r="D546" s="4"/>
-      <c r="E546" s="3"/>
-[...3 lines deleted...]
-      <c r="I546" s="3"/>
+      <c r="E546" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F546" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G546" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H546" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I546" s="3" t="inlineStr">
+        <is>
+          <t>20,111KM</t>
+        </is>
+      </c>
       <c r="J546" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K546" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L546" s="3" t="inlineStr">
         <is>
-          <t>4,860,000</t>
+          <t>545,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="3"/>
       <c r="B547" s="4"/>
       <c r="C547" s="4"/>
       <c r="D547" s="4"/>
       <c r="E547" s="3"/>
       <c r="F547" s="3"/>
       <c r="G547" s="3"/>
       <c r="H547" s="3"/>
       <c r="I547" s="3"/>
       <c r="J547" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K547" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L547" s="3" t="inlineStr">
         <is>
-          <t>4,990,000</t>
+          <t>525,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
-      <c r="A548" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A548" s="3"/>
+      <c r="B548" s="4"/>
+      <c r="C548" s="4"/>
+      <c r="D548" s="4"/>
+      <c r="E548" s="3"/>
+      <c r="F548" s="3"/>
+      <c r="G548" s="3"/>
+      <c r="H548" s="3"/>
+      <c r="I548" s="3"/>
       <c r="J548" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K548" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L548" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>505,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="3"/>
       <c r="B549" s="4"/>
       <c r="C549" s="4"/>
       <c r="D549" s="4"/>
       <c r="E549" s="3"/>
       <c r="F549" s="3"/>
       <c r="G549" s="3"/>
       <c r="H549" s="3"/>
       <c r="I549" s="3"/>
       <c r="J549" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K549" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L549" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>485,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="3"/>
       <c r="B550" s="4"/>
       <c r="C550" s="4"/>
       <c r="D550" s="4"/>
       <c r="E550" s="3"/>
       <c r="F550" s="3"/>
       <c r="G550" s="3"/>
       <c r="H550" s="3"/>
       <c r="I550" s="3"/>
       <c r="J550" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K550" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L550" s="3" t="inlineStr">
         <is>
-          <t>1,010,000</t>
+          <t>465,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
-      <c r="A551" s="3"/>
-[...7 lines deleted...]
-      <c r="I551" s="3"/>
+      <c r="A551" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B551" s="4" t="inlineStr">
+        <is>
+          <t>106호6592</t>
+        </is>
+      </c>
+      <c r="C551" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D551" s="4" t="inlineStr">
+        <is>
+          <t>컴포트Ⅰ, 현대스마트센스, 인포테인먼트 내비1</t>
+        </is>
+      </c>
+      <c r="E551" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F551" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G551" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H551" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I551" s="3" t="inlineStr">
+        <is>
+          <t>34,596KM</t>
+        </is>
+      </c>
       <c r="J551" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K551" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L551" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="3"/>
       <c r="B552" s="4"/>
       <c r="C552" s="4"/>
       <c r="D552" s="4"/>
       <c r="E552" s="3"/>
       <c r="F552" s="3"/>
       <c r="G552" s="3"/>
       <c r="H552" s="3"/>
       <c r="I552" s="3"/>
       <c r="J552" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K552" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L552" s="3" t="inlineStr">
         <is>
-          <t>1,070,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
-      <c r="A553" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A553" s="3"/>
+      <c r="B553" s="4"/>
+      <c r="C553" s="4"/>
+      <c r="D553" s="4"/>
+      <c r="E553" s="3"/>
+      <c r="F553" s="3"/>
+      <c r="G553" s="3"/>
+      <c r="H553" s="3"/>
+      <c r="I553" s="3"/>
       <c r="J553" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K553" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L553" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="3"/>
       <c r="B554" s="4"/>
       <c r="C554" s="4"/>
       <c r="D554" s="4"/>
       <c r="E554" s="3"/>
       <c r="F554" s="3"/>
       <c r="G554" s="3"/>
       <c r="H554" s="3"/>
       <c r="I554" s="3"/>
       <c r="J554" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K554" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L554" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="3"/>
       <c r="B555" s="4"/>
       <c r="C555" s="4"/>
       <c r="D555" s="4"/>
       <c r="E555" s="3"/>
       <c r="F555" s="3"/>
       <c r="G555" s="3"/>
       <c r="H555" s="3"/>
       <c r="I555" s="3"/>
       <c r="J555" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K555" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L555" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
-      <c r="A556" s="3"/>
-[...1 lines deleted...]
-      <c r="C556" s="4"/>
+      <c r="A556" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B556" s="4" t="inlineStr">
+        <is>
+          <t>101허4964</t>
+        </is>
+      </c>
+      <c r="C556" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
       <c r="D556" s="4"/>
-      <c r="E556" s="3"/>
-[...3 lines deleted...]
-      <c r="I556" s="3"/>
+      <c r="E556" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F556" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G556" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H556" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I556" s="3" t="inlineStr">
+        <is>
+          <t>78,500KM</t>
+        </is>
+      </c>
       <c r="J556" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K556" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L556" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="3"/>
       <c r="B557" s="4"/>
       <c r="C557" s="4"/>
       <c r="D557" s="4"/>
       <c r="E557" s="3"/>
       <c r="F557" s="3"/>
       <c r="G557" s="3"/>
       <c r="H557" s="3"/>
       <c r="I557" s="3"/>
       <c r="J557" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K557" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L557" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
-      <c r="A558" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A558" s="3"/>
+      <c r="B558" s="4"/>
+      <c r="C558" s="4"/>
+      <c r="D558" s="4"/>
+      <c r="E558" s="3"/>
+      <c r="F558" s="3"/>
+      <c r="G558" s="3"/>
+      <c r="H558" s="3"/>
+      <c r="I558" s="3"/>
       <c r="J558" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K558" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L558" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="3"/>
       <c r="B559" s="4"/>
       <c r="C559" s="4"/>
       <c r="D559" s="4"/>
       <c r="E559" s="3"/>
       <c r="F559" s="3"/>
       <c r="G559" s="3"/>
       <c r="H559" s="3"/>
       <c r="I559" s="3"/>
       <c r="J559" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K559" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L559" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="3"/>
       <c r="B560" s="4"/>
       <c r="C560" s="4"/>
       <c r="D560" s="4"/>
       <c r="E560" s="3"/>
       <c r="F560" s="3"/>
       <c r="G560" s="3"/>
       <c r="H560" s="3"/>
       <c r="I560" s="3"/>
       <c r="J560" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K560" s="3" t="inlineStr">
         <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L560" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B561" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C561" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D561" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E561" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F561" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G561" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H561" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I561" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J561" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K561" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L560" s="3" t="inlineStr">
+      <c r="L561" s="3" t="inlineStr">
         <is>
           <t>770,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="3"/>
       <c r="B562" s="4"/>
       <c r="C562" s="4"/>
       <c r="D562" s="4"/>
       <c r="E562" s="3"/>
       <c r="F562" s="3"/>
       <c r="G562" s="3"/>
       <c r="H562" s="3"/>
       <c r="I562" s="3"/>
       <c r="J562" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K562" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L562" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
-      <c r="A563" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A563" s="3"/>
+      <c r="B563" s="4"/>
+      <c r="C563" s="4"/>
       <c r="D563" s="4"/>
-      <c r="E563" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E563" s="3"/>
+      <c r="F563" s="3"/>
+      <c r="G563" s="3"/>
+      <c r="H563" s="3"/>
+      <c r="I563" s="3"/>
       <c r="J563" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K563" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L563" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="3"/>
       <c r="B564" s="4"/>
       <c r="C564" s="4"/>
       <c r="D564" s="4"/>
       <c r="E564" s="3"/>
       <c r="F564" s="3"/>
       <c r="G564" s="3"/>
       <c r="H564" s="3"/>
       <c r="I564" s="3"/>
       <c r="J564" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K564" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L564" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
-      <c r="A565" s="3"/>
-[...7 lines deleted...]
-      <c r="I565" s="3"/>
+      <c r="A565" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B565" s="4" t="inlineStr">
+        <is>
+          <t>101하2775</t>
+        </is>
+      </c>
+      <c r="C565" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 2.2 디젤 AWD 8인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D565" s="4" t="inlineStr">
+        <is>
+          <t>패밀리, 테크2</t>
+        </is>
+      </c>
+      <c r="E565" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F565" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G565" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H565" s="3" t="inlineStr">
+        <is>
+          <t>21년10월</t>
+        </is>
+      </c>
+      <c r="I565" s="3" t="inlineStr">
+        <is>
+          <t>85,900KM</t>
+        </is>
+      </c>
       <c r="J565" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K565" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L565" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="3"/>
       <c r="B566" s="4"/>
       <c r="C566" s="4"/>
       <c r="D566" s="4"/>
       <c r="E566" s="3"/>
       <c r="F566" s="3"/>
       <c r="G566" s="3"/>
       <c r="H566" s="3"/>
       <c r="I566" s="3"/>
       <c r="J566" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K566" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L566" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
-      <c r="A567" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A567" s="3"/>
+      <c r="B567" s="4"/>
+      <c r="C567" s="4"/>
+      <c r="D567" s="4"/>
+      <c r="E567" s="3"/>
+      <c r="F567" s="3"/>
+      <c r="G567" s="3"/>
+      <c r="H567" s="3"/>
+      <c r="I567" s="3"/>
       <c r="J567" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K567" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L567" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="3"/>
       <c r="B568" s="4"/>
       <c r="C568" s="4"/>
       <c r="D568" s="4"/>
       <c r="E568" s="3"/>
       <c r="F568" s="3"/>
       <c r="G568" s="3"/>
       <c r="H568" s="3"/>
       <c r="I568" s="3"/>
       <c r="J568" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K568" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L568" s="3" t="inlineStr">
         <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B569" s="4" t="inlineStr">
+        <is>
+          <t>101호9352</t>
+        </is>
+      </c>
+      <c r="C569" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D569" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템(ECM룸미러), 인포테인먼트내비
+Ⅱ, 플래티넘플러스</t>
+        </is>
+      </c>
+      <c r="E569" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F569" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G569" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H569" s="3" t="inlineStr">
+        <is>
+          <t>21년01월</t>
+        </is>
+      </c>
+      <c r="I569" s="3" t="inlineStr">
+        <is>
+          <t>59,500KM</t>
+        </is>
+      </c>
+      <c r="J569" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K569" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L569" s="3" t="inlineStr">
+        <is>
           <t>500,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
-[...24 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
-      <c r="A570" s="3"/>
-[...7 lines deleted...]
-      <c r="I570" s="3"/>
+      <c r="A570" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B570" s="4" t="inlineStr">
+        <is>
+          <t>142호6519</t>
+        </is>
+      </c>
+      <c r="C570" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D570" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, SBW팩</t>
+        </is>
+      </c>
+      <c r="E570" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F570" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G570" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H570" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I570" s="3" t="inlineStr">
+        <is>
+          <t>37,500KM</t>
+        </is>
+      </c>
       <c r="J570" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K570" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L570" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="3"/>
       <c r="B571" s="4"/>
       <c r="C571" s="4"/>
       <c r="D571" s="4"/>
       <c r="E571" s="3"/>
       <c r="F571" s="3"/>
       <c r="G571" s="3"/>
       <c r="H571" s="3"/>
       <c r="I571" s="3"/>
       <c r="J571" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K571" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L571" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
-      <c r="A572" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A572" s="3"/>
+      <c r="B572" s="4"/>
+      <c r="C572" s="4"/>
+      <c r="D572" s="4"/>
+      <c r="E572" s="3"/>
+      <c r="F572" s="3"/>
+      <c r="G572" s="3"/>
+      <c r="H572" s="3"/>
+      <c r="I572" s="3"/>
       <c r="J572" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K572" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L572" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="3"/>
       <c r="B573" s="4"/>
       <c r="C573" s="4"/>
       <c r="D573" s="4"/>
       <c r="E573" s="3"/>
       <c r="F573" s="3"/>
       <c r="G573" s="3"/>
       <c r="H573" s="3"/>
       <c r="I573" s="3"/>
       <c r="J573" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K573" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L573" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
-      <c r="A574" s="3"/>
-[...7 lines deleted...]
-      <c r="I574" s="3"/>
+      <c r="A574" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B574" s="4" t="inlineStr">
+        <is>
+          <t>160허7672</t>
+        </is>
+      </c>
+      <c r="C574" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 하이브리드(CN7) 모던</t>
+        </is>
+      </c>
+      <c r="D574" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템(ECM룸미러), 인포테인먼트내비
+Ⅱ</t>
+        </is>
+      </c>
+      <c r="E574" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F574" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G574" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H574" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I574" s="3" t="inlineStr">
+        <is>
+          <t>98,350KM</t>
+        </is>
+      </c>
       <c r="J574" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K574" s="3" t="inlineStr">
         <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L574" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="3"/>
+      <c r="B575" s="4"/>
+      <c r="C575" s="4"/>
+      <c r="D575" s="4"/>
+      <c r="E575" s="3"/>
+      <c r="F575" s="3"/>
+      <c r="G575" s="3"/>
+      <c r="H575" s="3"/>
+      <c r="I575" s="3"/>
+      <c r="J575" s="3" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K575" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L575" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B576" s="4" t="inlineStr">
+        <is>
+          <t>16하4343</t>
+        </is>
+      </c>
+      <c r="C576" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱 레인지 2WD 어스</t>
+        </is>
+      </c>
+      <c r="D576" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E576" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F576" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G576" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H576" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I576" s="3" t="inlineStr">
+        <is>
+          <t>89,907KM</t>
+        </is>
+      </c>
+      <c r="J576" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K576" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L574" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L576" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="3"/>
       <c r="B577" s="4"/>
       <c r="C577" s="4"/>
       <c r="D577" s="4"/>
       <c r="E577" s="3"/>
       <c r="F577" s="3"/>
       <c r="G577" s="3"/>
       <c r="H577" s="3"/>
       <c r="I577" s="3"/>
       <c r="J577" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K577" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L577" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
-      <c r="A578" s="3"/>
-[...7 lines deleted...]
-      <c r="I578" s="3"/>
+      <c r="A578" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B578" s="4" t="inlineStr">
+        <is>
+          <t>125호4674</t>
+        </is>
+      </c>
+      <c r="C578" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 가솔린 1.0 터보 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D578" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 액티브 Ⅱ, 액티브 플러스</t>
+        </is>
+      </c>
+      <c r="E578" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F578" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G578" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H578" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I578" s="3" t="inlineStr">
+        <is>
+          <t>30,800KM</t>
+        </is>
+      </c>
       <c r="J578" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K578" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L578" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="3"/>
       <c r="B579" s="4"/>
       <c r="C579" s="4"/>
       <c r="D579" s="4"/>
       <c r="E579" s="3"/>
       <c r="F579" s="3"/>
       <c r="G579" s="3"/>
       <c r="H579" s="3"/>
       <c r="I579" s="3"/>
       <c r="J579" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K579" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L579" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
-      <c r="A580" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A580" s="3"/>
+      <c r="B580" s="4"/>
+      <c r="C580" s="4"/>
+      <c r="D580" s="4"/>
+      <c r="E580" s="3"/>
+      <c r="F580" s="3"/>
+      <c r="G580" s="3"/>
+      <c r="H580" s="3"/>
+      <c r="I580" s="3"/>
       <c r="J580" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K580" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L580" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="3"/>
       <c r="B581" s="4"/>
       <c r="C581" s="4"/>
       <c r="D581" s="4"/>
       <c r="E581" s="3"/>
       <c r="F581" s="3"/>
       <c r="G581" s="3"/>
       <c r="H581" s="3"/>
       <c r="I581" s="3"/>
       <c r="J581" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>47</t>
         </is>
       </c>
       <c r="K581" s="3" t="inlineStr">
         <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L581" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B582" s="4" t="inlineStr">
+        <is>
+          <t>191허5034</t>
+        </is>
+      </c>
+      <c r="C582" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴스포티지 하이브리드 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D582" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 기본형-드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E582" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F582" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G582" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H582" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I582" s="3" t="inlineStr">
+        <is>
+          <t>61,250KM</t>
+        </is>
+      </c>
+      <c r="J582" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K582" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L581" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L582" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="3"/>
       <c r="B583" s="4"/>
       <c r="C583" s="4"/>
       <c r="D583" s="4"/>
       <c r="E583" s="3"/>
       <c r="F583" s="3"/>
       <c r="G583" s="3"/>
       <c r="H583" s="3"/>
       <c r="I583" s="3"/>
       <c r="J583" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K583" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L583" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
-      <c r="A584" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E584" s="3" t="inlineStr">
+      <c r="A584" s="3"/>
+      <c r="B584" s="4"/>
+      <c r="C584" s="4"/>
+      <c r="D584" s="4"/>
+      <c r="E584" s="3"/>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3"/>
+      <c r="H584" s="3"/>
+      <c r="I584" s="3"/>
+      <c r="J584" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K584" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L584" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B585" s="4" t="inlineStr">
+        <is>
+          <t>101호2795</t>
+        </is>
+      </c>
+      <c r="C585" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 GDI 2WD 노블레스</t>
+        </is>
+      </c>
+      <c r="D585" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 스타일</t>
+        </is>
+      </c>
+      <c r="E585" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F584" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G584" s="3" t="inlineStr">
+      <c r="F585" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G585" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H584" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J584" s="3" t="inlineStr">
+      <c r="H585" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I585" s="3" t="inlineStr">
+        <is>
+          <t>59,050KM</t>
+        </is>
+      </c>
+      <c r="J585" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K584" s="3" t="inlineStr">
+      <c r="K585" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L584" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L585" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="3"/>
       <c r="B586" s="4"/>
       <c r="C586" s="4"/>
       <c r="D586" s="4"/>
       <c r="E586" s="3"/>
       <c r="F586" s="3"/>
       <c r="G586" s="3"/>
       <c r="H586" s="3"/>
       <c r="I586" s="3"/>
       <c r="J586" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K586" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L586" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="3"/>
       <c r="B587" s="4"/>
       <c r="C587" s="4"/>
       <c r="D587" s="4"/>
       <c r="E587" s="3"/>
       <c r="F587" s="3"/>
       <c r="G587" s="3"/>
       <c r="H587" s="3"/>
       <c r="I587" s="3"/>
       <c r="J587" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K587" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L587" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="3"/>
       <c r="B588" s="4"/>
       <c r="C588" s="4"/>
       <c r="D588" s="4"/>
       <c r="E588" s="3"/>
       <c r="F588" s="3"/>
       <c r="G588" s="3"/>
       <c r="H588" s="3"/>
       <c r="I588" s="3"/>
       <c r="J588" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>43</t>
         </is>
       </c>
       <c r="K588" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L588" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B589" s="4" t="inlineStr">
         <is>
-          <t>109허6783</t>
+          <t>101허4116</t>
         </is>
       </c>
       <c r="C589" s="4" t="inlineStr">
         <is>
-          <t>K5 DL3 2.0 LPI 트랜디</t>
-[...2 lines deleted...]
-      <c r="D589" s="4"/>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄 초
+이스</t>
+        </is>
+      </c>
+      <c r="D589" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 프리미엄초이스, 파노라마선루
+프</t>
+        </is>
+      </c>
       <c r="E589" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F589" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G589" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H589" s="3" t="inlineStr">
         <is>
-          <t>21년07월</t>
+          <t>20년12월</t>
         </is>
       </c>
       <c r="I589" s="3" t="inlineStr">
         <is>
-          <t>99,051KM</t>
+          <t>119,150KM</t>
         </is>
       </c>
       <c r="J589" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K589" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L589" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="3"/>
       <c r="B590" s="4"/>
       <c r="C590" s="4"/>
       <c r="D590" s="4"/>
       <c r="E590" s="3"/>
       <c r="F590" s="3"/>
       <c r="G590" s="3"/>
       <c r="H590" s="3"/>
       <c r="I590" s="3"/>
       <c r="J590" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K590" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L590" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="3"/>
       <c r="B591" s="4"/>
       <c r="C591" s="4"/>
       <c r="D591" s="4"/>
       <c r="E591" s="3"/>
       <c r="F591" s="3"/>
       <c r="G591" s="3"/>
       <c r="H591" s="3"/>
       <c r="I591" s="3"/>
       <c r="J591" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K591" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L591" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B592" s="4" t="inlineStr">
         <is>
-          <t>109호7213</t>
+          <t>142호2072</t>
         </is>
       </c>
       <c r="C592" s="4" t="inlineStr">
         <is>
-          <t>XM3 1.6 GTe RE+</t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
         </is>
       </c>
       <c r="D592" s="4" t="inlineStr">
         <is>
-          <t>시그니처 패키지1</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E592" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F592" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G592" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H592" s="3" t="inlineStr">
         <is>
-          <t>23년08월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I592" s="3" t="inlineStr">
         <is>
-          <t>41,434KM</t>
+          <t>15,500KM</t>
         </is>
       </c>
       <c r="J592" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K592" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L592" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="3"/>
       <c r="B593" s="4"/>
       <c r="C593" s="4"/>
       <c r="D593" s="4"/>
       <c r="E593" s="3"/>
       <c r="F593" s="3"/>
       <c r="G593" s="3"/>
       <c r="H593" s="3"/>
       <c r="I593" s="3"/>
       <c r="J593" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K593" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L593" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="3"/>
       <c r="B594" s="4"/>
       <c r="C594" s="4"/>
       <c r="D594" s="4"/>
       <c r="E594" s="3"/>
       <c r="F594" s="3"/>
       <c r="G594" s="3"/>
       <c r="H594" s="3"/>
       <c r="I594" s="3"/>
       <c r="J594" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K594" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L594" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="3"/>
       <c r="B595" s="4"/>
       <c r="C595" s="4"/>
       <c r="D595" s="4"/>
       <c r="E595" s="3"/>
       <c r="F595" s="3"/>
       <c r="G595" s="3"/>
       <c r="H595" s="3"/>
       <c r="I595" s="3"/>
       <c r="J595" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K595" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L595" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
-      <c r="A596" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A596" s="3"/>
+      <c r="B596" s="4"/>
+      <c r="C596" s="4"/>
       <c r="D596" s="4"/>
-      <c r="E596" s="3" t="inlineStr">
+      <c r="E596" s="3"/>
+      <c r="F596" s="3"/>
+      <c r="G596" s="3"/>
+      <c r="H596" s="3"/>
+      <c r="I596" s="3"/>
+      <c r="J596" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K596" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L596" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B597" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C597" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D597" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E597" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F596" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G596" s="3" t="inlineStr">
+      <c r="F597" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G597" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H596" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I597" s="3"/>
+      <c r="H597" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I597" s="3" t="inlineStr">
+        <is>
+          <t>53,800KM</t>
+        </is>
+      </c>
       <c r="J597" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K597" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L597" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="3"/>
       <c r="B598" s="4"/>
       <c r="C598" s="4"/>
       <c r="D598" s="4"/>
       <c r="E598" s="3"/>
       <c r="F598" s="3"/>
       <c r="G598" s="3"/>
       <c r="H598" s="3"/>
       <c r="I598" s="3"/>
       <c r="J598" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K598" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L598" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="3"/>
       <c r="B599" s="4"/>
       <c r="C599" s="4"/>
       <c r="D599" s="4"/>
       <c r="E599" s="3"/>
       <c r="F599" s="3"/>
       <c r="G599" s="3"/>
       <c r="H599" s="3"/>
       <c r="I599" s="3"/>
       <c r="J599" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K599" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L599" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="3"/>
       <c r="B600" s="4"/>
       <c r="C600" s="4"/>
       <c r="D600" s="4"/>
       <c r="E600" s="3"/>
       <c r="F600" s="3"/>
       <c r="G600" s="3"/>
       <c r="H600" s="3"/>
       <c r="I600" s="3"/>
       <c r="J600" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K600" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L600" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
-      <c r="A601" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="E601" s="3" t="inlineStr">
+      <c r="A601" s="3"/>
+      <c r="B601" s="4"/>
+      <c r="C601" s="4"/>
+      <c r="D601" s="4"/>
+      <c r="E601" s="3"/>
+      <c r="F601" s="3"/>
+      <c r="G601" s="3"/>
+      <c r="H601" s="3"/>
+      <c r="I601" s="3"/>
+      <c r="J601" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K601" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L601" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B602" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C602" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D602" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E602" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F601" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I602" s="3"/>
+      <c r="F602" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G602" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H602" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I602" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
       <c r="J602" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K602" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L602" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="3"/>
       <c r="B603" s="4"/>
       <c r="C603" s="4"/>
       <c r="D603" s="4"/>
       <c r="E603" s="3"/>
       <c r="F603" s="3"/>
       <c r="G603" s="3"/>
       <c r="H603" s="3"/>
       <c r="I603" s="3"/>
       <c r="J603" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K603" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L603" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="3"/>
       <c r="B604" s="4"/>
       <c r="C604" s="4"/>
       <c r="D604" s="4"/>
       <c r="E604" s="3"/>
       <c r="F604" s="3"/>
       <c r="G604" s="3"/>
       <c r="H604" s="3"/>
       <c r="I604" s="3"/>
       <c r="J604" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K604" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L604" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="3"/>
       <c r="B605" s="4"/>
       <c r="C605" s="4"/>
       <c r="D605" s="4"/>
       <c r="E605" s="3"/>
       <c r="F605" s="3"/>
       <c r="G605" s="3"/>
       <c r="H605" s="3"/>
       <c r="I605" s="3"/>
       <c r="J605" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K605" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L605" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B606" s="4" t="inlineStr">
         <is>
-          <t>11호7380</t>
+          <t>101호7613</t>
         </is>
       </c>
       <c r="C606" s="4" t="inlineStr">
         <is>
-          <t>EV6 롱레인지 에어</t>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
         </is>
       </c>
       <c r="D606" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스</t>
+          <t>빌트인캠+보조배터리, 드라이빙 어시스턴스 패키
+지2</t>
         </is>
       </c>
       <c r="E606" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F606" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G606" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H606" s="3" t="inlineStr">
         <is>
-          <t>22년04월</t>
+          <t>20년11월</t>
         </is>
       </c>
       <c r="I606" s="3" t="inlineStr">
         <is>
-          <t>104,072KM</t>
+          <t>79,500KM</t>
         </is>
       </c>
       <c r="J606" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K606" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L606" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3"/>
       <c r="B607" s="4"/>
       <c r="C607" s="4"/>
       <c r="D607" s="4"/>
       <c r="E607" s="3"/>
       <c r="F607" s="3"/>
       <c r="G607" s="3"/>
       <c r="H607" s="3"/>
       <c r="I607" s="3"/>
       <c r="J607" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K607" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L607" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="3"/>
       <c r="B608" s="4"/>
       <c r="C608" s="4"/>
       <c r="D608" s="4"/>
       <c r="E608" s="3"/>
       <c r="F608" s="3"/>
       <c r="G608" s="3"/>
       <c r="H608" s="3"/>
       <c r="I608" s="3"/>
       <c r="J608" s="3" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K608" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L608" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B609" s="4" t="inlineStr">
         <is>
-          <t>116호6877</t>
+          <t>142호3601</t>
         </is>
       </c>
       <c r="C609" s="4" t="inlineStr">
         <is>
-          <t>GV80 2.5T (바닐라베이지시트)</t>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
+루시브</t>
         </is>
       </c>
       <c r="D609" s="4" t="inlineStr">
         <is>
-          <t>20인치휠,  파퓰러패키지</t>
+          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
         </is>
       </c>
       <c r="E609" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F609" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G609" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H609" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I609" s="3" t="inlineStr">
         <is>
-          <t>15,090KM</t>
+          <t>13,000KM</t>
         </is>
       </c>
       <c r="J609" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K609" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L609" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="3"/>
       <c r="B610" s="4"/>
       <c r="C610" s="4"/>
       <c r="D610" s="4"/>
       <c r="E610" s="3"/>
       <c r="F610" s="3"/>
       <c r="G610" s="3"/>
       <c r="H610" s="3"/>
       <c r="I610" s="3"/>
       <c r="J610" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K610" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L610" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="3"/>
       <c r="B611" s="4"/>
       <c r="C611" s="4"/>
       <c r="D611" s="4"/>
       <c r="E611" s="3"/>
       <c r="F611" s="3"/>
       <c r="G611" s="3"/>
       <c r="H611" s="3"/>
       <c r="I611" s="3"/>
       <c r="J611" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K611" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L611" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="3"/>
       <c r="B612" s="4"/>
       <c r="C612" s="4"/>
       <c r="D612" s="4"/>
       <c r="E612" s="3"/>
       <c r="F612" s="3"/>
       <c r="G612" s="3"/>
       <c r="H612" s="3"/>
       <c r="I612" s="3"/>
       <c r="J612" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K612" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L612" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3"/>
       <c r="B613" s="4"/>
       <c r="C613" s="4"/>
       <c r="D613" s="4"/>
       <c r="E613" s="3"/>
       <c r="F613" s="3"/>
       <c r="G613" s="3"/>
       <c r="H613" s="3"/>
       <c r="I613" s="3"/>
       <c r="J613" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K613" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L613" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B614" s="4" t="inlineStr">
         <is>
-          <t>116허7596</t>
+          <t>125호5187</t>
         </is>
       </c>
       <c r="C614" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-니스 1</t>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
         </is>
       </c>
       <c r="D614" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인3, 하이패스</t>
+          <t>원격주차보조, 모니터링팩, 드라이브와이즈, 내
+비적용-컴포트, 스타일, 내비게이션</t>
         </is>
       </c>
       <c r="E614" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F614" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>파랑</t>
         </is>
       </c>
       <c r="G614" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H614" s="3" t="inlineStr">
         <is>
-          <t>24년03월</t>
+          <t>23년04월</t>
         </is>
       </c>
       <c r="I614" s="3" t="inlineStr">
         <is>
-          <t>60,336KM</t>
+          <t>72,700KM</t>
         </is>
       </c>
       <c r="J614" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K614" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L614" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="3"/>
       <c r="B615" s="4"/>
       <c r="C615" s="4"/>
       <c r="D615" s="4"/>
       <c r="E615" s="3"/>
       <c r="F615" s="3"/>
       <c r="G615" s="3"/>
       <c r="H615" s="3"/>
       <c r="I615" s="3"/>
       <c r="J615" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K615" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L615" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="3"/>
       <c r="B616" s="4"/>
       <c r="C616" s="4"/>
       <c r="D616" s="4"/>
       <c r="E616" s="3"/>
       <c r="F616" s="3"/>
       <c r="G616" s="3"/>
       <c r="H616" s="3"/>
       <c r="I616" s="3"/>
       <c r="J616" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K616" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L616" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3"/>
       <c r="B617" s="4"/>
       <c r="C617" s="4"/>
       <c r="D617" s="4"/>
       <c r="E617" s="3"/>
       <c r="F617" s="3"/>
       <c r="G617" s="3"/>
       <c r="H617" s="3"/>
       <c r="I617" s="3"/>
       <c r="J617" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K617" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L617" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="3"/>
       <c r="B618" s="4"/>
       <c r="C618" s="4"/>
       <c r="D618" s="4"/>
       <c r="E618" s="3"/>
       <c r="F618" s="3"/>
       <c r="G618" s="3"/>
       <c r="H618" s="3"/>
       <c r="I618" s="3"/>
       <c r="J618" s="3" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K618" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L618" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B619" s="4" t="inlineStr">
         <is>
-          <t>116호6175</t>
+          <t>142호8434</t>
         </is>
       </c>
       <c r="C619" s="4" t="inlineStr">
         <is>
-          <t>GV80 2.5T (어스브라운시트)</t>
+          <t>뉴 GV80 가솔린 2.5 터보 AWD 5인승 기본형</t>
         </is>
       </c>
       <c r="D619" s="4" t="inlineStr">
         <is>
-          <t>헤드업디스플레이, 드라이빙어시스턴스패키지1, 
-빌트인캠패키지.22인치휠,시그니쳐디자인셀렉션2</t>
+          <t>드라이빙어시스턴스패키지1, 헤드업디스플레이, 
+뱅앤올룹슨사운드패키지, 빌트인캠패키지</t>
         </is>
       </c>
       <c r="E619" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H619" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I619" s="3" t="inlineStr">
         <is>
-          <t>32,832KM</t>
+          <t>14,000KM</t>
         </is>
       </c>
       <c r="J619" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K619" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L619" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="3"/>
       <c r="B620" s="4"/>
       <c r="C620" s="4"/>
       <c r="D620" s="4"/>
       <c r="E620" s="3"/>
       <c r="F620" s="3"/>
       <c r="G620" s="3"/>
       <c r="H620" s="3"/>
       <c r="I620" s="3"/>
       <c r="J620" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K620" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L620" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>1,850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="3"/>
       <c r="B621" s="4"/>
       <c r="C621" s="4"/>
       <c r="D621" s="4"/>
       <c r="E621" s="3"/>
       <c r="F621" s="3"/>
       <c r="G621" s="3"/>
       <c r="H621" s="3"/>
       <c r="I621" s="3"/>
       <c r="J621" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K621" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L621" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>1,900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="3"/>
       <c r="B622" s="4"/>
       <c r="C622" s="4"/>
       <c r="D622" s="4"/>
       <c r="E622" s="3"/>
       <c r="F622" s="3"/>
       <c r="G622" s="3"/>
       <c r="H622" s="3"/>
       <c r="I622" s="3"/>
       <c r="J622" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K622" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L622" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>1,950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="3"/>
       <c r="B623" s="4"/>
       <c r="C623" s="4"/>
       <c r="D623" s="4"/>
       <c r="E623" s="3"/>
       <c r="F623" s="3"/>
       <c r="G623" s="3"/>
       <c r="H623" s="3"/>
       <c r="I623" s="3"/>
       <c r="J623" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K623" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L623" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>2,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B624" s="4" t="inlineStr">
         <is>
-          <t>116호6450</t>
+          <t>125호5168</t>
         </is>
       </c>
       <c r="C624" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D624" s="4"/>
+          <t>GV70 가솔린 2.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D624" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지1, 빌트인 캠 패키
+지</t>
+        </is>
+      </c>
       <c r="E624" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F624" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G624" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H624" s="3" t="inlineStr">
         <is>
-          <t>25년05월</t>
+          <t>23년04월</t>
         </is>
       </c>
       <c r="I624" s="3" t="inlineStr">
         <is>
-          <t>17,676KM</t>
+          <t>48,000KM</t>
         </is>
       </c>
       <c r="J624" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K624" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L624" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="3"/>
       <c r="B625" s="4"/>
       <c r="C625" s="4"/>
       <c r="D625" s="4"/>
       <c r="E625" s="3"/>
       <c r="F625" s="3"/>
       <c r="G625" s="3"/>
       <c r="H625" s="3"/>
       <c r="I625" s="3"/>
       <c r="J625" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K625" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L625" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="3"/>
       <c r="B626" s="4"/>
       <c r="C626" s="4"/>
       <c r="D626" s="4"/>
       <c r="E626" s="3"/>
       <c r="F626" s="3"/>
       <c r="G626" s="3"/>
       <c r="H626" s="3"/>
       <c r="I626" s="3"/>
       <c r="J626" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K626" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L626" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="3"/>
       <c r="B627" s="4"/>
       <c r="C627" s="4"/>
       <c r="D627" s="4"/>
       <c r="E627" s="3"/>
       <c r="F627" s="3"/>
       <c r="G627" s="3"/>
       <c r="H627" s="3"/>
       <c r="I627" s="3"/>
       <c r="J627" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K627" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L627" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="3"/>
       <c r="B628" s="4"/>
       <c r="C628" s="4"/>
       <c r="D628" s="4"/>
       <c r="E628" s="3"/>
       <c r="F628" s="3"/>
       <c r="G628" s="3"/>
       <c r="H628" s="3"/>
       <c r="I628" s="3"/>
       <c r="J628" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K628" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L628" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B629" s="4" t="inlineStr">
         <is>
-          <t>165허8080</t>
+          <t>125호5190</t>
         </is>
       </c>
       <c r="C629" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지</t>
-[...2 lines deleted...]
-      <c r="D629" s="4"/>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D629" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트, 파노라마선루프, 플래티넘, 프리
+미엄초이스</t>
+        </is>
+      </c>
       <c r="E629" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F629" s="3" t="inlineStr">
         <is>
-          <t>베이지색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G629" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H629" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I629" s="3" t="inlineStr">
         <is>
-          <t>126,162KM</t>
+          <t>89,500KM</t>
         </is>
       </c>
       <c r="J629" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K629" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L629" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="3"/>
       <c r="B630" s="4"/>
       <c r="C630" s="4"/>
       <c r="D630" s="4"/>
       <c r="E630" s="3"/>
       <c r="F630" s="3"/>
       <c r="G630" s="3"/>
       <c r="H630" s="3"/>
       <c r="I630" s="3"/>
       <c r="J630" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K630" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L630" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="3"/>
       <c r="B631" s="4"/>
       <c r="C631" s="4"/>
       <c r="D631" s="4"/>
       <c r="E631" s="3"/>
       <c r="F631" s="3"/>
       <c r="G631" s="3"/>
       <c r="H631" s="3"/>
       <c r="I631" s="3"/>
       <c r="J631" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K631" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L631" s="3" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
-      <c r="A632" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A632" s="3"/>
+      <c r="B632" s="4"/>
+      <c r="C632" s="4"/>
+      <c r="D632" s="4"/>
+      <c r="E632" s="3"/>
+      <c r="F632" s="3"/>
+      <c r="G632" s="3"/>
+      <c r="H632" s="3"/>
+      <c r="I632" s="3"/>
       <c r="J632" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K632" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L632" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="3"/>
       <c r="B633" s="4"/>
       <c r="C633" s="4"/>
       <c r="D633" s="4"/>
       <c r="E633" s="3"/>
       <c r="F633" s="3"/>
       <c r="G633" s="3"/>
       <c r="H633" s="3"/>
       <c r="I633" s="3"/>
       <c r="J633" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K633" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L633" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B634" s="4" t="inlineStr">
+        <is>
+          <t>125하2544</t>
+        </is>
+      </c>
+      <c r="C634" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 2.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D634" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지Ⅱ, 파퓰러 패키지Ⅰ</t>
+        </is>
+      </c>
+      <c r="E634" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F634" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G634" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H634" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I634" s="3" t="inlineStr">
+        <is>
+          <t>25,000KM</t>
+        </is>
+      </c>
+      <c r="J634" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L633" s="3" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="K634" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L634" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="3"/>
       <c r="B635" s="4"/>
       <c r="C635" s="4"/>
       <c r="D635" s="4"/>
       <c r="E635" s="3"/>
       <c r="F635" s="3"/>
       <c r="G635" s="3"/>
       <c r="H635" s="3"/>
       <c r="I635" s="3"/>
       <c r="J635" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K635" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L635" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="3"/>
       <c r="B636" s="4"/>
       <c r="C636" s="4"/>
       <c r="D636" s="4"/>
       <c r="E636" s="3"/>
       <c r="F636" s="3"/>
       <c r="G636" s="3"/>
       <c r="H636" s="3"/>
       <c r="I636" s="3"/>
       <c r="J636" s="3" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K636" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L636" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
-      <c r="A637" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A637" s="3"/>
+      <c r="B637" s="4"/>
+      <c r="C637" s="4"/>
       <c r="D637" s="4"/>
-      <c r="E637" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E637" s="3"/>
+      <c r="F637" s="3"/>
+      <c r="G637" s="3"/>
+      <c r="H637" s="3"/>
+      <c r="I637" s="3"/>
       <c r="J637" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K637" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L637" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="3"/>
       <c r="B638" s="4"/>
       <c r="C638" s="4"/>
       <c r="D638" s="4"/>
       <c r="E638" s="3"/>
       <c r="F638" s="3"/>
       <c r="G638" s="3"/>
       <c r="H638" s="3"/>
       <c r="I638" s="3"/>
       <c r="J638" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K638" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L638" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
-      <c r="A639" s="3"/>
-[...7 lines deleted...]
-      <c r="I639" s="3"/>
+      <c r="A639" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B639" s="4" t="inlineStr">
+        <is>
+          <t>125하2545</t>
+        </is>
+      </c>
+      <c r="C639" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 3.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D639" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러 패키지Ⅰ+Ⅱ</t>
+        </is>
+      </c>
+      <c r="E639" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F639" s="3" t="inlineStr">
+        <is>
+          <t>마칼루 그레이</t>
+        </is>
+      </c>
+      <c r="G639" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H639" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I639" s="3" t="inlineStr">
+        <is>
+          <t>21,500KM</t>
+        </is>
+      </c>
       <c r="J639" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K639" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L639" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="3"/>
       <c r="B640" s="4"/>
       <c r="C640" s="4"/>
       <c r="D640" s="4"/>
       <c r="E640" s="3"/>
       <c r="F640" s="3"/>
       <c r="G640" s="3"/>
       <c r="H640" s="3"/>
       <c r="I640" s="3"/>
       <c r="J640" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K640" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L640" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="3"/>
       <c r="B641" s="4"/>
       <c r="C641" s="4"/>
       <c r="D641" s="4"/>
       <c r="E641" s="3"/>
       <c r="F641" s="3"/>
       <c r="G641" s="3"/>
       <c r="H641" s="3"/>
       <c r="I641" s="3"/>
       <c r="J641" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K641" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L641" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
-      <c r="A642" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A642" s="3"/>
+      <c r="B642" s="4"/>
+      <c r="C642" s="4"/>
       <c r="D642" s="4"/>
-      <c r="E642" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E642" s="3"/>
+      <c r="F642" s="3"/>
+      <c r="G642" s="3"/>
+      <c r="H642" s="3"/>
+      <c r="I642" s="3"/>
       <c r="J642" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K642" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L642" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3"/>
       <c r="B643" s="4"/>
       <c r="C643" s="4"/>
       <c r="D643" s="4"/>
       <c r="E643" s="3"/>
       <c r="F643" s="3"/>
       <c r="G643" s="3"/>
       <c r="H643" s="3"/>
       <c r="I643" s="3"/>
       <c r="J643" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K643" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L643" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
-      <c r="A644" s="3"/>
-[...7 lines deleted...]
-      <c r="I644" s="3"/>
+      <c r="A644" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B644" s="4" t="inlineStr">
+        <is>
+          <t>125호9038</t>
+        </is>
+      </c>
+      <c r="C644" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D644" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스, 현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E644" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F644" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G644" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H644" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I644" s="3" t="inlineStr">
+        <is>
+          <t>47,000KM</t>
+        </is>
+      </c>
       <c r="J644" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K644" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L644" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3"/>
       <c r="B645" s="4"/>
       <c r="C645" s="4"/>
       <c r="D645" s="4"/>
       <c r="E645" s="3"/>
       <c r="F645" s="3"/>
       <c r="G645" s="3"/>
       <c r="H645" s="3"/>
       <c r="I645" s="3"/>
       <c r="J645" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K645" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L645" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="3"/>
       <c r="B646" s="4"/>
       <c r="C646" s="4"/>
       <c r="D646" s="4"/>
       <c r="E646" s="3"/>
       <c r="F646" s="3"/>
       <c r="G646" s="3"/>
       <c r="H646" s="3"/>
       <c r="I646" s="3"/>
       <c r="J646" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K646" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L646" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
-      <c r="A647" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A647" s="3"/>
+      <c r="B647" s="4"/>
+      <c r="C647" s="4"/>
       <c r="D647" s="4"/>
-      <c r="E647" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E647" s="3"/>
+      <c r="F647" s="3"/>
+      <c r="G647" s="3"/>
+      <c r="H647" s="3"/>
+      <c r="I647" s="3"/>
       <c r="J647" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K647" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L647" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="3"/>
       <c r="B648" s="4"/>
       <c r="C648" s="4"/>
       <c r="D648" s="4"/>
       <c r="E648" s="3"/>
       <c r="F648" s="3"/>
       <c r="G648" s="3"/>
       <c r="H648" s="3"/>
       <c r="I648" s="3"/>
       <c r="J648" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K648" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L648" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
-      <c r="A649" s="3"/>
-[...7 lines deleted...]
-      <c r="I649" s="3"/>
+      <c r="A649" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B649" s="4" t="inlineStr">
+        <is>
+          <t>125호7613</t>
+        </is>
+      </c>
+      <c r="C649" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 LPi 렌터카 트렌디</t>
+        </is>
+      </c>
+      <c r="D649" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컴포트, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E649" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F649" s="3" t="inlineStr">
+        <is>
+          <t>마칼루 그레이</t>
+        </is>
+      </c>
+      <c r="G649" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H649" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I649" s="3" t="inlineStr">
+        <is>
+          <t>45,700KM</t>
+        </is>
+      </c>
       <c r="J649" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K649" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L649" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
-      <c r="A650" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A650" s="3"/>
+      <c r="B650" s="4"/>
+      <c r="C650" s="4"/>
       <c r="D650" s="4"/>
-      <c r="E650" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E650" s="3"/>
+      <c r="F650" s="3"/>
+      <c r="G650" s="3"/>
+      <c r="H650" s="3"/>
+      <c r="I650" s="3"/>
       <c r="J650" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K650" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L650" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="3"/>
       <c r="B651" s="4"/>
       <c r="C651" s="4"/>
       <c r="D651" s="4"/>
       <c r="E651" s="3"/>
       <c r="F651" s="3"/>
       <c r="G651" s="3"/>
       <c r="H651" s="3"/>
       <c r="I651" s="3"/>
       <c r="J651" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K651" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L651" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="3"/>
       <c r="B652" s="4"/>
       <c r="C652" s="4"/>
       <c r="D652" s="4"/>
       <c r="E652" s="3"/>
       <c r="F652" s="3"/>
       <c r="G652" s="3"/>
       <c r="H652" s="3"/>
       <c r="I652" s="3"/>
       <c r="J652" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K652" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L652" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="3"/>
       <c r="B653" s="4"/>
       <c r="C653" s="4"/>
       <c r="D653" s="4"/>
       <c r="E653" s="3"/>
       <c r="F653" s="3"/>
       <c r="G653" s="3"/>
       <c r="H653" s="3"/>
       <c r="I653" s="3"/>
       <c r="J653" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K653" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L653" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B654" s="4" t="inlineStr">
         <is>
-          <t>180하7083</t>
+          <t>101허2546</t>
         </is>
       </c>
       <c r="C654" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 LPG 렌터카 스타일</t>
+          <t>팰리세이드 2.2 디젤 AWD 7인승 익스클루시브</t>
         </is>
       </c>
       <c r="D654" s="4" t="inlineStr">
         <is>
-          <t>하이패스, 스마트초이스</t>
+          <t>현대스마트센스Ⅱ, 듀얼와이드썬루프, 컨비니언스
+패키지, 내비패키지</t>
         </is>
       </c>
       <c r="E654" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F654" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G654" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H654" s="3" t="inlineStr">
         <is>
-          <t>23년02월</t>
+          <t>20년01월</t>
         </is>
       </c>
       <c r="I654" s="3" t="inlineStr">
         <is>
-          <t>108,727KM</t>
+          <t>11,500KM</t>
         </is>
       </c>
       <c r="J654" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K654" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>83</t>
         </is>
       </c>
       <c r="L654" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="3"/>
       <c r="B655" s="4"/>
       <c r="C655" s="4"/>
       <c r="D655" s="4"/>
       <c r="E655" s="3"/>
       <c r="F655" s="3"/>
       <c r="G655" s="3"/>
       <c r="H655" s="3"/>
       <c r="I655" s="3"/>
       <c r="J655" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K655" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>83</t>
         </is>
       </c>
       <c r="L655" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
-      <c r="A656" s="3"/>
-[...7 lines deleted...]
-      <c r="I656" s="3"/>
+      <c r="A656" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B656" s="4" t="inlineStr">
+        <is>
+          <t>141호5774</t>
+        </is>
+      </c>
+      <c r="C656" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 1.6 LPI 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D656" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트라이트</t>
+        </is>
+      </c>
+      <c r="E656" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F656" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G656" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H656" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I656" s="3" t="inlineStr">
+        <is>
+          <t>108,062KM</t>
+        </is>
+      </c>
       <c r="J656" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K656" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L656" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="3"/>
       <c r="B657" s="4"/>
       <c r="C657" s="4"/>
       <c r="D657" s="4"/>
       <c r="E657" s="3"/>
       <c r="F657" s="3"/>
       <c r="G657" s="3"/>
       <c r="H657" s="3"/>
       <c r="I657" s="3"/>
       <c r="J657" s="3" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K657" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L657" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B658" s="4" t="inlineStr">
         <is>
-          <t>116호6275</t>
+          <t>182허7122</t>
         </is>
       </c>
       <c r="C658" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 
-[...7 lines deleted...]
-      </c>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D658" s="4"/>
       <c r="E658" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F658" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G658" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H658" s="3" t="inlineStr">
         <is>
-          <t>25년03월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I658" s="3" t="inlineStr">
         <is>
-          <t>30,791KM</t>
+          <t>116,902KM</t>
         </is>
       </c>
       <c r="J658" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K658" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L658" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="3"/>
       <c r="B659" s="4"/>
       <c r="C659" s="4"/>
       <c r="D659" s="4"/>
       <c r="E659" s="3"/>
       <c r="F659" s="3"/>
       <c r="G659" s="3"/>
       <c r="H659" s="3"/>
       <c r="I659" s="3"/>
       <c r="J659" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K659" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L659" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
-      <c r="A660" s="3"/>
-[...1 lines deleted...]
-      <c r="C660" s="4"/>
+      <c r="A660" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B660" s="4" t="inlineStr">
+        <is>
+          <t>182허7043</t>
+        </is>
+      </c>
+      <c r="C660" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
       <c r="D660" s="4"/>
-      <c r="E660" s="3"/>
-[...3 lines deleted...]
-      <c r="I660" s="3"/>
+      <c r="E660" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F660" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G660" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H660" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I660" s="3" t="inlineStr">
+        <is>
+          <t>111,642KM</t>
+        </is>
+      </c>
       <c r="J660" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K660" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L660" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="3"/>
       <c r="B661" s="4"/>
       <c r="C661" s="4"/>
       <c r="D661" s="4"/>
       <c r="E661" s="3"/>
       <c r="F661" s="3"/>
       <c r="G661" s="3"/>
       <c r="H661" s="3"/>
       <c r="I661" s="3"/>
       <c r="J661" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K661" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L661" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
-      <c r="A662" s="3"/>
-[...7 lines deleted...]
-      <c r="I662" s="3"/>
+      <c r="A662" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B662" s="4" t="inlineStr">
+        <is>
+          <t>182허2476</t>
+        </is>
+      </c>
+      <c r="C662" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 스마트 A/
+T</t>
+        </is>
+      </c>
+      <c r="D662" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템(ECM룸미러), 인조가죽시트</t>
+        </is>
+      </c>
+      <c r="E662" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F662" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G662" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H662" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I662" s="3" t="inlineStr">
+        <is>
+          <t>85,194KM</t>
+        </is>
+      </c>
       <c r="J662" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K662" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L662" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
-      <c r="A663" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A663" s="3"/>
+      <c r="B663" s="4"/>
+      <c r="C663" s="4"/>
       <c r="D663" s="4"/>
-      <c r="E663" s="3" t="inlineStr">
+      <c r="E663" s="3"/>
+      <c r="F663" s="3"/>
+      <c r="G663" s="3"/>
+      <c r="H663" s="3"/>
+      <c r="I663" s="3"/>
+      <c r="J663" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K663" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L663" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B664" s="4" t="inlineStr">
+        <is>
+          <t>22허2662</t>
+        </is>
+      </c>
+      <c r="C664" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴쏘렌토 R2.2 디젤 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D664" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E664" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F663" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G663" s="3" t="inlineStr">
+      <c r="F664" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G664" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H664" s="3" t="inlineStr">
+        <is>
+          <t>17년01월</t>
+        </is>
+      </c>
+      <c r="I664" s="3" t="inlineStr">
+        <is>
+          <t>210,000KM</t>
+        </is>
+      </c>
+      <c r="J664" s="3"/>
+      <c r="K664" s="3"/>
+      <c r="L664" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B665" s="4" t="inlineStr">
+        <is>
+          <t>104허7203</t>
+        </is>
+      </c>
+      <c r="C665" s="4" t="inlineStr">
+        <is>
+          <t>베리 뉴 티볼리 1.6 디젤 2WD V1</t>
+        </is>
+      </c>
+      <c r="D665" s="4" t="inlineStr">
+        <is>
+          <t>스마트 미러링 패키지</t>
+        </is>
+      </c>
+      <c r="E665" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F665" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G665" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H665" s="3" t="inlineStr">
+        <is>
+          <t>20년07월</t>
+        </is>
+      </c>
+      <c r="I665" s="3" t="inlineStr">
+        <is>
+          <t>129,896KM</t>
+        </is>
+      </c>
+      <c r="J665" s="3"/>
+      <c r="K665" s="3"/>
+      <c r="L665" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B666" s="4" t="inlineStr">
+        <is>
+          <t>180호1526</t>
+        </is>
+      </c>
+      <c r="C666" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D666" s="4"/>
+      <c r="E666" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F666" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G666" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H663" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J663" s="3" t="inlineStr">
+      <c r="H666" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I666" s="3" t="inlineStr">
+        <is>
+          <t>94,000KM</t>
+        </is>
+      </c>
+      <c r="J666" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K663" s="3" t="inlineStr">
-[...76 lines deleted...]
-      </c>
       <c r="K666" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L666" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="3"/>
       <c r="B667" s="4"/>
       <c r="C667" s="4"/>
       <c r="D667" s="4"/>
       <c r="E667" s="3"/>
       <c r="F667" s="3"/>
       <c r="G667" s="3"/>
       <c r="H667" s="3"/>
       <c r="I667" s="3"/>
       <c r="J667" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K667" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L667" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B668" s="4" t="inlineStr">
         <is>
-          <t>165허8084</t>
+          <t>148호4746</t>
         </is>
       </c>
       <c r="C668" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지 </t>
-[...2 lines deleted...]
-      <c r="D668" s="4"/>
+          <t>아반떼(CN7) 가솔린 1.6</t>
+        </is>
+      </c>
+      <c r="D668" s="4" t="inlineStr">
+        <is>
+          <t>컴포트IV, 컨비니언스Ⅰ, 인포테인먼트라이트</t>
+        </is>
+      </c>
       <c r="E668" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F668" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G668" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H668" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>21년06월</t>
         </is>
       </c>
       <c r="I668" s="3" t="inlineStr">
         <is>
-          <t>101,157KM</t>
+          <t>87,490KM</t>
         </is>
       </c>
       <c r="J668" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K668" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L668" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="3"/>
       <c r="B669" s="4"/>
       <c r="C669" s="4"/>
       <c r="D669" s="4"/>
       <c r="E669" s="3"/>
       <c r="F669" s="3"/>
       <c r="G669" s="3"/>
       <c r="H669" s="3"/>
       <c r="I669" s="3"/>
       <c r="J669" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K669" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L669" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
-      <c r="A670" s="3"/>
-[...7 lines deleted...]
-      <c r="I670" s="3"/>
+      <c r="A670" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B670" s="4" t="inlineStr">
+        <is>
+          <t>170하9107</t>
+        </is>
+      </c>
+      <c r="C670" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K3 1.6 가솔린 트렌디</t>
+        </is>
+      </c>
+      <c r="D670" s="4" t="inlineStr">
+        <is>
+          <t>버튼시동 내비게이션</t>
+        </is>
+      </c>
+      <c r="E670" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F670" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G670" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H670" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I670" s="3" t="inlineStr">
+        <is>
+          <t>136,543KM</t>
+        </is>
+      </c>
       <c r="J670" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K670" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L670" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
-      <c r="A671" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E671" s="3" t="inlineStr">
+      <c r="A671" s="3"/>
+      <c r="B671" s="4"/>
+      <c r="C671" s="4"/>
+      <c r="D671" s="4"/>
+      <c r="E671" s="3"/>
+      <c r="F671" s="3"/>
+      <c r="G671" s="3"/>
+      <c r="H671" s="3"/>
+      <c r="I671" s="3"/>
+      <c r="J671" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K671" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L671" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B672" s="4" t="inlineStr">
+        <is>
+          <t>170허8246</t>
+        </is>
+      </c>
+      <c r="C672" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K3 1.6 가솔린 스탠다드</t>
+        </is>
+      </c>
+      <c r="D672" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E672" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F671" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J671" s="3" t="inlineStr">
+      <c r="F672" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G672" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H672" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I672" s="3" t="inlineStr">
+        <is>
+          <t>138,402KM</t>
+        </is>
+      </c>
+      <c r="J672" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K671" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K672" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L672" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="3"/>
       <c r="B673" s="4"/>
       <c r="C673" s="4"/>
       <c r="D673" s="4"/>
       <c r="E673" s="3"/>
       <c r="F673" s="3"/>
       <c r="G673" s="3"/>
       <c r="H673" s="3"/>
       <c r="I673" s="3"/>
       <c r="J673" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K673" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L673" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B674" s="4" t="inlineStr">
         <is>
-          <t>193허9995</t>
+          <t>182허3931</t>
         </is>
       </c>
       <c r="C674" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지 스페셜</t>
-[...2 lines deleted...]
-      <c r="D674" s="4"/>
+          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+        </is>
+      </c>
+      <c r="D674" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트플러스1</t>
+        </is>
+      </c>
       <c r="E674" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F674" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G674" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H674" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>21년04월</t>
         </is>
       </c>
       <c r="I674" s="3" t="inlineStr">
         <is>
-          <t>67,575KM</t>
+          <t>149,000KM</t>
         </is>
       </c>
       <c r="J674" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K674" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L674" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="3"/>
       <c r="B675" s="4"/>
       <c r="C675" s="4"/>
       <c r="D675" s="4"/>
       <c r="E675" s="3"/>
       <c r="F675" s="3"/>
       <c r="G675" s="3"/>
       <c r="H675" s="3"/>
       <c r="I675" s="3"/>
       <c r="J675" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K675" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L675" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="3"/>
       <c r="B676" s="4"/>
       <c r="C676" s="4"/>
       <c r="D676" s="4"/>
       <c r="E676" s="3"/>
       <c r="F676" s="3"/>
       <c r="G676" s="3"/>
       <c r="H676" s="3"/>
       <c r="I676" s="3"/>
       <c r="J676" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K676" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L676" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B677" s="4" t="inlineStr">
         <is>
-          <t>194호4777</t>
+          <t>190호6931</t>
         </is>
       </c>
       <c r="C677" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 2.0 모던 </t>
-[...6 lines deleted...]
-      </c>
+          <t>아반떼 하이브리드(CN7) 스마트</t>
+        </is>
+      </c>
+      <c r="D677" s="4"/>
       <c r="E677" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F677" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G677" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H677" s="3" t="inlineStr">
         <is>
-          <t>22년05월</t>
+          <t>22년07월</t>
         </is>
       </c>
       <c r="I677" s="3" t="inlineStr">
         <is>
-          <t>69,851KM</t>
+          <t>77,543KM</t>
         </is>
       </c>
       <c r="J677" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K677" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L677" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="3"/>
       <c r="B678" s="4"/>
       <c r="C678" s="4"/>
       <c r="D678" s="4"/>
       <c r="E678" s="3"/>
       <c r="F678" s="3"/>
       <c r="G678" s="3"/>
       <c r="H678" s="3"/>
       <c r="I678" s="3"/>
       <c r="J678" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K678" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L678" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
-      <c r="A679" s="3"/>
-[...7 lines deleted...]
-      <c r="I679" s="3"/>
+      <c r="A679" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B679" s="4" t="inlineStr">
+        <is>
+          <t>160호8369</t>
+        </is>
+      </c>
+      <c r="C679" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D679" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스1, 컴포트2, 하이패스시스
+템+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E679" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F679" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G679" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H679" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I679" s="3" t="inlineStr">
+        <is>
+          <t>152,707KM</t>
+        </is>
+      </c>
       <c r="J679" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K679" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L679" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
-      <c r="A680" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A680" s="3"/>
+      <c r="B680" s="4"/>
+      <c r="C680" s="4"/>
+      <c r="D680" s="4"/>
+      <c r="E680" s="3"/>
+      <c r="F680" s="3"/>
+      <c r="G680" s="3"/>
+      <c r="H680" s="3"/>
+      <c r="I680" s="3"/>
       <c r="J680" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K680" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L680" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="3"/>
       <c r="B681" s="4"/>
       <c r="C681" s="4"/>
       <c r="D681" s="4"/>
       <c r="E681" s="3"/>
       <c r="F681" s="3"/>
       <c r="G681" s="3"/>
       <c r="H681" s="3"/>
       <c r="I681" s="3"/>
       <c r="J681" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K681" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L681" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
-      <c r="A682" s="3"/>
-[...7 lines deleted...]
-      <c r="I682" s="3"/>
+      <c r="A682" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B682" s="4" t="inlineStr">
+        <is>
+          <t>141하6236</t>
+        </is>
+      </c>
+      <c r="C682" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 가솔린 3.3 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D682" s="4" t="inlineStr">
+        <is>
+          <t>JBL프리미엄사운드시스템</t>
+        </is>
+      </c>
+      <c r="E682" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F682" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G682" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H682" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I682" s="3" t="inlineStr">
+        <is>
+          <t>184,335KM</t>
+        </is>
+      </c>
       <c r="J682" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K682" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L682" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="3"/>
       <c r="B683" s="4"/>
       <c r="C683" s="4"/>
       <c r="D683" s="4"/>
       <c r="E683" s="3"/>
       <c r="F683" s="3"/>
       <c r="G683" s="3"/>
       <c r="H683" s="3"/>
       <c r="I683" s="3"/>
       <c r="J683" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K683" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L683" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="3"/>
       <c r="B684" s="4"/>
       <c r="C684" s="4"/>
       <c r="D684" s="4"/>
       <c r="E684" s="3"/>
       <c r="F684" s="3"/>
       <c r="G684" s="3"/>
       <c r="H684" s="3"/>
       <c r="I684" s="3"/>
       <c r="J684" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K684" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L684" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B685" s="4" t="inlineStr">
         <is>
-          <t>116허7644</t>
+          <t>170허8293</t>
         </is>
       </c>
       <c r="C685" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴 싼타페 하이브리드 1.6 터보 HEV 2WD 
-5인승 익스클루시브</t>
+          <t>올 뉴K3 1.6 가솔린 스탠다드</t>
         </is>
       </c>
       <c r="D685" s="4" t="inlineStr">
         <is>
-          <t>동승석8WAY전동시트</t>
+          <t>기본형-내비게이션</t>
         </is>
       </c>
       <c r="E685" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F685" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G685" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H685" s="3" t="inlineStr">
         <is>
-          <t>24년05월</t>
+          <t>21년04월</t>
         </is>
       </c>
       <c r="I685" s="3" t="inlineStr">
         <is>
-          <t>31,927KM</t>
+          <t>147,705KM</t>
         </is>
       </c>
       <c r="J685" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K685" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L685" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="3"/>
       <c r="B686" s="4"/>
       <c r="C686" s="4"/>
       <c r="D686" s="4"/>
       <c r="E686" s="3"/>
       <c r="F686" s="3"/>
       <c r="G686" s="3"/>
       <c r="H686" s="3"/>
       <c r="I686" s="3"/>
       <c r="J686" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K686" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L686" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
-      <c r="A687" s="3"/>
-[...7 lines deleted...]
-      <c r="I687" s="3"/>
+      <c r="A687" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B687" s="4" t="inlineStr">
+        <is>
+          <t>154호2566</t>
+        </is>
+      </c>
+      <c r="C687" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저 3.5 T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D687" s="4" t="inlineStr">
+        <is>
+          <t>어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E687" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F687" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G687" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H687" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I687" s="3" t="inlineStr">
+        <is>
+          <t>81,453KM</t>
+        </is>
+      </c>
       <c r="J687" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K687" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L687" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="3"/>
       <c r="B688" s="4"/>
       <c r="C688" s="4"/>
       <c r="D688" s="4"/>
       <c r="E688" s="3"/>
       <c r="F688" s="3"/>
       <c r="G688" s="3"/>
       <c r="H688" s="3"/>
       <c r="I688" s="3"/>
       <c r="J688" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K688" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L688" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
-      <c r="A689" s="3"/>
-[...7 lines deleted...]
-      <c r="I689" s="3"/>
+      <c r="A689" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B689" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C689" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D689" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E689" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F689" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G689" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H689" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I689" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
       <c r="J689" s="3" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K689" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L689" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
-      <c r="A690" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A690" s="3"/>
+      <c r="B690" s="4"/>
+      <c r="C690" s="4"/>
       <c r="D690" s="4"/>
-      <c r="E690" s="3" t="inlineStr">
+      <c r="E690" s="3"/>
+      <c r="F690" s="3"/>
+      <c r="G690" s="3"/>
+      <c r="H690" s="3"/>
+      <c r="I690" s="3"/>
+      <c r="J690" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K690" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L690" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B691" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C691" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D691" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E691" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F690" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G690" s="3" t="inlineStr">
+      <c r="F691" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G691" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H690" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J690" s="3" t="inlineStr">
+      <c r="H691" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I691" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
+      <c r="J691" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K690" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K691" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L691" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="3"/>
       <c r="B692" s="4"/>
       <c r="C692" s="4"/>
       <c r="D692" s="4"/>
       <c r="E692" s="3"/>
       <c r="F692" s="3"/>
       <c r="G692" s="3"/>
       <c r="H692" s="3"/>
       <c r="I692" s="3"/>
       <c r="J692" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K692" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L692" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B693" s="4" t="inlineStr">
         <is>
-          <t>116호6790</t>
+          <t>156호2185</t>
         </is>
       </c>
       <c r="C693" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 프레스티지 플러스</t>
+          <t>팰리세이드 3.8 7인승 vip</t>
         </is>
       </c>
       <c r="D693" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠 사이드스텝</t>
+          <t>썬룹 등</t>
         </is>
       </c>
       <c r="E693" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F693" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G693" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H693" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I693" s="3" t="inlineStr">
         <is>
-          <t>29,625KM</t>
+          <t>66,376KM</t>
         </is>
       </c>
       <c r="J693" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K693" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L693" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="3"/>
       <c r="B694" s="4"/>
       <c r="C694" s="4"/>
       <c r="D694" s="4"/>
       <c r="E694" s="3"/>
       <c r="F694" s="3"/>
       <c r="G694" s="3"/>
       <c r="H694" s="3"/>
       <c r="I694" s="3"/>
       <c r="J694" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K694" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L694" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="3"/>
       <c r="B695" s="4"/>
       <c r="C695" s="4"/>
       <c r="D695" s="4"/>
       <c r="E695" s="3"/>
       <c r="F695" s="3"/>
       <c r="G695" s="3"/>
       <c r="H695" s="3"/>
       <c r="I695" s="3"/>
       <c r="J695" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K695" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L695" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
-      <c r="A696" s="3"/>
-[...1 lines deleted...]
-      <c r="C696" s="4"/>
+      <c r="A696" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B696" s="4" t="inlineStr">
+        <is>
+          <t>07호7648</t>
+        </is>
+      </c>
+      <c r="C696" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
       <c r="D696" s="4"/>
-      <c r="E696" s="3"/>
-[...3 lines deleted...]
-      <c r="I696" s="3"/>
+      <c r="E696" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F696" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G696" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H696" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I696" s="3" t="inlineStr">
+        <is>
+          <t>91,700KM</t>
+        </is>
+      </c>
       <c r="J696" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K696" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L696" s="3" t="inlineStr">
         <is>
           <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="3"/>
       <c r="B697" s="4"/>
       <c r="C697" s="4"/>
       <c r="D697" s="4"/>
       <c r="E697" s="3"/>
       <c r="F697" s="3"/>
       <c r="G697" s="3"/>
       <c r="H697" s="3"/>
       <c r="I697" s="3"/>
       <c r="J697" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K697" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L697" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TASU</t>
         </is>
       </c>
       <c r="B698" s="4" t="inlineStr">
         <is>
-          <t>116호6983</t>
+          <t>106호7534</t>
         </is>
       </c>
       <c r="C698" s="4" t="inlineStr">
         <is>
-          <t>QM6 GDE RE 클라우드펄 (브라운시트)</t>
+          <t>더 뉴K5(DL3) 2.0 LPI 렌터카 트렌디</t>
         </is>
       </c>
       <c r="D698" s="4" t="inlineStr">
         <is>
-          <t>브라운시트, 매직테일게이트, EASYLIFE인
-포테인먼트팩 + BOSS사운드, 주행보조시스템</t>
+          <t>ETCS, 기본형-드라이브와이즈, SBW팩</t>
         </is>
       </c>
       <c r="E698" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F698" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G698" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H698" s="3" t="inlineStr">
         <is>
           <t>25년12월</t>
         </is>
       </c>
       <c r="I698" s="3" t="inlineStr">
         <is>
-          <t>3,548KM</t>
+          <t>5,574KM</t>
         </is>
       </c>
       <c r="J698" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K698" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L698" s="3" t="inlineStr">
         <is>
           <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="3"/>
       <c r="B699" s="4"/>
       <c r="C699" s="4"/>
       <c r="D699" s="4"/>
       <c r="E699" s="3"/>
       <c r="F699" s="3"/>
       <c r="G699" s="3"/>
       <c r="H699" s="3"/>
       <c r="I699" s="3"/>
       <c r="J699" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K699" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L699" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="3"/>
       <c r="B700" s="4"/>
       <c r="C700" s="4"/>
       <c r="D700" s="4"/>
       <c r="E700" s="3"/>
       <c r="F700" s="3"/>
       <c r="G700" s="3"/>
       <c r="H700" s="3"/>
       <c r="I700" s="3"/>
       <c r="J700" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K700" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L700" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="3"/>
       <c r="B701" s="4"/>
       <c r="C701" s="4"/>
       <c r="D701" s="4"/>
       <c r="E701" s="3"/>
       <c r="F701" s="3"/>
       <c r="G701" s="3"/>
       <c r="H701" s="3"/>
       <c r="I701" s="3"/>
       <c r="J701" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K701" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L701" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="3"/>
       <c r="B702" s="4"/>
       <c r="C702" s="4"/>
       <c r="D702" s="4"/>
       <c r="E702" s="3"/>
       <c r="F702" s="3"/>
       <c r="G702" s="3"/>
       <c r="H702" s="3"/>
       <c r="I702" s="3"/>
       <c r="J702" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K702" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L702" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TASU</t>
         </is>
       </c>
       <c r="B703" s="4" t="inlineStr">
         <is>
-          <t>191하4894</t>
+          <t>07호8246</t>
         </is>
       </c>
       <c r="C703" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 1.0모던 </t>
+          <t>아이오닉 6 Long Range 2WD 익스클루시브</t>
         </is>
       </c>
       <c r="D703" s="4"/>
       <c r="E703" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F703" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G703" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H703" s="3" t="inlineStr">
         <is>
-          <t>22년11월</t>
+          <t>22년10월</t>
         </is>
       </c>
       <c r="I703" s="3" t="inlineStr">
         <is>
-          <t>56,082KM</t>
+          <t>32,736KM</t>
         </is>
       </c>
       <c r="J703" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K703" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L703" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="3"/>
       <c r="B704" s="4"/>
       <c r="C704" s="4"/>
       <c r="D704" s="4"/>
       <c r="E704" s="3"/>
       <c r="F704" s="3"/>
       <c r="G704" s="3"/>
       <c r="H704" s="3"/>
       <c r="I704" s="3"/>
       <c r="J704" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K704" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L704" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B705" s="4" t="inlineStr">
+        <is>
+          <t>106호9295</t>
+        </is>
+      </c>
+      <c r="C705" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D705" s="4"/>
+      <c r="E705" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F705" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G705" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H705" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I705" s="3" t="inlineStr">
+        <is>
+          <t>24,910KM</t>
+        </is>
+      </c>
+      <c r="J705" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K705" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L705" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="3"/>
+      <c r="B706" s="4"/>
+      <c r="C706" s="4"/>
+      <c r="D706" s="4"/>
+      <c r="E706" s="3"/>
+      <c r="F706" s="3"/>
+      <c r="G706" s="3"/>
+      <c r="H706" s="3"/>
+      <c r="I706" s="3"/>
+      <c r="J706" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L704" s="3" t="inlineStr">
-[...48 lines deleted...]
-      <c r="E706" s="3" t="inlineStr">
+      <c r="K706" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L706" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B707" s="4" t="inlineStr">
+        <is>
+          <t>125호5032</t>
+        </is>
+      </c>
+      <c r="C707" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D707" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지 I</t>
+        </is>
+      </c>
+      <c r="E707" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F706" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G706" s="3" t="inlineStr">
+      <c r="F707" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G707" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H706" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J706" s="3" t="inlineStr">
+      <c r="H707" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I707" s="3" t="inlineStr">
+        <is>
+          <t>38,000KM</t>
+        </is>
+      </c>
+      <c r="J707" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K706" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K707" s="3" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L707" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="3"/>
       <c r="B708" s="4"/>
       <c r="C708" s="4"/>
       <c r="D708" s="4"/>
       <c r="E708" s="3"/>
       <c r="F708" s="3"/>
       <c r="G708" s="3"/>
       <c r="H708" s="3"/>
       <c r="I708" s="3"/>
       <c r="J708" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K708" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L708" s="3" t="inlineStr">
+        <is>
+          <t>1,430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="3"/>
+      <c r="B709" s="4"/>
+      <c r="C709" s="4"/>
+      <c r="D709" s="4"/>
+      <c r="E709" s="3"/>
+      <c r="F709" s="3"/>
+      <c r="G709" s="3"/>
+      <c r="H709" s="3"/>
+      <c r="I709" s="3"/>
+      <c r="J709" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K708" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K709" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L709" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="3"/>
       <c r="B710" s="4"/>
       <c r="C710" s="4"/>
       <c r="D710" s="4"/>
       <c r="E710" s="3"/>
       <c r="F710" s="3"/>
       <c r="G710" s="3"/>
       <c r="H710" s="3"/>
       <c r="I710" s="3"/>
       <c r="J710" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K710" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L710" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="3"/>
       <c r="B711" s="4"/>
       <c r="C711" s="4"/>
       <c r="D711" s="4"/>
       <c r="E711" s="3"/>
       <c r="F711" s="3"/>
       <c r="G711" s="3"/>
       <c r="H711" s="3"/>
       <c r="I711" s="3"/>
       <c r="J711" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K711" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L711" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B712" s="4" t="inlineStr">
         <is>
-          <t>116호6504</t>
+          <t>125호5146</t>
         </is>
       </c>
       <c r="C712" s="4" t="inlineStr">
         <is>
-          <t>신형 GV70 가솔린 2.5 터보 AWD 기본형</t>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
         </is>
       </c>
       <c r="D712" s="4" t="inlineStr">
         <is>
-          <t>파퓰러패기지1 빌트인캠패키지 시그니쳐디자인셀렉
-션1</t>
+          <t>스마트 센스 I</t>
         </is>
       </c>
       <c r="E712" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F712" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정색</t>
         </is>
       </c>
       <c r="G712" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H712" s="3" t="inlineStr">
         <is>
-          <t>25년03월</t>
+          <t>23년01월</t>
         </is>
       </c>
       <c r="I712" s="3" t="inlineStr">
         <is>
-          <t>15,317KM</t>
+          <t>41,000KM</t>
         </is>
       </c>
       <c r="J712" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K712" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L712" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>1,310,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="3"/>
       <c r="B713" s="4"/>
       <c r="C713" s="4"/>
       <c r="D713" s="4"/>
       <c r="E713" s="3"/>
       <c r="F713" s="3"/>
       <c r="G713" s="3"/>
       <c r="H713" s="3"/>
       <c r="I713" s="3"/>
       <c r="J713" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K713" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L713" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="3"/>
       <c r="B714" s="4"/>
       <c r="C714" s="4"/>
       <c r="D714" s="4"/>
       <c r="E714" s="3"/>
       <c r="F714" s="3"/>
       <c r="G714" s="3"/>
       <c r="H714" s="3"/>
       <c r="I714" s="3"/>
       <c r="J714" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K714" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L714" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="3"/>
       <c r="B715" s="4"/>
       <c r="C715" s="4"/>
       <c r="D715" s="4"/>
       <c r="E715" s="3"/>
       <c r="F715" s="3"/>
       <c r="G715" s="3"/>
       <c r="H715" s="3"/>
       <c r="I715" s="3"/>
       <c r="J715" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K715" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L715" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="3"/>
       <c r="B716" s="4"/>
       <c r="C716" s="4"/>
       <c r="D716" s="4"/>
       <c r="E716" s="3"/>
       <c r="F716" s="3"/>
       <c r="G716" s="3"/>
       <c r="H716" s="3"/>
       <c r="I716" s="3"/>
       <c r="J716" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K716" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L716" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B717" s="4" t="inlineStr">
         <is>
-          <t>169하8691</t>
+          <t>125호5089</t>
         </is>
       </c>
       <c r="C717" s="4" t="inlineStr">
         <is>
-          <t>신형 카니발(KA4) 9인승 디젤 노블레스</t>
+          <t>쏘렌토 2.2 프레스티지 디젤 2WD</t>
         </is>
       </c>
       <c r="D717" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 내비게이션</t>
+          <t>드라이브 와이즈, 10.25인치 내비게이션</t>
         </is>
       </c>
       <c r="E717" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F717" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G717" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
       <c r="H717" s="3" t="inlineStr">
         <is>
-          <t>22년05월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I717" s="3" t="inlineStr">
         <is>
-          <t>106,530KM</t>
+          <t>41,000KM</t>
         </is>
       </c>
       <c r="J717" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K717" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L717" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="3"/>
       <c r="B718" s="4"/>
       <c r="C718" s="4"/>
       <c r="D718" s="4"/>
       <c r="E718" s="3"/>
       <c r="F718" s="3"/>
       <c r="G718" s="3"/>
       <c r="H718" s="3"/>
       <c r="I718" s="3"/>
       <c r="J718" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K718" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L718" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="3"/>
       <c r="B719" s="4"/>
       <c r="C719" s="4"/>
       <c r="D719" s="4"/>
       <c r="E719" s="3"/>
       <c r="F719" s="3"/>
       <c r="G719" s="3"/>
       <c r="H719" s="3"/>
       <c r="I719" s="3"/>
       <c r="J719" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K719" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L719" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
-      <c r="A720" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A720" s="3"/>
+      <c r="B720" s="4"/>
+      <c r="C720" s="4"/>
+      <c r="D720" s="4"/>
+      <c r="E720" s="3"/>
+      <c r="F720" s="3"/>
+      <c r="G720" s="3"/>
+      <c r="H720" s="3"/>
+      <c r="I720" s="3"/>
       <c r="J720" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K720" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L720" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="3"/>
       <c r="B721" s="4"/>
       <c r="C721" s="4"/>
       <c r="D721" s="4"/>
       <c r="E721" s="3"/>
       <c r="F721" s="3"/>
       <c r="G721" s="3"/>
       <c r="H721" s="3"/>
       <c r="I721" s="3"/>
       <c r="J721" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K721" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L721" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
-      <c r="A722" s="3"/>
-[...7 lines deleted...]
-      <c r="I722" s="3"/>
+      <c r="A722" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B722" s="4" t="inlineStr">
+        <is>
+          <t>101호8982</t>
+        </is>
+      </c>
+      <c r="C722" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
+        </is>
+      </c>
+      <c r="D722" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 썬루프</t>
+        </is>
+      </c>
+      <c r="E722" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F722" s="3" t="inlineStr">
+        <is>
+          <t>스틸 그라파이트</t>
+        </is>
+      </c>
+      <c r="G722" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H722" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I722" s="3" t="inlineStr">
+        <is>
+          <t>62,000KM</t>
+        </is>
+      </c>
       <c r="J722" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K722" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L722" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="3"/>
       <c r="B723" s="4"/>
       <c r="C723" s="4"/>
       <c r="D723" s="4"/>
       <c r="E723" s="3"/>
       <c r="F723" s="3"/>
       <c r="G723" s="3"/>
       <c r="H723" s="3"/>
       <c r="I723" s="3"/>
       <c r="J723" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K723" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L723" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="3"/>
       <c r="B724" s="4"/>
       <c r="C724" s="4"/>
       <c r="D724" s="4"/>
       <c r="E724" s="3"/>
       <c r="F724" s="3"/>
       <c r="G724" s="3"/>
       <c r="H724" s="3"/>
       <c r="I724" s="3"/>
       <c r="J724" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K724" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L724" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
-      <c r="A725" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E725" s="3" t="inlineStr">
+      <c r="A725" s="3"/>
+      <c r="B725" s="4"/>
+      <c r="C725" s="4"/>
+      <c r="D725" s="4"/>
+      <c r="E725" s="3"/>
+      <c r="F725" s="3"/>
+      <c r="G725" s="3"/>
+      <c r="H725" s="3"/>
+      <c r="I725" s="3"/>
+      <c r="J725" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K725" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L725" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B726" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C726" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D726" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E726" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F725" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J725" s="3" t="inlineStr">
+      <c r="F726" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G726" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H726" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I726" s="3" t="inlineStr">
+        <is>
+          <t>47,000KM</t>
+        </is>
+      </c>
+      <c r="J726" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K725" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K726" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L726" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="3"/>
       <c r="B727" s="4"/>
       <c r="C727" s="4"/>
       <c r="D727" s="4"/>
       <c r="E727" s="3"/>
       <c r="F727" s="3"/>
       <c r="G727" s="3"/>
       <c r="H727" s="3"/>
       <c r="I727" s="3"/>
       <c r="J727" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K727" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L727" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
+      <c r="A728" s="3"/>
+      <c r="B728" s="4"/>
+      <c r="C728" s="4"/>
+      <c r="D728" s="4"/>
+      <c r="E728" s="3"/>
+      <c r="F728" s="3"/>
+      <c r="G728" s="3"/>
+      <c r="H728" s="3"/>
+      <c r="I728" s="3"/>
+      <c r="J728" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K727" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K728" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L728" s="3" t="inlineStr">
         <is>
-          <t>755,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="3"/>
       <c r="B729" s="4"/>
       <c r="C729" s="4"/>
       <c r="D729" s="4"/>
       <c r="E729" s="3"/>
       <c r="F729" s="3"/>
       <c r="G729" s="3"/>
       <c r="H729" s="3"/>
       <c r="I729" s="3"/>
       <c r="J729" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K729" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L729" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="3"/>
       <c r="B730" s="4"/>
       <c r="C730" s="4"/>
       <c r="D730" s="4"/>
       <c r="E730" s="3"/>
       <c r="F730" s="3"/>
       <c r="G730" s="3"/>
       <c r="H730" s="3"/>
       <c r="I730" s="3"/>
       <c r="J730" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K730" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L730" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B731" s="4" t="inlineStr">
         <is>
-          <t>116호6731</t>
+          <t>101호7624</t>
         </is>
       </c>
       <c r="C731" s="4" t="inlineStr">
         <is>
-          <t>베뉴 1.6 플럭스 투톤루프 (그레이투톤시트)</t>
+          <t>G80 3.5 가솔린 AWD</t>
         </is>
       </c>
       <c r="D731" s="4" t="inlineStr">
         <is>
-          <t>투톤루프</t>
+          <t>HUD, 드라이빙어시스턴스 패키지, 빌트인캠 
+패키지</t>
         </is>
       </c>
       <c r="E731" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F731" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>비크 블랙</t>
         </is>
       </c>
       <c r="G731" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H731" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>20년01월</t>
         </is>
       </c>
       <c r="I731" s="3" t="inlineStr">
         <is>
-          <t>4,171KM</t>
+          <t>62,000KM</t>
         </is>
       </c>
       <c r="J731" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K731" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L731" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="3"/>
       <c r="B732" s="4"/>
       <c r="C732" s="4"/>
       <c r="D732" s="4"/>
       <c r="E732" s="3"/>
       <c r="F732" s="3"/>
       <c r="G732" s="3"/>
       <c r="H732" s="3"/>
       <c r="I732" s="3"/>
       <c r="J732" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K732" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L732" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="3"/>
       <c r="B733" s="4"/>
       <c r="C733" s="4"/>
       <c r="D733" s="4"/>
       <c r="E733" s="3"/>
       <c r="F733" s="3"/>
       <c r="G733" s="3"/>
       <c r="H733" s="3"/>
       <c r="I733" s="3"/>
       <c r="J733" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K733" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L733" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,340,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="3"/>
       <c r="B734" s="4"/>
       <c r="C734" s="4"/>
       <c r="D734" s="4"/>
       <c r="E734" s="3"/>
       <c r="F734" s="3"/>
       <c r="G734" s="3"/>
       <c r="H734" s="3"/>
       <c r="I734" s="3"/>
       <c r="J734" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K734" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L734" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
-      <c r="A735" s="3"/>
-[...1 lines deleted...]
-      <c r="C735" s="4"/>
+      <c r="A735" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B735" s="4" t="inlineStr">
+        <is>
+          <t>101호1304</t>
+        </is>
+      </c>
+      <c r="C735" s="4" t="inlineStr">
+        <is>
+          <t>모하비 3.0 플래티넘 디젤 4WD</t>
+        </is>
+      </c>
       <c r="D735" s="4"/>
-      <c r="E735" s="3"/>
-[...3 lines deleted...]
-      <c r="I735" s="3"/>
+      <c r="E735" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F735" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G735" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H735" s="3" t="inlineStr">
+        <is>
+          <t>19년01월</t>
+        </is>
+      </c>
+      <c r="I735" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
       <c r="J735" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K735" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L735" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
-      <c r="A736" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A736" s="3"/>
+      <c r="B736" s="4"/>
+      <c r="C736" s="4"/>
+      <c r="D736" s="4"/>
+      <c r="E736" s="3"/>
+      <c r="F736" s="3"/>
+      <c r="G736" s="3"/>
+      <c r="H736" s="3"/>
+      <c r="I736" s="3"/>
       <c r="J736" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K736" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L736" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="3"/>
       <c r="B737" s="4"/>
       <c r="C737" s="4"/>
       <c r="D737" s="4"/>
       <c r="E737" s="3"/>
       <c r="F737" s="3"/>
       <c r="G737" s="3"/>
       <c r="H737" s="3"/>
       <c r="I737" s="3"/>
       <c r="J737" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K737" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L737" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="3"/>
       <c r="B738" s="4"/>
       <c r="C738" s="4"/>
       <c r="D738" s="4"/>
       <c r="E738" s="3"/>
       <c r="F738" s="3"/>
       <c r="G738" s="3"/>
       <c r="H738" s="3"/>
       <c r="I738" s="3"/>
       <c r="J738" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K738" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L738" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
-      <c r="A739" s="3"/>
-[...7 lines deleted...]
-      <c r="I739" s="3"/>
+      <c r="A739" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B739" s="4" t="inlineStr">
+        <is>
+          <t>101호7931</t>
+        </is>
+      </c>
+      <c r="C739" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D739" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러 패키지, 파노라마 썬루프</t>
+        </is>
+      </c>
+      <c r="E739" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F739" s="3" t="inlineStr">
+        <is>
+          <t>세빌 실버</t>
+        </is>
+      </c>
+      <c r="G739" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H739" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I739" s="3" t="inlineStr">
+        <is>
+          <t>61,000KM</t>
+        </is>
+      </c>
       <c r="J739" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K739" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L739" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>2,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
-      <c r="A740" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A740" s="3"/>
+      <c r="B740" s="4"/>
+      <c r="C740" s="4"/>
+      <c r="D740" s="4"/>
+      <c r="E740" s="3"/>
+      <c r="F740" s="3"/>
+      <c r="G740" s="3"/>
+      <c r="H740" s="3"/>
+      <c r="I740" s="3"/>
       <c r="J740" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K740" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L740" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>2,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="3"/>
       <c r="B741" s="4"/>
       <c r="C741" s="4"/>
       <c r="D741" s="4"/>
       <c r="E741" s="3"/>
       <c r="F741" s="3"/>
       <c r="G741" s="3"/>
       <c r="H741" s="3"/>
       <c r="I741" s="3"/>
       <c r="J741" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K741" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L741" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="3"/>
       <c r="B742" s="4"/>
       <c r="C742" s="4"/>
       <c r="D742" s="4"/>
       <c r="E742" s="3"/>
       <c r="F742" s="3"/>
       <c r="G742" s="3"/>
       <c r="H742" s="3"/>
       <c r="I742" s="3"/>
       <c r="J742" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K742" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L742" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>1,730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="3"/>
       <c r="B743" s="4"/>
       <c r="C743" s="4"/>
       <c r="D743" s="4"/>
       <c r="E743" s="3"/>
       <c r="F743" s="3"/>
       <c r="G743" s="3"/>
       <c r="H743" s="3"/>
       <c r="I743" s="3"/>
       <c r="J743" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K743" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L743" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
-      <c r="A744" s="3"/>
-[...7 lines deleted...]
-      <c r="I744" s="3"/>
+      <c r="A744" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B744" s="4" t="inlineStr">
+        <is>
+          <t>125호5126</t>
+        </is>
+      </c>
+      <c r="C744" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D744" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E744" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F744" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G744" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H744" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I744" s="3" t="inlineStr">
+        <is>
+          <t>37,000KM</t>
+        </is>
+      </c>
       <c r="J744" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K744" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L744" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
-      <c r="A745" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A745" s="3"/>
+      <c r="B745" s="4"/>
+      <c r="C745" s="4"/>
+      <c r="D745" s="4"/>
+      <c r="E745" s="3"/>
+      <c r="F745" s="3"/>
+      <c r="G745" s="3"/>
+      <c r="H745" s="3"/>
+      <c r="I745" s="3"/>
       <c r="J745" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K745" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L745" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>1,190,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="3"/>
       <c r="B746" s="4"/>
       <c r="C746" s="4"/>
       <c r="D746" s="4"/>
       <c r="E746" s="3"/>
       <c r="F746" s="3"/>
       <c r="G746" s="3"/>
       <c r="H746" s="3"/>
       <c r="I746" s="3"/>
       <c r="J746" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K746" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L746" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="3"/>
       <c r="B747" s="4"/>
       <c r="C747" s="4"/>
       <c r="D747" s="4"/>
       <c r="E747" s="3"/>
       <c r="F747" s="3"/>
       <c r="G747" s="3"/>
       <c r="H747" s="3"/>
       <c r="I747" s="3"/>
       <c r="J747" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K747" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L747" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
-      <c r="A748" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E748" s="3" t="inlineStr">
+      <c r="A748" s="3"/>
+      <c r="B748" s="4"/>
+      <c r="C748" s="4"/>
+      <c r="D748" s="4"/>
+      <c r="E748" s="3"/>
+      <c r="F748" s="3"/>
+      <c r="G748" s="3"/>
+      <c r="H748" s="3"/>
+      <c r="I748" s="3"/>
+      <c r="J748" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K748" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L748" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B749" s="4" t="inlineStr">
+        <is>
+          <t>101호1368</t>
+        </is>
+      </c>
+      <c r="C749" s="4" t="inlineStr">
+        <is>
+          <t>K5 렌터카 2.0 LPi 트렌디</t>
+        </is>
+      </c>
+      <c r="D749" s="4" t="inlineStr">
+        <is>
+          <t> 10.25인치 UVO 내비게이션</t>
+        </is>
+      </c>
+      <c r="E749" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F748" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G748" s="3" t="inlineStr">
+      <c r="F749" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G749" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H749" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I749" s="3" t="inlineStr">
+        <is>
+          <t>138,000KM</t>
+        </is>
+      </c>
+      <c r="J749" s="3"/>
+      <c r="K749" s="3"/>
+      <c r="L749" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B750" s="4" t="inlineStr">
+        <is>
+          <t>101호7791</t>
+        </is>
+      </c>
+      <c r="C750" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.4 르블랑 가솔린</t>
+        </is>
+      </c>
+      <c r="D750" s="4"/>
+      <c r="E750" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F750" s="3" t="inlineStr">
+        <is>
+          <t>미드나잇 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G750" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H748" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J748" s="3" t="inlineStr">
+      <c r="H750" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I750" s="3" t="inlineStr">
+        <is>
+          <t>114,000KM</t>
+        </is>
+      </c>
+      <c r="J750" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K748" s="3" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="K750" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L750" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="3"/>
       <c r="B751" s="4"/>
       <c r="C751" s="4"/>
       <c r="D751" s="4"/>
       <c r="E751" s="3"/>
       <c r="F751" s="3"/>
       <c r="G751" s="3"/>
       <c r="H751" s="3"/>
       <c r="I751" s="3"/>
       <c r="J751" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K751" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L751" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
-      <c r="A752" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A752" s="3"/>
+      <c r="B752" s="4"/>
+      <c r="C752" s="4"/>
+      <c r="D752" s="4"/>
+      <c r="E752" s="3"/>
+      <c r="F752" s="3"/>
+      <c r="G752" s="3"/>
+      <c r="H752" s="3"/>
+      <c r="I752" s="3"/>
       <c r="J752" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K752" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L752" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="3"/>
       <c r="B753" s="4"/>
       <c r="C753" s="4"/>
       <c r="D753" s="4"/>
       <c r="E753" s="3"/>
       <c r="F753" s="3"/>
       <c r="G753" s="3"/>
       <c r="H753" s="3"/>
       <c r="I753" s="3"/>
       <c r="J753" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K753" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L753" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="3"/>
       <c r="B754" s="4"/>
       <c r="C754" s="4"/>
       <c r="D754" s="4"/>
       <c r="E754" s="3"/>
       <c r="F754" s="3"/>
       <c r="G754" s="3"/>
       <c r="H754" s="3"/>
       <c r="I754" s="3"/>
       <c r="J754" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K754" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L754" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
-      <c r="A755" s="3"/>
-[...7 lines deleted...]
-      <c r="I755" s="3"/>
+      <c r="A755" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B755" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C755" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D755" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E755" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F755" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G755" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H755" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I755" s="3" t="inlineStr">
+        <is>
+          <t>56,000KM</t>
+        </is>
+      </c>
       <c r="J755" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K755" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L755" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="3"/>
       <c r="B756" s="4"/>
       <c r="C756" s="4"/>
       <c r="D756" s="4"/>
       <c r="E756" s="3"/>
       <c r="F756" s="3"/>
       <c r="G756" s="3"/>
       <c r="H756" s="3"/>
       <c r="I756" s="3"/>
       <c r="J756" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K756" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L756" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>1,280,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
-      <c r="A757" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A757" s="3"/>
+      <c r="B757" s="4"/>
+      <c r="C757" s="4"/>
+      <c r="D757" s="4"/>
+      <c r="E757" s="3"/>
+      <c r="F757" s="3"/>
+      <c r="G757" s="3"/>
+      <c r="H757" s="3"/>
+      <c r="I757" s="3"/>
       <c r="J757" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K757" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L757" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="3"/>
       <c r="B758" s="4"/>
       <c r="C758" s="4"/>
       <c r="D758" s="4"/>
       <c r="E758" s="3"/>
       <c r="F758" s="3"/>
       <c r="G758" s="3"/>
       <c r="H758" s="3"/>
       <c r="I758" s="3"/>
       <c r="J758" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K758" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L758" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="3"/>
       <c r="B759" s="4"/>
       <c r="C759" s="4"/>
       <c r="D759" s="4"/>
       <c r="E759" s="3"/>
       <c r="F759" s="3"/>
       <c r="G759" s="3"/>
       <c r="H759" s="3"/>
       <c r="I759" s="3"/>
       <c r="J759" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K759" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L759" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
-      <c r="A760" s="3"/>
-[...7 lines deleted...]
-      <c r="I760" s="3"/>
+      <c r="A760" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B760" s="4" t="inlineStr">
+        <is>
+          <t>101호7927</t>
+        </is>
+      </c>
+      <c r="C760" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D760" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 스타일, 10.25인치 UVO
+ 내비게이션</t>
+        </is>
+      </c>
+      <c r="E760" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F760" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트펄</t>
+        </is>
+      </c>
+      <c r="G760" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H760" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I760" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
       <c r="J760" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K760" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L760" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="3"/>
       <c r="B761" s="4"/>
       <c r="C761" s="4"/>
       <c r="D761" s="4"/>
       <c r="E761" s="3"/>
       <c r="F761" s="3"/>
       <c r="G761" s="3"/>
       <c r="H761" s="3"/>
       <c r="I761" s="3"/>
       <c r="J761" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K761" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L761" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
-      <c r="A762" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A762" s="3"/>
+      <c r="B762" s="4"/>
+      <c r="C762" s="4"/>
+      <c r="D762" s="4"/>
+      <c r="E762" s="3"/>
+      <c r="F762" s="3"/>
+      <c r="G762" s="3"/>
+      <c r="H762" s="3"/>
+      <c r="I762" s="3"/>
       <c r="J762" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K762" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L762" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="3"/>
       <c r="B763" s="4"/>
       <c r="C763" s="4"/>
       <c r="D763" s="4"/>
       <c r="E763" s="3"/>
       <c r="F763" s="3"/>
       <c r="G763" s="3"/>
       <c r="H763" s="3"/>
       <c r="I763" s="3"/>
       <c r="J763" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K763" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L763" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
-      <c r="A764" s="3"/>
-[...7 lines deleted...]
-      <c r="I764" s="3"/>
+      <c r="A764" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B764" s="4" t="inlineStr">
+        <is>
+          <t>101호7498</t>
+        </is>
+      </c>
+      <c r="C764" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.0 디젤 AWD</t>
+        </is>
+      </c>
+      <c r="D764" s="4" t="inlineStr">
+        <is>
+          <t>헤드업 디스플레이(HUD), 드라이빙 어시스턴
+스 패키지 I, 파노라마 썬루프, 빌트인캠 패
+키지</t>
+        </is>
+      </c>
+      <c r="E764" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F764" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G764" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H764" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I764" s="3" t="inlineStr">
+        <is>
+          <t>112,000KM</t>
+        </is>
+      </c>
       <c r="J764" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K764" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L764" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="3"/>
       <c r="B765" s="4"/>
       <c r="C765" s="4"/>
       <c r="D765" s="4"/>
       <c r="E765" s="3"/>
       <c r="F765" s="3"/>
       <c r="G765" s="3"/>
       <c r="H765" s="3"/>
       <c r="I765" s="3"/>
       <c r="J765" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K765" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L765" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="3"/>
       <c r="B766" s="4"/>
       <c r="C766" s="4"/>
       <c r="D766" s="4"/>
       <c r="E766" s="3"/>
       <c r="F766" s="3"/>
       <c r="G766" s="3"/>
       <c r="H766" s="3"/>
       <c r="I766" s="3"/>
       <c r="J766" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K766" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L766" s="3" t="inlineStr">
+        <is>
+          <t>1,380,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
+      <c r="A767" s="3"/>
+      <c r="B767" s="4"/>
+      <c r="C767" s="4"/>
+      <c r="D767" s="4"/>
+      <c r="E767" s="3"/>
+      <c r="F767" s="3"/>
+      <c r="G767" s="3"/>
+      <c r="H767" s="3"/>
+      <c r="I767" s="3"/>
+      <c r="J767" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K767" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L767" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
+      <c r="A768" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B768" s="4" t="inlineStr">
+        <is>
+          <t>802더1978</t>
+        </is>
+      </c>
+      <c r="C768" s="4" t="inlineStr">
+        <is>
+          <t>포터2 1.0 수퍼캡 초장축 (CRDI) 스마트</t>
+        </is>
+      </c>
+      <c r="D768" s="4"/>
+      <c r="E768" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F768" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G768" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H768" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I768" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J768" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K768" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L766" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L768" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="3"/>
       <c r="B769" s="4"/>
       <c r="C769" s="4"/>
       <c r="D769" s="4"/>
       <c r="E769" s="3"/>
       <c r="F769" s="3"/>
       <c r="G769" s="3"/>
       <c r="H769" s="3"/>
       <c r="I769" s="3"/>
       <c r="J769" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K769" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L769" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="3"/>
       <c r="B770" s="4"/>
       <c r="C770" s="4"/>
       <c r="D770" s="4"/>
       <c r="E770" s="3"/>
       <c r="F770" s="3"/>
       <c r="G770" s="3"/>
       <c r="H770" s="3"/>
       <c r="I770" s="3"/>
       <c r="J770" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K770" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L770" s="3" t="inlineStr">
-        <is>
-[...13698 lines deleted...]
-      <c r="L1152" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A6"/>
-[...61 lines deleted...]
-    <mergeCell ref="I30:I33"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="B18:B21"/>
+    <mergeCell ref="C18:C21"/>
+    <mergeCell ref="D18:D21"/>
+    <mergeCell ref="E18:E21"/>
+    <mergeCell ref="F18:F21"/>
+    <mergeCell ref="G18:G21"/>
+    <mergeCell ref="H18:H21"/>
+    <mergeCell ref="I18:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="F22:F24"/>
+    <mergeCell ref="G22:G24"/>
+    <mergeCell ref="H22:H24"/>
+    <mergeCell ref="I22:I24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="F25:F27"/>
+    <mergeCell ref="G25:G27"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="I25:I27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="F28:F30"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="C31:C33"/>
+    <mergeCell ref="D31:D33"/>
+    <mergeCell ref="E31:E33"/>
+    <mergeCell ref="F31:F33"/>
+    <mergeCell ref="G31:G33"/>
+    <mergeCell ref="H31:H33"/>
+    <mergeCell ref="I31:I33"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="C34:C36"/>
     <mergeCell ref="D34:D36"/>
     <mergeCell ref="E34:E36"/>
     <mergeCell ref="F34:F36"/>
     <mergeCell ref="G34:G36"/>
     <mergeCell ref="H34:H36"/>
     <mergeCell ref="I34:I36"/>
     <mergeCell ref="A37:A39"/>
     <mergeCell ref="B37:B39"/>
     <mergeCell ref="C37:C39"/>
     <mergeCell ref="D37:D39"/>
     <mergeCell ref="E37:E39"/>
     <mergeCell ref="F37:F39"/>
     <mergeCell ref="G37:G39"/>
     <mergeCell ref="H37:H39"/>
     <mergeCell ref="I37:I39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="D40:D42"/>
     <mergeCell ref="E40:E42"/>
     <mergeCell ref="F40:F42"/>
     <mergeCell ref="G40:G42"/>
@@ -41663,2705 +27888,1688 @@
     <mergeCell ref="C52:C54"/>
     <mergeCell ref="D52:D54"/>
     <mergeCell ref="E52:E54"/>
     <mergeCell ref="F52:F54"/>
     <mergeCell ref="G52:G54"/>
     <mergeCell ref="H52:H54"/>
     <mergeCell ref="I52:I54"/>
     <mergeCell ref="A55:A57"/>
     <mergeCell ref="B55:B57"/>
     <mergeCell ref="C55:C57"/>
     <mergeCell ref="D55:D57"/>
     <mergeCell ref="E55:E57"/>
     <mergeCell ref="F55:F57"/>
     <mergeCell ref="G55:G57"/>
     <mergeCell ref="H55:H57"/>
     <mergeCell ref="I55:I57"/>
     <mergeCell ref="A58:A60"/>
     <mergeCell ref="B58:B60"/>
     <mergeCell ref="C58:C60"/>
     <mergeCell ref="D58:D60"/>
     <mergeCell ref="E58:E60"/>
     <mergeCell ref="F58:F60"/>
     <mergeCell ref="G58:G60"/>
     <mergeCell ref="H58:H60"/>
     <mergeCell ref="I58:I60"/>
-    <mergeCell ref="A61:A63"/>
-[...1060 lines deleted...]
-    <mergeCell ref="I491:I493"/>
+    <mergeCell ref="A61:A65"/>
+    <mergeCell ref="B61:B65"/>
+    <mergeCell ref="C61:C65"/>
+    <mergeCell ref="D61:D65"/>
+    <mergeCell ref="E61:E65"/>
+    <mergeCell ref="F61:F65"/>
+    <mergeCell ref="G61:G65"/>
+    <mergeCell ref="H61:H65"/>
+    <mergeCell ref="I61:I65"/>
+    <mergeCell ref="A66:A70"/>
+    <mergeCell ref="B66:B70"/>
+    <mergeCell ref="C66:C70"/>
+    <mergeCell ref="D66:D70"/>
+    <mergeCell ref="E66:E70"/>
+    <mergeCell ref="F66:F70"/>
+    <mergeCell ref="G66:G70"/>
+    <mergeCell ref="H66:H70"/>
+    <mergeCell ref="I66:I70"/>
+    <mergeCell ref="A71:A73"/>
+    <mergeCell ref="B71:B73"/>
+    <mergeCell ref="C71:C73"/>
+    <mergeCell ref="D71:D73"/>
+    <mergeCell ref="E71:E73"/>
+    <mergeCell ref="F71:F73"/>
+    <mergeCell ref="G71:G73"/>
+    <mergeCell ref="H71:H73"/>
+    <mergeCell ref="I71:I73"/>
+    <mergeCell ref="A74:A76"/>
+    <mergeCell ref="B74:B76"/>
+    <mergeCell ref="C74:C76"/>
+    <mergeCell ref="D74:D76"/>
+    <mergeCell ref="E74:E76"/>
+    <mergeCell ref="F74:F76"/>
+    <mergeCell ref="G74:G76"/>
+    <mergeCell ref="H74:H76"/>
+    <mergeCell ref="I74:I76"/>
+    <mergeCell ref="A77:A81"/>
+    <mergeCell ref="B77:B81"/>
+    <mergeCell ref="C77:C81"/>
+    <mergeCell ref="D77:D81"/>
+    <mergeCell ref="E77:E81"/>
+    <mergeCell ref="F77:F81"/>
+    <mergeCell ref="G77:G81"/>
+    <mergeCell ref="H77:H81"/>
+    <mergeCell ref="I77:I81"/>
+    <mergeCell ref="A82:A86"/>
+    <mergeCell ref="B82:B86"/>
+    <mergeCell ref="C82:C86"/>
+    <mergeCell ref="D82:D86"/>
+    <mergeCell ref="E82:E86"/>
+    <mergeCell ref="F82:F86"/>
+    <mergeCell ref="G82:G86"/>
+    <mergeCell ref="H82:H86"/>
+    <mergeCell ref="I82:I86"/>
+    <mergeCell ref="A87:A91"/>
+    <mergeCell ref="B87:B91"/>
+    <mergeCell ref="C87:C91"/>
+    <mergeCell ref="D87:D91"/>
+    <mergeCell ref="E87:E91"/>
+    <mergeCell ref="F87:F91"/>
+    <mergeCell ref="G87:G91"/>
+    <mergeCell ref="H87:H91"/>
+    <mergeCell ref="I87:I91"/>
+    <mergeCell ref="A92:A96"/>
+    <mergeCell ref="B92:B96"/>
+    <mergeCell ref="C92:C96"/>
+    <mergeCell ref="D92:D96"/>
+    <mergeCell ref="E92:E96"/>
+    <mergeCell ref="F92:F96"/>
+    <mergeCell ref="G92:G96"/>
+    <mergeCell ref="H92:H96"/>
+    <mergeCell ref="I92:I96"/>
+    <mergeCell ref="A97:A101"/>
+    <mergeCell ref="B97:B101"/>
+    <mergeCell ref="C97:C101"/>
+    <mergeCell ref="D97:D101"/>
+    <mergeCell ref="E97:E101"/>
+    <mergeCell ref="F97:F101"/>
+    <mergeCell ref="G97:G101"/>
+    <mergeCell ref="H97:H101"/>
+    <mergeCell ref="I97:I101"/>
+    <mergeCell ref="A102:A106"/>
+    <mergeCell ref="B102:B106"/>
+    <mergeCell ref="C102:C106"/>
+    <mergeCell ref="D102:D106"/>
+    <mergeCell ref="E102:E106"/>
+    <mergeCell ref="F102:F106"/>
+    <mergeCell ref="G102:G106"/>
+    <mergeCell ref="H102:H106"/>
+    <mergeCell ref="I102:I106"/>
+    <mergeCell ref="A107:A111"/>
+    <mergeCell ref="B107:B111"/>
+    <mergeCell ref="C107:C111"/>
+    <mergeCell ref="D107:D111"/>
+    <mergeCell ref="E107:E111"/>
+    <mergeCell ref="F107:F111"/>
+    <mergeCell ref="G107:G111"/>
+    <mergeCell ref="H107:H111"/>
+    <mergeCell ref="I107:I111"/>
+    <mergeCell ref="A112:A116"/>
+    <mergeCell ref="B112:B116"/>
+    <mergeCell ref="C112:C116"/>
+    <mergeCell ref="D112:D116"/>
+    <mergeCell ref="E112:E116"/>
+    <mergeCell ref="F112:F116"/>
+    <mergeCell ref="G112:G116"/>
+    <mergeCell ref="H112:H116"/>
+    <mergeCell ref="I112:I116"/>
+    <mergeCell ref="A117:A121"/>
+    <mergeCell ref="B117:B121"/>
+    <mergeCell ref="C117:C121"/>
+    <mergeCell ref="D117:D121"/>
+    <mergeCell ref="E117:E121"/>
+    <mergeCell ref="F117:F121"/>
+    <mergeCell ref="G117:G121"/>
+    <mergeCell ref="H117:H121"/>
+    <mergeCell ref="I117:I121"/>
+    <mergeCell ref="A122:A126"/>
+    <mergeCell ref="B122:B126"/>
+    <mergeCell ref="C122:C126"/>
+    <mergeCell ref="D122:D126"/>
+    <mergeCell ref="E122:E126"/>
+    <mergeCell ref="F122:F126"/>
+    <mergeCell ref="G122:G126"/>
+    <mergeCell ref="H122:H126"/>
+    <mergeCell ref="I122:I126"/>
+    <mergeCell ref="A127:A131"/>
+    <mergeCell ref="B127:B131"/>
+    <mergeCell ref="C127:C131"/>
+    <mergeCell ref="D127:D131"/>
+    <mergeCell ref="E127:E131"/>
+    <mergeCell ref="F127:F131"/>
+    <mergeCell ref="G127:G131"/>
+    <mergeCell ref="H127:H131"/>
+    <mergeCell ref="I127:I131"/>
+    <mergeCell ref="A132:A136"/>
+    <mergeCell ref="B132:B136"/>
+    <mergeCell ref="C132:C136"/>
+    <mergeCell ref="D132:D136"/>
+    <mergeCell ref="E132:E136"/>
+    <mergeCell ref="F132:F136"/>
+    <mergeCell ref="G132:G136"/>
+    <mergeCell ref="H132:H136"/>
+    <mergeCell ref="I132:I136"/>
+    <mergeCell ref="A137:A141"/>
+    <mergeCell ref="B137:B141"/>
+    <mergeCell ref="C137:C141"/>
+    <mergeCell ref="D137:D141"/>
+    <mergeCell ref="E137:E141"/>
+    <mergeCell ref="F137:F141"/>
+    <mergeCell ref="G137:G141"/>
+    <mergeCell ref="H137:H141"/>
+    <mergeCell ref="I137:I141"/>
+    <mergeCell ref="A142:A146"/>
+    <mergeCell ref="B142:B146"/>
+    <mergeCell ref="C142:C146"/>
+    <mergeCell ref="D142:D146"/>
+    <mergeCell ref="E142:E146"/>
+    <mergeCell ref="F142:F146"/>
+    <mergeCell ref="G142:G146"/>
+    <mergeCell ref="H142:H146"/>
+    <mergeCell ref="I142:I146"/>
+    <mergeCell ref="A147:A151"/>
+    <mergeCell ref="B147:B151"/>
+    <mergeCell ref="C147:C151"/>
+    <mergeCell ref="D147:D151"/>
+    <mergeCell ref="E147:E151"/>
+    <mergeCell ref="F147:F151"/>
+    <mergeCell ref="G147:G151"/>
+    <mergeCell ref="H147:H151"/>
+    <mergeCell ref="I147:I151"/>
+    <mergeCell ref="A152:A156"/>
+    <mergeCell ref="B152:B156"/>
+    <mergeCell ref="C152:C156"/>
+    <mergeCell ref="D152:D156"/>
+    <mergeCell ref="E152:E156"/>
+    <mergeCell ref="F152:F156"/>
+    <mergeCell ref="G152:G156"/>
+    <mergeCell ref="H152:H156"/>
+    <mergeCell ref="I152:I156"/>
+    <mergeCell ref="A157:A161"/>
+    <mergeCell ref="B157:B161"/>
+    <mergeCell ref="C157:C161"/>
+    <mergeCell ref="D157:D161"/>
+    <mergeCell ref="E157:E161"/>
+    <mergeCell ref="F157:F161"/>
+    <mergeCell ref="G157:G161"/>
+    <mergeCell ref="H157:H161"/>
+    <mergeCell ref="I157:I161"/>
+    <mergeCell ref="A162:A166"/>
+    <mergeCell ref="B162:B166"/>
+    <mergeCell ref="C162:C166"/>
+    <mergeCell ref="D162:D166"/>
+    <mergeCell ref="E162:E166"/>
+    <mergeCell ref="F162:F166"/>
+    <mergeCell ref="G162:G166"/>
+    <mergeCell ref="H162:H166"/>
+    <mergeCell ref="I162:I166"/>
+    <mergeCell ref="A167:A171"/>
+    <mergeCell ref="B167:B171"/>
+    <mergeCell ref="C167:C171"/>
+    <mergeCell ref="D167:D171"/>
+    <mergeCell ref="E167:E171"/>
+    <mergeCell ref="F167:F171"/>
+    <mergeCell ref="G167:G171"/>
+    <mergeCell ref="H167:H171"/>
+    <mergeCell ref="I167:I171"/>
+    <mergeCell ref="A172:A176"/>
+    <mergeCell ref="B172:B176"/>
+    <mergeCell ref="C172:C176"/>
+    <mergeCell ref="D172:D176"/>
+    <mergeCell ref="E172:E176"/>
+    <mergeCell ref="F172:F176"/>
+    <mergeCell ref="G172:G176"/>
+    <mergeCell ref="H172:H176"/>
+    <mergeCell ref="I172:I176"/>
+    <mergeCell ref="A177:A181"/>
+    <mergeCell ref="B177:B181"/>
+    <mergeCell ref="C177:C181"/>
+    <mergeCell ref="D177:D181"/>
+    <mergeCell ref="E177:E181"/>
+    <mergeCell ref="F177:F181"/>
+    <mergeCell ref="G177:G181"/>
+    <mergeCell ref="H177:H181"/>
+    <mergeCell ref="I177:I181"/>
+    <mergeCell ref="A182:A186"/>
+    <mergeCell ref="B182:B186"/>
+    <mergeCell ref="C182:C186"/>
+    <mergeCell ref="D182:D186"/>
+    <mergeCell ref="E182:E186"/>
+    <mergeCell ref="F182:F186"/>
+    <mergeCell ref="G182:G186"/>
+    <mergeCell ref="H182:H186"/>
+    <mergeCell ref="I182:I186"/>
+    <mergeCell ref="A187:A191"/>
+    <mergeCell ref="B187:B191"/>
+    <mergeCell ref="C187:C191"/>
+    <mergeCell ref="D187:D191"/>
+    <mergeCell ref="E187:E191"/>
+    <mergeCell ref="F187:F191"/>
+    <mergeCell ref="G187:G191"/>
+    <mergeCell ref="H187:H191"/>
+    <mergeCell ref="I187:I191"/>
+    <mergeCell ref="A192:A196"/>
+    <mergeCell ref="B192:B196"/>
+    <mergeCell ref="C192:C196"/>
+    <mergeCell ref="D192:D196"/>
+    <mergeCell ref="E192:E196"/>
+    <mergeCell ref="F192:F196"/>
+    <mergeCell ref="G192:G196"/>
+    <mergeCell ref="H192:H196"/>
+    <mergeCell ref="I192:I196"/>
+    <mergeCell ref="A197:A201"/>
+    <mergeCell ref="B197:B201"/>
+    <mergeCell ref="C197:C201"/>
+    <mergeCell ref="D197:D201"/>
+    <mergeCell ref="E197:E201"/>
+    <mergeCell ref="F197:F201"/>
+    <mergeCell ref="G197:G201"/>
+    <mergeCell ref="H197:H201"/>
+    <mergeCell ref="I197:I201"/>
+    <mergeCell ref="A202:A206"/>
+    <mergeCell ref="B202:B206"/>
+    <mergeCell ref="C202:C206"/>
+    <mergeCell ref="D202:D206"/>
+    <mergeCell ref="E202:E206"/>
+    <mergeCell ref="F202:F206"/>
+    <mergeCell ref="G202:G206"/>
+    <mergeCell ref="H202:H206"/>
+    <mergeCell ref="I202:I206"/>
+    <mergeCell ref="A207:A211"/>
+    <mergeCell ref="B207:B211"/>
+    <mergeCell ref="C207:C211"/>
+    <mergeCell ref="D207:D211"/>
+    <mergeCell ref="E207:E211"/>
+    <mergeCell ref="F207:F211"/>
+    <mergeCell ref="G207:G211"/>
+    <mergeCell ref="H207:H211"/>
+    <mergeCell ref="I207:I211"/>
+    <mergeCell ref="A212:A216"/>
+    <mergeCell ref="B212:B216"/>
+    <mergeCell ref="C212:C216"/>
+    <mergeCell ref="D212:D216"/>
+    <mergeCell ref="E212:E216"/>
+    <mergeCell ref="F212:F216"/>
+    <mergeCell ref="G212:G216"/>
+    <mergeCell ref="H212:H216"/>
+    <mergeCell ref="I212:I216"/>
+    <mergeCell ref="A217:A221"/>
+    <mergeCell ref="B217:B221"/>
+    <mergeCell ref="C217:C221"/>
+    <mergeCell ref="D217:D221"/>
+    <mergeCell ref="E217:E221"/>
+    <mergeCell ref="F217:F221"/>
+    <mergeCell ref="G217:G221"/>
+    <mergeCell ref="H217:H221"/>
+    <mergeCell ref="I217:I221"/>
+    <mergeCell ref="A222:A226"/>
+    <mergeCell ref="B222:B226"/>
+    <mergeCell ref="C222:C226"/>
+    <mergeCell ref="D222:D226"/>
+    <mergeCell ref="E222:E226"/>
+    <mergeCell ref="F222:F226"/>
+    <mergeCell ref="G222:G226"/>
+    <mergeCell ref="H222:H226"/>
+    <mergeCell ref="I222:I226"/>
+    <mergeCell ref="A227:A231"/>
+    <mergeCell ref="B227:B231"/>
+    <mergeCell ref="C227:C231"/>
+    <mergeCell ref="D227:D231"/>
+    <mergeCell ref="E227:E231"/>
+    <mergeCell ref="F227:F231"/>
+    <mergeCell ref="G227:G231"/>
+    <mergeCell ref="H227:H231"/>
+    <mergeCell ref="I227:I231"/>
+    <mergeCell ref="A232:A236"/>
+    <mergeCell ref="B232:B236"/>
+    <mergeCell ref="C232:C236"/>
+    <mergeCell ref="D232:D236"/>
+    <mergeCell ref="E232:E236"/>
+    <mergeCell ref="F232:F236"/>
+    <mergeCell ref="G232:G236"/>
+    <mergeCell ref="H232:H236"/>
+    <mergeCell ref="I232:I236"/>
+    <mergeCell ref="A237:A241"/>
+    <mergeCell ref="B237:B241"/>
+    <mergeCell ref="C237:C241"/>
+    <mergeCell ref="D237:D241"/>
+    <mergeCell ref="E237:E241"/>
+    <mergeCell ref="F237:F241"/>
+    <mergeCell ref="G237:G241"/>
+    <mergeCell ref="H237:H241"/>
+    <mergeCell ref="I237:I241"/>
+    <mergeCell ref="A242:A246"/>
+    <mergeCell ref="B242:B246"/>
+    <mergeCell ref="C242:C246"/>
+    <mergeCell ref="D242:D246"/>
+    <mergeCell ref="E242:E246"/>
+    <mergeCell ref="F242:F246"/>
+    <mergeCell ref="G242:G246"/>
+    <mergeCell ref="H242:H246"/>
+    <mergeCell ref="I242:I246"/>
+    <mergeCell ref="A247:A248"/>
+    <mergeCell ref="B247:B248"/>
+    <mergeCell ref="C247:C248"/>
+    <mergeCell ref="D247:D248"/>
+    <mergeCell ref="E247:E248"/>
+    <mergeCell ref="F247:F248"/>
+    <mergeCell ref="G247:G248"/>
+    <mergeCell ref="H247:H248"/>
+    <mergeCell ref="I247:I248"/>
+    <mergeCell ref="A249:A250"/>
+    <mergeCell ref="B249:B250"/>
+    <mergeCell ref="C249:C250"/>
+    <mergeCell ref="D249:D250"/>
+    <mergeCell ref="E249:E250"/>
+    <mergeCell ref="F249:F250"/>
+    <mergeCell ref="G249:G250"/>
+    <mergeCell ref="H249:H250"/>
+    <mergeCell ref="I249:I250"/>
+    <mergeCell ref="A251:A255"/>
+    <mergeCell ref="B251:B255"/>
+    <mergeCell ref="C251:C255"/>
+    <mergeCell ref="D251:D255"/>
+    <mergeCell ref="E251:E255"/>
+    <mergeCell ref="F251:F255"/>
+    <mergeCell ref="G251:G255"/>
+    <mergeCell ref="H251:H255"/>
+    <mergeCell ref="I251:I255"/>
+    <mergeCell ref="A256:A260"/>
+    <mergeCell ref="B256:B260"/>
+    <mergeCell ref="C256:C260"/>
+    <mergeCell ref="D256:D260"/>
+    <mergeCell ref="E256:E260"/>
+    <mergeCell ref="F256:F260"/>
+    <mergeCell ref="G256:G260"/>
+    <mergeCell ref="H256:H260"/>
+    <mergeCell ref="I256:I260"/>
+    <mergeCell ref="A261:A262"/>
+    <mergeCell ref="B261:B262"/>
+    <mergeCell ref="C261:C262"/>
+    <mergeCell ref="D261:D262"/>
+    <mergeCell ref="E261:E262"/>
+    <mergeCell ref="F261:F262"/>
+    <mergeCell ref="G261:G262"/>
+    <mergeCell ref="H261:H262"/>
+    <mergeCell ref="I261:I262"/>
+    <mergeCell ref="A263:A264"/>
+    <mergeCell ref="B263:B264"/>
+    <mergeCell ref="C263:C264"/>
+    <mergeCell ref="D263:D264"/>
+    <mergeCell ref="E263:E264"/>
+    <mergeCell ref="F263:F264"/>
+    <mergeCell ref="G263:G264"/>
+    <mergeCell ref="H263:H264"/>
+    <mergeCell ref="I263:I264"/>
+    <mergeCell ref="A265:A266"/>
+    <mergeCell ref="B265:B266"/>
+    <mergeCell ref="C265:C266"/>
+    <mergeCell ref="D265:D266"/>
+    <mergeCell ref="E265:E266"/>
+    <mergeCell ref="F265:F266"/>
+    <mergeCell ref="G265:G266"/>
+    <mergeCell ref="H265:H266"/>
+    <mergeCell ref="I265:I266"/>
+    <mergeCell ref="A267:A268"/>
+    <mergeCell ref="B267:B268"/>
+    <mergeCell ref="C267:C268"/>
+    <mergeCell ref="D267:D268"/>
+    <mergeCell ref="E267:E268"/>
+    <mergeCell ref="F267:F268"/>
+    <mergeCell ref="G267:G268"/>
+    <mergeCell ref="H267:H268"/>
+    <mergeCell ref="I267:I268"/>
+    <mergeCell ref="A269:A270"/>
+    <mergeCell ref="B269:B270"/>
+    <mergeCell ref="C269:C270"/>
+    <mergeCell ref="D269:D270"/>
+    <mergeCell ref="E269:E270"/>
+    <mergeCell ref="F269:F270"/>
+    <mergeCell ref="G269:G270"/>
+    <mergeCell ref="H269:H270"/>
+    <mergeCell ref="I269:I270"/>
+    <mergeCell ref="A271:A272"/>
+    <mergeCell ref="B271:B272"/>
+    <mergeCell ref="C271:C272"/>
+    <mergeCell ref="D271:D272"/>
+    <mergeCell ref="E271:E272"/>
+    <mergeCell ref="F271:F272"/>
+    <mergeCell ref="G271:G272"/>
+    <mergeCell ref="H271:H272"/>
+    <mergeCell ref="I271:I272"/>
+    <mergeCell ref="A273:A275"/>
+    <mergeCell ref="B273:B275"/>
+    <mergeCell ref="C273:C275"/>
+    <mergeCell ref="D273:D275"/>
+    <mergeCell ref="E273:E275"/>
+    <mergeCell ref="F273:F275"/>
+    <mergeCell ref="G273:G275"/>
+    <mergeCell ref="H273:H275"/>
+    <mergeCell ref="I273:I275"/>
+    <mergeCell ref="A276:A277"/>
+    <mergeCell ref="B276:B277"/>
+    <mergeCell ref="C276:C277"/>
+    <mergeCell ref="D276:D277"/>
+    <mergeCell ref="E276:E277"/>
+    <mergeCell ref="F276:F277"/>
+    <mergeCell ref="G276:G277"/>
+    <mergeCell ref="H276:H277"/>
+    <mergeCell ref="I276:I277"/>
+    <mergeCell ref="A278:A279"/>
+    <mergeCell ref="B278:B279"/>
+    <mergeCell ref="C278:C279"/>
+    <mergeCell ref="D278:D279"/>
+    <mergeCell ref="E278:E279"/>
+    <mergeCell ref="F278:F279"/>
+    <mergeCell ref="G278:G279"/>
+    <mergeCell ref="H278:H279"/>
+    <mergeCell ref="I278:I279"/>
+    <mergeCell ref="A280:A281"/>
+    <mergeCell ref="B280:B281"/>
+    <mergeCell ref="C280:C281"/>
+    <mergeCell ref="D280:D281"/>
+    <mergeCell ref="E280:E281"/>
+    <mergeCell ref="F280:F281"/>
+    <mergeCell ref="G280:G281"/>
+    <mergeCell ref="H280:H281"/>
+    <mergeCell ref="I280:I281"/>
+    <mergeCell ref="A282:A283"/>
+    <mergeCell ref="B282:B283"/>
+    <mergeCell ref="C282:C283"/>
+    <mergeCell ref="D282:D283"/>
+    <mergeCell ref="E282:E283"/>
+    <mergeCell ref="F282:F283"/>
+    <mergeCell ref="G282:G283"/>
+    <mergeCell ref="H282:H283"/>
+    <mergeCell ref="I282:I283"/>
+    <mergeCell ref="A284:A285"/>
+    <mergeCell ref="B284:B285"/>
+    <mergeCell ref="C284:C285"/>
+    <mergeCell ref="D284:D285"/>
+    <mergeCell ref="E284:E285"/>
+    <mergeCell ref="F284:F285"/>
+    <mergeCell ref="G284:G285"/>
+    <mergeCell ref="H284:H285"/>
+    <mergeCell ref="I284:I285"/>
+    <mergeCell ref="A286:A287"/>
+    <mergeCell ref="B286:B287"/>
+    <mergeCell ref="C286:C287"/>
+    <mergeCell ref="D286:D287"/>
+    <mergeCell ref="E286:E287"/>
+    <mergeCell ref="F286:F287"/>
+    <mergeCell ref="G286:G287"/>
+    <mergeCell ref="H286:H287"/>
+    <mergeCell ref="I286:I287"/>
+    <mergeCell ref="A288:A289"/>
+    <mergeCell ref="B288:B289"/>
+    <mergeCell ref="C288:C289"/>
+    <mergeCell ref="D288:D289"/>
+    <mergeCell ref="E288:E289"/>
+    <mergeCell ref="F288:F289"/>
+    <mergeCell ref="G288:G289"/>
+    <mergeCell ref="H288:H289"/>
+    <mergeCell ref="I288:I289"/>
+    <mergeCell ref="A290:A291"/>
+    <mergeCell ref="B290:B291"/>
+    <mergeCell ref="C290:C291"/>
+    <mergeCell ref="D290:D291"/>
+    <mergeCell ref="E290:E291"/>
+    <mergeCell ref="F290:F291"/>
+    <mergeCell ref="G290:G291"/>
+    <mergeCell ref="H290:H291"/>
+    <mergeCell ref="I290:I291"/>
+    <mergeCell ref="A293:A294"/>
+    <mergeCell ref="B293:B294"/>
+    <mergeCell ref="C293:C294"/>
+    <mergeCell ref="D293:D294"/>
+    <mergeCell ref="E293:E294"/>
+    <mergeCell ref="F293:F294"/>
+    <mergeCell ref="G293:G294"/>
+    <mergeCell ref="H293:H294"/>
+    <mergeCell ref="I293:I294"/>
+    <mergeCell ref="A295:A299"/>
+    <mergeCell ref="B295:B299"/>
+    <mergeCell ref="C295:C299"/>
+    <mergeCell ref="D295:D299"/>
+    <mergeCell ref="E295:E299"/>
+    <mergeCell ref="F295:F299"/>
+    <mergeCell ref="G295:G299"/>
+    <mergeCell ref="H295:H299"/>
+    <mergeCell ref="I295:I299"/>
+    <mergeCell ref="A300:A304"/>
+    <mergeCell ref="B300:B304"/>
+    <mergeCell ref="C300:C304"/>
+    <mergeCell ref="D300:D304"/>
+    <mergeCell ref="E300:E304"/>
+    <mergeCell ref="F300:F304"/>
+    <mergeCell ref="G300:G304"/>
+    <mergeCell ref="H300:H304"/>
+    <mergeCell ref="I300:I304"/>
+    <mergeCell ref="A305:A308"/>
+    <mergeCell ref="B305:B308"/>
+    <mergeCell ref="C305:C308"/>
+    <mergeCell ref="D305:D308"/>
+    <mergeCell ref="E305:E308"/>
+    <mergeCell ref="F305:F308"/>
+    <mergeCell ref="G305:G308"/>
+    <mergeCell ref="H305:H308"/>
+    <mergeCell ref="I305:I308"/>
+    <mergeCell ref="A309:A313"/>
+    <mergeCell ref="B309:B313"/>
+    <mergeCell ref="C309:C313"/>
+    <mergeCell ref="D309:D313"/>
+    <mergeCell ref="E309:E313"/>
+    <mergeCell ref="F309:F313"/>
+    <mergeCell ref="G309:G313"/>
+    <mergeCell ref="H309:H313"/>
+    <mergeCell ref="I309:I313"/>
+    <mergeCell ref="A314:A318"/>
+    <mergeCell ref="B314:B318"/>
+    <mergeCell ref="C314:C318"/>
+    <mergeCell ref="D314:D318"/>
+    <mergeCell ref="E314:E318"/>
+    <mergeCell ref="F314:F318"/>
+    <mergeCell ref="G314:G318"/>
+    <mergeCell ref="H314:H318"/>
+    <mergeCell ref="I314:I318"/>
+    <mergeCell ref="A319:A321"/>
+    <mergeCell ref="B319:B321"/>
+    <mergeCell ref="C319:C321"/>
+    <mergeCell ref="D319:D321"/>
+    <mergeCell ref="E319:E321"/>
+    <mergeCell ref="F319:F321"/>
+    <mergeCell ref="G319:G321"/>
+    <mergeCell ref="H319:H321"/>
+    <mergeCell ref="I319:I321"/>
+    <mergeCell ref="A322:A324"/>
+    <mergeCell ref="B322:B324"/>
+    <mergeCell ref="C322:C324"/>
+    <mergeCell ref="D322:D324"/>
+    <mergeCell ref="E322:E324"/>
+    <mergeCell ref="F322:F324"/>
+    <mergeCell ref="G322:G324"/>
+    <mergeCell ref="H322:H324"/>
+    <mergeCell ref="I322:I324"/>
+    <mergeCell ref="A325:A326"/>
+    <mergeCell ref="B325:B326"/>
+    <mergeCell ref="C325:C326"/>
+    <mergeCell ref="D325:D326"/>
+    <mergeCell ref="E325:E326"/>
+    <mergeCell ref="F325:F326"/>
+    <mergeCell ref="G325:G326"/>
+    <mergeCell ref="H325:H326"/>
+    <mergeCell ref="I325:I326"/>
+    <mergeCell ref="A327:A328"/>
+    <mergeCell ref="B327:B328"/>
+    <mergeCell ref="C327:C328"/>
+    <mergeCell ref="D327:D328"/>
+    <mergeCell ref="E327:E328"/>
+    <mergeCell ref="F327:F328"/>
+    <mergeCell ref="G327:G328"/>
+    <mergeCell ref="H327:H328"/>
+    <mergeCell ref="I327:I328"/>
+    <mergeCell ref="A329:A330"/>
+    <mergeCell ref="B329:B330"/>
+    <mergeCell ref="C329:C330"/>
+    <mergeCell ref="D329:D330"/>
+    <mergeCell ref="E329:E330"/>
+    <mergeCell ref="F329:F330"/>
+    <mergeCell ref="G329:G330"/>
+    <mergeCell ref="H329:H330"/>
+    <mergeCell ref="I329:I330"/>
+    <mergeCell ref="A331:A333"/>
+    <mergeCell ref="B331:B333"/>
+    <mergeCell ref="C331:C333"/>
+    <mergeCell ref="D331:D333"/>
+    <mergeCell ref="E331:E333"/>
+    <mergeCell ref="F331:F333"/>
+    <mergeCell ref="G331:G333"/>
+    <mergeCell ref="H331:H333"/>
+    <mergeCell ref="I331:I333"/>
+    <mergeCell ref="A334:A335"/>
+    <mergeCell ref="B334:B335"/>
+    <mergeCell ref="C334:C335"/>
+    <mergeCell ref="D334:D335"/>
+    <mergeCell ref="E334:E335"/>
+    <mergeCell ref="F334:F335"/>
+    <mergeCell ref="G334:G335"/>
+    <mergeCell ref="H334:H335"/>
+    <mergeCell ref="I334:I335"/>
+    <mergeCell ref="A337:A338"/>
+    <mergeCell ref="B337:B338"/>
+    <mergeCell ref="C337:C338"/>
+    <mergeCell ref="D337:D338"/>
+    <mergeCell ref="E337:E338"/>
+    <mergeCell ref="F337:F338"/>
+    <mergeCell ref="G337:G338"/>
+    <mergeCell ref="H337:H338"/>
+    <mergeCell ref="I337:I338"/>
+    <mergeCell ref="A340:A342"/>
+    <mergeCell ref="B340:B342"/>
+    <mergeCell ref="C340:C342"/>
+    <mergeCell ref="D340:D342"/>
+    <mergeCell ref="E340:E342"/>
+    <mergeCell ref="F340:F342"/>
+    <mergeCell ref="G340:G342"/>
+    <mergeCell ref="H340:H342"/>
+    <mergeCell ref="I340:I342"/>
+    <mergeCell ref="A343:A344"/>
+    <mergeCell ref="B343:B344"/>
+    <mergeCell ref="C343:C344"/>
+    <mergeCell ref="D343:D344"/>
+    <mergeCell ref="E343:E344"/>
+    <mergeCell ref="F343:F344"/>
+    <mergeCell ref="G343:G344"/>
+    <mergeCell ref="H343:H344"/>
+    <mergeCell ref="I343:I344"/>
+    <mergeCell ref="A345:A346"/>
+    <mergeCell ref="B345:B346"/>
+    <mergeCell ref="C345:C346"/>
+    <mergeCell ref="D345:D346"/>
+    <mergeCell ref="E345:E346"/>
+    <mergeCell ref="F345:F346"/>
+    <mergeCell ref="G345:G346"/>
+    <mergeCell ref="H345:H346"/>
+    <mergeCell ref="I345:I346"/>
+    <mergeCell ref="A347:A348"/>
+    <mergeCell ref="B347:B348"/>
+    <mergeCell ref="C347:C348"/>
+    <mergeCell ref="D347:D348"/>
+    <mergeCell ref="E347:E348"/>
+    <mergeCell ref="F347:F348"/>
+    <mergeCell ref="G347:G348"/>
+    <mergeCell ref="H347:H348"/>
+    <mergeCell ref="I347:I348"/>
+    <mergeCell ref="A350:A351"/>
+    <mergeCell ref="B350:B351"/>
+    <mergeCell ref="C350:C351"/>
+    <mergeCell ref="D350:D351"/>
+    <mergeCell ref="E350:E351"/>
+    <mergeCell ref="F350:F351"/>
+    <mergeCell ref="G350:G351"/>
+    <mergeCell ref="H350:H351"/>
+    <mergeCell ref="I350:I351"/>
+    <mergeCell ref="A352:A356"/>
+    <mergeCell ref="B352:B356"/>
+    <mergeCell ref="C352:C356"/>
+    <mergeCell ref="D352:D356"/>
+    <mergeCell ref="E352:E356"/>
+    <mergeCell ref="F352:F356"/>
+    <mergeCell ref="G352:G356"/>
+    <mergeCell ref="H352:H356"/>
+    <mergeCell ref="I352:I356"/>
+    <mergeCell ref="A357:A361"/>
+    <mergeCell ref="B357:B361"/>
+    <mergeCell ref="C357:C361"/>
+    <mergeCell ref="D357:D361"/>
+    <mergeCell ref="E357:E361"/>
+    <mergeCell ref="F357:F361"/>
+    <mergeCell ref="G357:G361"/>
+    <mergeCell ref="H357:H361"/>
+    <mergeCell ref="I357:I361"/>
+    <mergeCell ref="A362:A366"/>
+    <mergeCell ref="B362:B366"/>
+    <mergeCell ref="C362:C366"/>
+    <mergeCell ref="D362:D366"/>
+    <mergeCell ref="E362:E366"/>
+    <mergeCell ref="F362:F366"/>
+    <mergeCell ref="G362:G366"/>
+    <mergeCell ref="H362:H366"/>
+    <mergeCell ref="I362:I366"/>
+    <mergeCell ref="A367:A370"/>
+    <mergeCell ref="B367:B370"/>
+    <mergeCell ref="C367:C370"/>
+    <mergeCell ref="D367:D370"/>
+    <mergeCell ref="E367:E370"/>
+    <mergeCell ref="F367:F370"/>
+    <mergeCell ref="G367:G370"/>
+    <mergeCell ref="H367:H370"/>
+    <mergeCell ref="I367:I370"/>
+    <mergeCell ref="A371:A375"/>
+    <mergeCell ref="B371:B375"/>
+    <mergeCell ref="C371:C375"/>
+    <mergeCell ref="D371:D375"/>
+    <mergeCell ref="E371:E375"/>
+    <mergeCell ref="F371:F375"/>
+    <mergeCell ref="G371:G375"/>
+    <mergeCell ref="H371:H375"/>
+    <mergeCell ref="I371:I375"/>
+    <mergeCell ref="A376:A379"/>
+    <mergeCell ref="B376:B379"/>
+    <mergeCell ref="C376:C379"/>
+    <mergeCell ref="D376:D379"/>
+    <mergeCell ref="E376:E379"/>
+    <mergeCell ref="F376:F379"/>
+    <mergeCell ref="G376:G379"/>
+    <mergeCell ref="H376:H379"/>
+    <mergeCell ref="I376:I379"/>
+    <mergeCell ref="A380:A384"/>
+    <mergeCell ref="B380:B384"/>
+    <mergeCell ref="C380:C384"/>
+    <mergeCell ref="D380:D384"/>
+    <mergeCell ref="E380:E384"/>
+    <mergeCell ref="F380:F384"/>
+    <mergeCell ref="G380:G384"/>
+    <mergeCell ref="H380:H384"/>
+    <mergeCell ref="I380:I384"/>
+    <mergeCell ref="A385:A387"/>
+    <mergeCell ref="B385:B387"/>
+    <mergeCell ref="C385:C387"/>
+    <mergeCell ref="D385:D387"/>
+    <mergeCell ref="E385:E387"/>
+    <mergeCell ref="F385:F387"/>
+    <mergeCell ref="G385:G387"/>
+    <mergeCell ref="H385:H387"/>
+    <mergeCell ref="I385:I387"/>
+    <mergeCell ref="A388:A392"/>
+    <mergeCell ref="B388:B392"/>
+    <mergeCell ref="C388:C392"/>
+    <mergeCell ref="D388:D392"/>
+    <mergeCell ref="E388:E392"/>
+    <mergeCell ref="F388:F392"/>
+    <mergeCell ref="G388:G392"/>
+    <mergeCell ref="H388:H392"/>
+    <mergeCell ref="I388:I392"/>
+    <mergeCell ref="A393:A397"/>
+    <mergeCell ref="B393:B397"/>
+    <mergeCell ref="C393:C397"/>
+    <mergeCell ref="D393:D397"/>
+    <mergeCell ref="E393:E397"/>
+    <mergeCell ref="F393:F397"/>
+    <mergeCell ref="G393:G397"/>
+    <mergeCell ref="H393:H397"/>
+    <mergeCell ref="I393:I397"/>
+    <mergeCell ref="A398:A401"/>
+    <mergeCell ref="B398:B401"/>
+    <mergeCell ref="C398:C401"/>
+    <mergeCell ref="D398:D401"/>
+    <mergeCell ref="E398:E401"/>
+    <mergeCell ref="F398:F401"/>
+    <mergeCell ref="G398:G401"/>
+    <mergeCell ref="H398:H401"/>
+    <mergeCell ref="I398:I401"/>
+    <mergeCell ref="A402:A404"/>
+    <mergeCell ref="B402:B404"/>
+    <mergeCell ref="C402:C404"/>
+    <mergeCell ref="D402:D404"/>
+    <mergeCell ref="E402:E404"/>
+    <mergeCell ref="F402:F404"/>
+    <mergeCell ref="G402:G404"/>
+    <mergeCell ref="H402:H404"/>
+    <mergeCell ref="I402:I404"/>
+    <mergeCell ref="A405:A409"/>
+    <mergeCell ref="B405:B409"/>
+    <mergeCell ref="C405:C409"/>
+    <mergeCell ref="D405:D409"/>
+    <mergeCell ref="E405:E409"/>
+    <mergeCell ref="F405:F409"/>
+    <mergeCell ref="G405:G409"/>
+    <mergeCell ref="H405:H409"/>
+    <mergeCell ref="I405:I409"/>
+    <mergeCell ref="A410:A413"/>
+    <mergeCell ref="B410:B413"/>
+    <mergeCell ref="C410:C413"/>
+    <mergeCell ref="D410:D413"/>
+    <mergeCell ref="E410:E413"/>
+    <mergeCell ref="F410:F413"/>
+    <mergeCell ref="G410:G413"/>
+    <mergeCell ref="H410:H413"/>
+    <mergeCell ref="I410:I413"/>
+    <mergeCell ref="A414:A416"/>
+    <mergeCell ref="B414:B416"/>
+    <mergeCell ref="C414:C416"/>
+    <mergeCell ref="D414:D416"/>
+    <mergeCell ref="E414:E416"/>
+    <mergeCell ref="F414:F416"/>
+    <mergeCell ref="G414:G416"/>
+    <mergeCell ref="H414:H416"/>
+    <mergeCell ref="I414:I416"/>
+    <mergeCell ref="A417:A420"/>
+    <mergeCell ref="B417:B420"/>
+    <mergeCell ref="C417:C420"/>
+    <mergeCell ref="D417:D420"/>
+    <mergeCell ref="E417:E420"/>
+    <mergeCell ref="F417:F420"/>
+    <mergeCell ref="G417:G420"/>
+    <mergeCell ref="H417:H420"/>
+    <mergeCell ref="I417:I420"/>
+    <mergeCell ref="A421:A425"/>
+    <mergeCell ref="B421:B425"/>
+    <mergeCell ref="C421:C425"/>
+    <mergeCell ref="D421:D425"/>
+    <mergeCell ref="E421:E425"/>
+    <mergeCell ref="F421:F425"/>
+    <mergeCell ref="G421:G425"/>
+    <mergeCell ref="H421:H425"/>
+    <mergeCell ref="I421:I425"/>
+    <mergeCell ref="A426:A430"/>
+    <mergeCell ref="B426:B430"/>
+    <mergeCell ref="C426:C430"/>
+    <mergeCell ref="D426:D430"/>
+    <mergeCell ref="E426:E430"/>
+    <mergeCell ref="F426:F430"/>
+    <mergeCell ref="G426:G430"/>
+    <mergeCell ref="H426:H430"/>
+    <mergeCell ref="I426:I430"/>
+    <mergeCell ref="A431:A433"/>
+    <mergeCell ref="B431:B433"/>
+    <mergeCell ref="C431:C433"/>
+    <mergeCell ref="D431:D433"/>
+    <mergeCell ref="E431:E433"/>
+    <mergeCell ref="F431:F433"/>
+    <mergeCell ref="G431:G433"/>
+    <mergeCell ref="H431:H433"/>
+    <mergeCell ref="I431:I433"/>
+    <mergeCell ref="A434:A436"/>
+    <mergeCell ref="B434:B436"/>
+    <mergeCell ref="C434:C436"/>
+    <mergeCell ref="D434:D436"/>
+    <mergeCell ref="E434:E436"/>
+    <mergeCell ref="F434:F436"/>
+    <mergeCell ref="G434:G436"/>
+    <mergeCell ref="H434:H436"/>
+    <mergeCell ref="I434:I436"/>
+    <mergeCell ref="A437:A441"/>
+    <mergeCell ref="B437:B441"/>
+    <mergeCell ref="C437:C441"/>
+    <mergeCell ref="D437:D441"/>
+    <mergeCell ref="E437:E441"/>
+    <mergeCell ref="F437:F441"/>
+    <mergeCell ref="G437:G441"/>
+    <mergeCell ref="H437:H441"/>
+    <mergeCell ref="I437:I441"/>
+    <mergeCell ref="A442:A444"/>
+    <mergeCell ref="B442:B444"/>
+    <mergeCell ref="C442:C444"/>
+    <mergeCell ref="D442:D444"/>
+    <mergeCell ref="E442:E444"/>
+    <mergeCell ref="F442:F444"/>
+    <mergeCell ref="G442:G444"/>
+    <mergeCell ref="H442:H444"/>
+    <mergeCell ref="I442:I444"/>
+    <mergeCell ref="A445:A447"/>
+    <mergeCell ref="B445:B447"/>
+    <mergeCell ref="C445:C447"/>
+    <mergeCell ref="D445:D447"/>
+    <mergeCell ref="E445:E447"/>
+    <mergeCell ref="F445:F447"/>
+    <mergeCell ref="G445:G447"/>
+    <mergeCell ref="H445:H447"/>
+    <mergeCell ref="I445:I447"/>
+    <mergeCell ref="A448:A452"/>
+    <mergeCell ref="B448:B452"/>
+    <mergeCell ref="C448:C452"/>
+    <mergeCell ref="D448:D452"/>
+    <mergeCell ref="E448:E452"/>
+    <mergeCell ref="F448:F452"/>
+    <mergeCell ref="G448:G452"/>
+    <mergeCell ref="H448:H452"/>
+    <mergeCell ref="I448:I452"/>
+    <mergeCell ref="A453:A457"/>
+    <mergeCell ref="B453:B457"/>
+    <mergeCell ref="C453:C457"/>
+    <mergeCell ref="D453:D457"/>
+    <mergeCell ref="E453:E457"/>
+    <mergeCell ref="F453:F457"/>
+    <mergeCell ref="G453:G457"/>
+    <mergeCell ref="H453:H457"/>
+    <mergeCell ref="I453:I457"/>
+    <mergeCell ref="A458:A460"/>
+    <mergeCell ref="B458:B460"/>
+    <mergeCell ref="C458:C460"/>
+    <mergeCell ref="D458:D460"/>
+    <mergeCell ref="E458:E460"/>
+    <mergeCell ref="F458:F460"/>
+    <mergeCell ref="G458:G460"/>
+    <mergeCell ref="H458:H460"/>
+    <mergeCell ref="I458:I460"/>
+    <mergeCell ref="A461:A464"/>
+    <mergeCell ref="B461:B464"/>
+    <mergeCell ref="C461:C464"/>
+    <mergeCell ref="D461:D464"/>
+    <mergeCell ref="E461:E464"/>
+    <mergeCell ref="F461:F464"/>
+    <mergeCell ref="G461:G464"/>
+    <mergeCell ref="H461:H464"/>
+    <mergeCell ref="I461:I464"/>
+    <mergeCell ref="A465:A469"/>
+    <mergeCell ref="B465:B469"/>
+    <mergeCell ref="C465:C469"/>
+    <mergeCell ref="D465:D469"/>
+    <mergeCell ref="E465:E469"/>
+    <mergeCell ref="F465:F469"/>
+    <mergeCell ref="G465:G469"/>
+    <mergeCell ref="H465:H469"/>
+    <mergeCell ref="I465:I469"/>
+    <mergeCell ref="A470:A471"/>
+    <mergeCell ref="B470:B471"/>
+    <mergeCell ref="C470:C471"/>
+    <mergeCell ref="D470:D471"/>
+    <mergeCell ref="E470:E471"/>
+    <mergeCell ref="F470:F471"/>
+    <mergeCell ref="G470:G471"/>
+    <mergeCell ref="H470:H471"/>
+    <mergeCell ref="I470:I471"/>
+    <mergeCell ref="A472:A476"/>
+    <mergeCell ref="B472:B476"/>
+    <mergeCell ref="C472:C476"/>
+    <mergeCell ref="D472:D476"/>
+    <mergeCell ref="E472:E476"/>
+    <mergeCell ref="F472:F476"/>
+    <mergeCell ref="G472:G476"/>
+    <mergeCell ref="H472:H476"/>
+    <mergeCell ref="I472:I476"/>
+    <mergeCell ref="A477:A479"/>
+    <mergeCell ref="B477:B479"/>
+    <mergeCell ref="C477:C479"/>
+    <mergeCell ref="D477:D479"/>
+    <mergeCell ref="E477:E479"/>
+    <mergeCell ref="F477:F479"/>
+    <mergeCell ref="G477:G479"/>
+    <mergeCell ref="H477:H479"/>
+    <mergeCell ref="I477:I479"/>
+    <mergeCell ref="A480:A484"/>
+    <mergeCell ref="B480:B484"/>
+    <mergeCell ref="C480:C484"/>
+    <mergeCell ref="D480:D484"/>
+    <mergeCell ref="E480:E484"/>
+    <mergeCell ref="F480:F484"/>
+    <mergeCell ref="G480:G484"/>
+    <mergeCell ref="H480:H484"/>
+    <mergeCell ref="I480:I484"/>
+    <mergeCell ref="A485:A488"/>
+    <mergeCell ref="B485:B488"/>
+    <mergeCell ref="C485:C488"/>
+    <mergeCell ref="D485:D488"/>
+    <mergeCell ref="E485:E488"/>
+    <mergeCell ref="F485:F488"/>
+    <mergeCell ref="G485:G488"/>
+    <mergeCell ref="H485:H488"/>
+    <mergeCell ref="I485:I488"/>
+    <mergeCell ref="A489:A493"/>
+    <mergeCell ref="B489:B493"/>
+    <mergeCell ref="C489:C493"/>
+    <mergeCell ref="D489:D493"/>
+    <mergeCell ref="E489:E493"/>
+    <mergeCell ref="F489:F493"/>
+    <mergeCell ref="G489:G493"/>
+    <mergeCell ref="H489:H493"/>
+    <mergeCell ref="I489:I493"/>
     <mergeCell ref="A494:A496"/>
     <mergeCell ref="B494:B496"/>
     <mergeCell ref="C494:C496"/>
     <mergeCell ref="D494:D496"/>
     <mergeCell ref="E494:E496"/>
     <mergeCell ref="F494:F496"/>
     <mergeCell ref="G494:G496"/>
     <mergeCell ref="H494:H496"/>
     <mergeCell ref="I494:I496"/>
-    <mergeCell ref="A497:A499"/>
-[...259 lines deleted...]
-    <mergeCell ref="I584:I588"/>
+    <mergeCell ref="A497:A501"/>
+    <mergeCell ref="B497:B501"/>
+    <mergeCell ref="C497:C501"/>
+    <mergeCell ref="D497:D501"/>
+    <mergeCell ref="E497:E501"/>
+    <mergeCell ref="F497:F501"/>
+    <mergeCell ref="G497:G501"/>
+    <mergeCell ref="H497:H501"/>
+    <mergeCell ref="I497:I501"/>
+    <mergeCell ref="A502:A506"/>
+    <mergeCell ref="B502:B506"/>
+    <mergeCell ref="C502:C506"/>
+    <mergeCell ref="D502:D506"/>
+    <mergeCell ref="E502:E506"/>
+    <mergeCell ref="F502:F506"/>
+    <mergeCell ref="G502:G506"/>
+    <mergeCell ref="H502:H506"/>
+    <mergeCell ref="I502:I506"/>
+    <mergeCell ref="A507:A511"/>
+    <mergeCell ref="B507:B511"/>
+    <mergeCell ref="C507:C511"/>
+    <mergeCell ref="D507:D511"/>
+    <mergeCell ref="E507:E511"/>
+    <mergeCell ref="F507:F511"/>
+    <mergeCell ref="G507:G511"/>
+    <mergeCell ref="H507:H511"/>
+    <mergeCell ref="I507:I511"/>
+    <mergeCell ref="A512:A516"/>
+    <mergeCell ref="B512:B516"/>
+    <mergeCell ref="C512:C516"/>
+    <mergeCell ref="D512:D516"/>
+    <mergeCell ref="E512:E516"/>
+    <mergeCell ref="F512:F516"/>
+    <mergeCell ref="G512:G516"/>
+    <mergeCell ref="H512:H516"/>
+    <mergeCell ref="I512:I516"/>
+    <mergeCell ref="A517:A520"/>
+    <mergeCell ref="B517:B520"/>
+    <mergeCell ref="C517:C520"/>
+    <mergeCell ref="D517:D520"/>
+    <mergeCell ref="E517:E520"/>
+    <mergeCell ref="F517:F520"/>
+    <mergeCell ref="G517:G520"/>
+    <mergeCell ref="H517:H520"/>
+    <mergeCell ref="I517:I520"/>
+    <mergeCell ref="A521:A525"/>
+    <mergeCell ref="B521:B525"/>
+    <mergeCell ref="C521:C525"/>
+    <mergeCell ref="D521:D525"/>
+    <mergeCell ref="E521:E525"/>
+    <mergeCell ref="F521:F525"/>
+    <mergeCell ref="G521:G525"/>
+    <mergeCell ref="H521:H525"/>
+    <mergeCell ref="I521:I525"/>
+    <mergeCell ref="A526:A530"/>
+    <mergeCell ref="B526:B530"/>
+    <mergeCell ref="C526:C530"/>
+    <mergeCell ref="D526:D530"/>
+    <mergeCell ref="E526:E530"/>
+    <mergeCell ref="F526:F530"/>
+    <mergeCell ref="G526:G530"/>
+    <mergeCell ref="H526:H530"/>
+    <mergeCell ref="I526:I530"/>
+    <mergeCell ref="A531:A535"/>
+    <mergeCell ref="B531:B535"/>
+    <mergeCell ref="C531:C535"/>
+    <mergeCell ref="D531:D535"/>
+    <mergeCell ref="E531:E535"/>
+    <mergeCell ref="F531:F535"/>
+    <mergeCell ref="G531:G535"/>
+    <mergeCell ref="H531:H535"/>
+    <mergeCell ref="I531:I535"/>
+    <mergeCell ref="A536:A540"/>
+    <mergeCell ref="B536:B540"/>
+    <mergeCell ref="C536:C540"/>
+    <mergeCell ref="D536:D540"/>
+    <mergeCell ref="E536:E540"/>
+    <mergeCell ref="F536:F540"/>
+    <mergeCell ref="G536:G540"/>
+    <mergeCell ref="H536:H540"/>
+    <mergeCell ref="I536:I540"/>
+    <mergeCell ref="A541:A545"/>
+    <mergeCell ref="B541:B545"/>
+    <mergeCell ref="C541:C545"/>
+    <mergeCell ref="D541:D545"/>
+    <mergeCell ref="E541:E545"/>
+    <mergeCell ref="F541:F545"/>
+    <mergeCell ref="G541:G545"/>
+    <mergeCell ref="H541:H545"/>
+    <mergeCell ref="I541:I545"/>
+    <mergeCell ref="A546:A550"/>
+    <mergeCell ref="B546:B550"/>
+    <mergeCell ref="C546:C550"/>
+    <mergeCell ref="D546:D550"/>
+    <mergeCell ref="E546:E550"/>
+    <mergeCell ref="F546:F550"/>
+    <mergeCell ref="G546:G550"/>
+    <mergeCell ref="H546:H550"/>
+    <mergeCell ref="I546:I550"/>
+    <mergeCell ref="A551:A555"/>
+    <mergeCell ref="B551:B555"/>
+    <mergeCell ref="C551:C555"/>
+    <mergeCell ref="D551:D555"/>
+    <mergeCell ref="E551:E555"/>
+    <mergeCell ref="F551:F555"/>
+    <mergeCell ref="G551:G555"/>
+    <mergeCell ref="H551:H555"/>
+    <mergeCell ref="I551:I555"/>
+    <mergeCell ref="A556:A560"/>
+    <mergeCell ref="B556:B560"/>
+    <mergeCell ref="C556:C560"/>
+    <mergeCell ref="D556:D560"/>
+    <mergeCell ref="E556:E560"/>
+    <mergeCell ref="F556:F560"/>
+    <mergeCell ref="G556:G560"/>
+    <mergeCell ref="H556:H560"/>
+    <mergeCell ref="I556:I560"/>
+    <mergeCell ref="A561:A564"/>
+    <mergeCell ref="B561:B564"/>
+    <mergeCell ref="C561:C564"/>
+    <mergeCell ref="D561:D564"/>
+    <mergeCell ref="E561:E564"/>
+    <mergeCell ref="F561:F564"/>
+    <mergeCell ref="G561:G564"/>
+    <mergeCell ref="H561:H564"/>
+    <mergeCell ref="I561:I564"/>
+    <mergeCell ref="A565:A568"/>
+    <mergeCell ref="B565:B568"/>
+    <mergeCell ref="C565:C568"/>
+    <mergeCell ref="D565:D568"/>
+    <mergeCell ref="E565:E568"/>
+    <mergeCell ref="F565:F568"/>
+    <mergeCell ref="G565:G568"/>
+    <mergeCell ref="H565:H568"/>
+    <mergeCell ref="I565:I568"/>
+    <mergeCell ref="A570:A573"/>
+    <mergeCell ref="B570:B573"/>
+    <mergeCell ref="C570:C573"/>
+    <mergeCell ref="D570:D573"/>
+    <mergeCell ref="E570:E573"/>
+    <mergeCell ref="F570:F573"/>
+    <mergeCell ref="G570:G573"/>
+    <mergeCell ref="H570:H573"/>
+    <mergeCell ref="I570:I573"/>
+    <mergeCell ref="A574:A575"/>
+    <mergeCell ref="B574:B575"/>
+    <mergeCell ref="C574:C575"/>
+    <mergeCell ref="D574:D575"/>
+    <mergeCell ref="E574:E575"/>
+    <mergeCell ref="F574:F575"/>
+    <mergeCell ref="G574:G575"/>
+    <mergeCell ref="H574:H575"/>
+    <mergeCell ref="I574:I575"/>
+    <mergeCell ref="A576:A577"/>
+    <mergeCell ref="B576:B577"/>
+    <mergeCell ref="C576:C577"/>
+    <mergeCell ref="D576:D577"/>
+    <mergeCell ref="E576:E577"/>
+    <mergeCell ref="F576:F577"/>
+    <mergeCell ref="G576:G577"/>
+    <mergeCell ref="H576:H577"/>
+    <mergeCell ref="I576:I577"/>
+    <mergeCell ref="A578:A581"/>
+    <mergeCell ref="B578:B581"/>
+    <mergeCell ref="C578:C581"/>
+    <mergeCell ref="D578:D581"/>
+    <mergeCell ref="E578:E581"/>
+    <mergeCell ref="F578:F581"/>
+    <mergeCell ref="G578:G581"/>
+    <mergeCell ref="H578:H581"/>
+    <mergeCell ref="I578:I581"/>
+    <mergeCell ref="A582:A584"/>
+    <mergeCell ref="B582:B584"/>
+    <mergeCell ref="C582:C584"/>
+    <mergeCell ref="D582:D584"/>
+    <mergeCell ref="E582:E584"/>
+    <mergeCell ref="F582:F584"/>
+    <mergeCell ref="G582:G584"/>
+    <mergeCell ref="H582:H584"/>
+    <mergeCell ref="I582:I584"/>
+    <mergeCell ref="A585:A588"/>
+    <mergeCell ref="B585:B588"/>
+    <mergeCell ref="C585:C588"/>
+    <mergeCell ref="D585:D588"/>
+    <mergeCell ref="E585:E588"/>
+    <mergeCell ref="F585:F588"/>
+    <mergeCell ref="G585:G588"/>
+    <mergeCell ref="H585:H588"/>
+    <mergeCell ref="I585:I588"/>
     <mergeCell ref="A589:A591"/>
     <mergeCell ref="B589:B591"/>
     <mergeCell ref="C589:C591"/>
     <mergeCell ref="D589:D591"/>
     <mergeCell ref="E589:E591"/>
     <mergeCell ref="F589:F591"/>
     <mergeCell ref="G589:G591"/>
     <mergeCell ref="H589:H591"/>
     <mergeCell ref="I589:I591"/>
-    <mergeCell ref="A592:A595"/>
-[...25 lines deleted...]
-    <mergeCell ref="I601:I605"/>
+    <mergeCell ref="A592:A596"/>
+    <mergeCell ref="B592:B596"/>
+    <mergeCell ref="C592:C596"/>
+    <mergeCell ref="D592:D596"/>
+    <mergeCell ref="E592:E596"/>
+    <mergeCell ref="F592:F596"/>
+    <mergeCell ref="G592:G596"/>
+    <mergeCell ref="H592:H596"/>
+    <mergeCell ref="I592:I596"/>
+    <mergeCell ref="A597:A601"/>
+    <mergeCell ref="B597:B601"/>
+    <mergeCell ref="C597:C601"/>
+    <mergeCell ref="D597:D601"/>
+    <mergeCell ref="E597:E601"/>
+    <mergeCell ref="F597:F601"/>
+    <mergeCell ref="G597:G601"/>
+    <mergeCell ref="H597:H601"/>
+    <mergeCell ref="I597:I601"/>
+    <mergeCell ref="A602:A605"/>
+    <mergeCell ref="B602:B605"/>
+    <mergeCell ref="C602:C605"/>
+    <mergeCell ref="D602:D605"/>
+    <mergeCell ref="E602:E605"/>
+    <mergeCell ref="F602:F605"/>
+    <mergeCell ref="G602:G605"/>
+    <mergeCell ref="H602:H605"/>
+    <mergeCell ref="I602:I605"/>
     <mergeCell ref="A606:A608"/>
     <mergeCell ref="B606:B608"/>
     <mergeCell ref="C606:C608"/>
     <mergeCell ref="D606:D608"/>
     <mergeCell ref="E606:E608"/>
     <mergeCell ref="F606:F608"/>
     <mergeCell ref="G606:G608"/>
     <mergeCell ref="H606:H608"/>
     <mergeCell ref="I606:I608"/>
     <mergeCell ref="A609:A613"/>
     <mergeCell ref="B609:B613"/>
     <mergeCell ref="C609:C613"/>
     <mergeCell ref="D609:D613"/>
     <mergeCell ref="E609:E613"/>
     <mergeCell ref="F609:F613"/>
     <mergeCell ref="G609:G613"/>
     <mergeCell ref="H609:H613"/>
     <mergeCell ref="I609:I613"/>
     <mergeCell ref="A614:A618"/>
     <mergeCell ref="B614:B618"/>
     <mergeCell ref="C614:C618"/>
     <mergeCell ref="D614:D618"/>
     <mergeCell ref="E614:E618"/>
     <mergeCell ref="F614:F618"/>
     <mergeCell ref="G614:G618"/>
     <mergeCell ref="H614:H618"/>
     <mergeCell ref="I614:I618"/>
     <mergeCell ref="A619:A623"/>
     <mergeCell ref="B619:B623"/>
     <mergeCell ref="C619:C623"/>
     <mergeCell ref="D619:D623"/>
     <mergeCell ref="E619:E623"/>
     <mergeCell ref="F619:F623"/>
     <mergeCell ref="G619:G623"/>
     <mergeCell ref="H619:H623"/>
     <mergeCell ref="I619:I623"/>
     <mergeCell ref="A624:A628"/>
     <mergeCell ref="B624:B628"/>
     <mergeCell ref="C624:C628"/>
     <mergeCell ref="D624:D628"/>
     <mergeCell ref="E624:E628"/>
     <mergeCell ref="F624:F628"/>
     <mergeCell ref="G624:G628"/>
     <mergeCell ref="H624:H628"/>
     <mergeCell ref="I624:I628"/>
-    <mergeCell ref="A629:A631"/>
-[...97 lines deleted...]
-    <mergeCell ref="I671:I673"/>
+    <mergeCell ref="A629:A633"/>
+    <mergeCell ref="B629:B633"/>
+    <mergeCell ref="C629:C633"/>
+    <mergeCell ref="D629:D633"/>
+    <mergeCell ref="E629:E633"/>
+    <mergeCell ref="F629:F633"/>
+    <mergeCell ref="G629:G633"/>
+    <mergeCell ref="H629:H633"/>
+    <mergeCell ref="I629:I633"/>
+    <mergeCell ref="A634:A638"/>
+    <mergeCell ref="B634:B638"/>
+    <mergeCell ref="C634:C638"/>
+    <mergeCell ref="D634:D638"/>
+    <mergeCell ref="E634:E638"/>
+    <mergeCell ref="F634:F638"/>
+    <mergeCell ref="G634:G638"/>
+    <mergeCell ref="H634:H638"/>
+    <mergeCell ref="I634:I638"/>
+    <mergeCell ref="A639:A643"/>
+    <mergeCell ref="B639:B643"/>
+    <mergeCell ref="C639:C643"/>
+    <mergeCell ref="D639:D643"/>
+    <mergeCell ref="E639:E643"/>
+    <mergeCell ref="F639:F643"/>
+    <mergeCell ref="G639:G643"/>
+    <mergeCell ref="H639:H643"/>
+    <mergeCell ref="I639:I643"/>
+    <mergeCell ref="A644:A648"/>
+    <mergeCell ref="B644:B648"/>
+    <mergeCell ref="C644:C648"/>
+    <mergeCell ref="D644:D648"/>
+    <mergeCell ref="E644:E648"/>
+    <mergeCell ref="F644:F648"/>
+    <mergeCell ref="G644:G648"/>
+    <mergeCell ref="H644:H648"/>
+    <mergeCell ref="I644:I648"/>
+    <mergeCell ref="A649:A653"/>
+    <mergeCell ref="B649:B653"/>
+    <mergeCell ref="C649:C653"/>
+    <mergeCell ref="D649:D653"/>
+    <mergeCell ref="E649:E653"/>
+    <mergeCell ref="F649:F653"/>
+    <mergeCell ref="G649:G653"/>
+    <mergeCell ref="H649:H653"/>
+    <mergeCell ref="I649:I653"/>
+    <mergeCell ref="A654:A655"/>
+    <mergeCell ref="B654:B655"/>
+    <mergeCell ref="C654:C655"/>
+    <mergeCell ref="D654:D655"/>
+    <mergeCell ref="E654:E655"/>
+    <mergeCell ref="F654:F655"/>
+    <mergeCell ref="G654:G655"/>
+    <mergeCell ref="H654:H655"/>
+    <mergeCell ref="I654:I655"/>
+    <mergeCell ref="A656:A657"/>
+    <mergeCell ref="B656:B657"/>
+    <mergeCell ref="C656:C657"/>
+    <mergeCell ref="D656:D657"/>
+    <mergeCell ref="E656:E657"/>
+    <mergeCell ref="F656:F657"/>
+    <mergeCell ref="G656:G657"/>
+    <mergeCell ref="H656:H657"/>
+    <mergeCell ref="I656:I657"/>
+    <mergeCell ref="A658:A659"/>
+    <mergeCell ref="B658:B659"/>
+    <mergeCell ref="C658:C659"/>
+    <mergeCell ref="D658:D659"/>
+    <mergeCell ref="E658:E659"/>
+    <mergeCell ref="F658:F659"/>
+    <mergeCell ref="G658:G659"/>
+    <mergeCell ref="H658:H659"/>
+    <mergeCell ref="I658:I659"/>
+    <mergeCell ref="A660:A661"/>
+    <mergeCell ref="B660:B661"/>
+    <mergeCell ref="C660:C661"/>
+    <mergeCell ref="D660:D661"/>
+    <mergeCell ref="E660:E661"/>
+    <mergeCell ref="F660:F661"/>
+    <mergeCell ref="G660:G661"/>
+    <mergeCell ref="H660:H661"/>
+    <mergeCell ref="I660:I661"/>
+    <mergeCell ref="A662:A663"/>
+    <mergeCell ref="B662:B663"/>
+    <mergeCell ref="C662:C663"/>
+    <mergeCell ref="D662:D663"/>
+    <mergeCell ref="E662:E663"/>
+    <mergeCell ref="F662:F663"/>
+    <mergeCell ref="G662:G663"/>
+    <mergeCell ref="H662:H663"/>
+    <mergeCell ref="I662:I663"/>
+    <mergeCell ref="A666:A667"/>
+    <mergeCell ref="B666:B667"/>
+    <mergeCell ref="C666:C667"/>
+    <mergeCell ref="D666:D667"/>
+    <mergeCell ref="E666:E667"/>
+    <mergeCell ref="F666:F667"/>
+    <mergeCell ref="G666:G667"/>
+    <mergeCell ref="H666:H667"/>
+    <mergeCell ref="I666:I667"/>
+    <mergeCell ref="A668:A669"/>
+    <mergeCell ref="B668:B669"/>
+    <mergeCell ref="C668:C669"/>
+    <mergeCell ref="D668:D669"/>
+    <mergeCell ref="E668:E669"/>
+    <mergeCell ref="F668:F669"/>
+    <mergeCell ref="G668:G669"/>
+    <mergeCell ref="H668:H669"/>
+    <mergeCell ref="I668:I669"/>
+    <mergeCell ref="A670:A671"/>
+    <mergeCell ref="B670:B671"/>
+    <mergeCell ref="C670:C671"/>
+    <mergeCell ref="D670:D671"/>
+    <mergeCell ref="E670:E671"/>
+    <mergeCell ref="F670:F671"/>
+    <mergeCell ref="G670:G671"/>
+    <mergeCell ref="H670:H671"/>
+    <mergeCell ref="I670:I671"/>
+    <mergeCell ref="A672:A673"/>
+    <mergeCell ref="B672:B673"/>
+    <mergeCell ref="C672:C673"/>
+    <mergeCell ref="D672:D673"/>
+    <mergeCell ref="E672:E673"/>
+    <mergeCell ref="F672:F673"/>
+    <mergeCell ref="G672:G673"/>
+    <mergeCell ref="H672:H673"/>
+    <mergeCell ref="I672:I673"/>
     <mergeCell ref="A674:A676"/>
     <mergeCell ref="B674:B676"/>
     <mergeCell ref="C674:C676"/>
     <mergeCell ref="D674:D676"/>
     <mergeCell ref="E674:E676"/>
     <mergeCell ref="F674:F676"/>
     <mergeCell ref="G674:G676"/>
     <mergeCell ref="H674:H676"/>
     <mergeCell ref="I674:I676"/>
-    <mergeCell ref="A677:A679"/>
-[...43 lines deleted...]
-    <mergeCell ref="I693:I697"/>
+    <mergeCell ref="A677:A678"/>
+    <mergeCell ref="B677:B678"/>
+    <mergeCell ref="C677:C678"/>
+    <mergeCell ref="D677:D678"/>
+    <mergeCell ref="E677:E678"/>
+    <mergeCell ref="F677:F678"/>
+    <mergeCell ref="G677:G678"/>
+    <mergeCell ref="H677:H678"/>
+    <mergeCell ref="I677:I678"/>
+    <mergeCell ref="A679:A681"/>
+    <mergeCell ref="B679:B681"/>
+    <mergeCell ref="C679:C681"/>
+    <mergeCell ref="D679:D681"/>
+    <mergeCell ref="E679:E681"/>
+    <mergeCell ref="F679:F681"/>
+    <mergeCell ref="G679:G681"/>
+    <mergeCell ref="H679:H681"/>
+    <mergeCell ref="I679:I681"/>
+    <mergeCell ref="A682:A684"/>
+    <mergeCell ref="B682:B684"/>
+    <mergeCell ref="C682:C684"/>
+    <mergeCell ref="D682:D684"/>
+    <mergeCell ref="E682:E684"/>
+    <mergeCell ref="F682:F684"/>
+    <mergeCell ref="G682:G684"/>
+    <mergeCell ref="H682:H684"/>
+    <mergeCell ref="I682:I684"/>
+    <mergeCell ref="A685:A686"/>
+    <mergeCell ref="B685:B686"/>
+    <mergeCell ref="C685:C686"/>
+    <mergeCell ref="D685:D686"/>
+    <mergeCell ref="E685:E686"/>
+    <mergeCell ref="F685:F686"/>
+    <mergeCell ref="G685:G686"/>
+    <mergeCell ref="H685:H686"/>
+    <mergeCell ref="I685:I686"/>
+    <mergeCell ref="A687:A688"/>
+    <mergeCell ref="B687:B688"/>
+    <mergeCell ref="C687:C688"/>
+    <mergeCell ref="D687:D688"/>
+    <mergeCell ref="E687:E688"/>
+    <mergeCell ref="F687:F688"/>
+    <mergeCell ref="G687:G688"/>
+    <mergeCell ref="H687:H688"/>
+    <mergeCell ref="I687:I688"/>
+    <mergeCell ref="A689:A690"/>
+    <mergeCell ref="B689:B690"/>
+    <mergeCell ref="C689:C690"/>
+    <mergeCell ref="D689:D690"/>
+    <mergeCell ref="E689:E690"/>
+    <mergeCell ref="F689:F690"/>
+    <mergeCell ref="G689:G690"/>
+    <mergeCell ref="H689:H690"/>
+    <mergeCell ref="I689:I690"/>
+    <mergeCell ref="A691:A692"/>
+    <mergeCell ref="B691:B692"/>
+    <mergeCell ref="C691:C692"/>
+    <mergeCell ref="D691:D692"/>
+    <mergeCell ref="E691:E692"/>
+    <mergeCell ref="F691:F692"/>
+    <mergeCell ref="G691:G692"/>
+    <mergeCell ref="H691:H692"/>
+    <mergeCell ref="I691:I692"/>
+    <mergeCell ref="A693:A695"/>
+    <mergeCell ref="B693:B695"/>
+    <mergeCell ref="C693:C695"/>
+    <mergeCell ref="D693:D695"/>
+    <mergeCell ref="E693:E695"/>
+    <mergeCell ref="F693:F695"/>
+    <mergeCell ref="G693:G695"/>
+    <mergeCell ref="H693:H695"/>
+    <mergeCell ref="I693:I695"/>
+    <mergeCell ref="A696:A697"/>
+    <mergeCell ref="B696:B697"/>
+    <mergeCell ref="C696:C697"/>
+    <mergeCell ref="D696:D697"/>
+    <mergeCell ref="E696:E697"/>
+    <mergeCell ref="F696:F697"/>
+    <mergeCell ref="G696:G697"/>
+    <mergeCell ref="H696:H697"/>
+    <mergeCell ref="I696:I697"/>
     <mergeCell ref="A698:A702"/>
     <mergeCell ref="B698:B702"/>
     <mergeCell ref="C698:C702"/>
     <mergeCell ref="D698:D702"/>
     <mergeCell ref="E698:E702"/>
     <mergeCell ref="F698:F702"/>
     <mergeCell ref="G698:G702"/>
     <mergeCell ref="H698:H702"/>
     <mergeCell ref="I698:I702"/>
-    <mergeCell ref="A703:A705"/>
-[...25 lines deleted...]
-    <mergeCell ref="I709:I711"/>
+    <mergeCell ref="A703:A704"/>
+    <mergeCell ref="B703:B704"/>
+    <mergeCell ref="C703:C704"/>
+    <mergeCell ref="D703:D704"/>
+    <mergeCell ref="E703:E704"/>
+    <mergeCell ref="F703:F704"/>
+    <mergeCell ref="G703:G704"/>
+    <mergeCell ref="H703:H704"/>
+    <mergeCell ref="I703:I704"/>
+    <mergeCell ref="A705:A706"/>
+    <mergeCell ref="B705:B706"/>
+    <mergeCell ref="C705:C706"/>
+    <mergeCell ref="D705:D706"/>
+    <mergeCell ref="E705:E706"/>
+    <mergeCell ref="F705:F706"/>
+    <mergeCell ref="G705:G706"/>
+    <mergeCell ref="H705:H706"/>
+    <mergeCell ref="I705:I706"/>
+    <mergeCell ref="A707:A711"/>
+    <mergeCell ref="B707:B711"/>
+    <mergeCell ref="C707:C711"/>
+    <mergeCell ref="D707:D711"/>
+    <mergeCell ref="E707:E711"/>
+    <mergeCell ref="F707:F711"/>
+    <mergeCell ref="G707:G711"/>
+    <mergeCell ref="H707:H711"/>
+    <mergeCell ref="I707:I711"/>
     <mergeCell ref="A712:A716"/>
     <mergeCell ref="B712:B716"/>
     <mergeCell ref="C712:C716"/>
     <mergeCell ref="D712:D716"/>
     <mergeCell ref="E712:E716"/>
     <mergeCell ref="F712:F716"/>
     <mergeCell ref="G712:G716"/>
     <mergeCell ref="H712:H716"/>
     <mergeCell ref="I712:I716"/>
-    <mergeCell ref="A717:A719"/>
-[...1042 lines deleted...]
-    <mergeCell ref="I1150:I1152"/>
+    <mergeCell ref="A717:A721"/>
+    <mergeCell ref="B717:B721"/>
+    <mergeCell ref="C717:C721"/>
+    <mergeCell ref="D717:D721"/>
+    <mergeCell ref="E717:E721"/>
+    <mergeCell ref="F717:F721"/>
+    <mergeCell ref="G717:G721"/>
+    <mergeCell ref="H717:H721"/>
+    <mergeCell ref="I717:I721"/>
+    <mergeCell ref="A722:A725"/>
+    <mergeCell ref="B722:B725"/>
+    <mergeCell ref="C722:C725"/>
+    <mergeCell ref="D722:D725"/>
+    <mergeCell ref="E722:E725"/>
+    <mergeCell ref="F722:F725"/>
+    <mergeCell ref="G722:G725"/>
+    <mergeCell ref="H722:H725"/>
+    <mergeCell ref="I722:I725"/>
+    <mergeCell ref="A726:A730"/>
+    <mergeCell ref="B726:B730"/>
+    <mergeCell ref="C726:C730"/>
+    <mergeCell ref="D726:D730"/>
+    <mergeCell ref="E726:E730"/>
+    <mergeCell ref="F726:F730"/>
+    <mergeCell ref="G726:G730"/>
+    <mergeCell ref="H726:H730"/>
+    <mergeCell ref="I726:I730"/>
+    <mergeCell ref="A731:A734"/>
+    <mergeCell ref="B731:B734"/>
+    <mergeCell ref="C731:C734"/>
+    <mergeCell ref="D731:D734"/>
+    <mergeCell ref="E731:E734"/>
+    <mergeCell ref="F731:F734"/>
+    <mergeCell ref="G731:G734"/>
+    <mergeCell ref="H731:H734"/>
+    <mergeCell ref="I731:I734"/>
+    <mergeCell ref="A735:A738"/>
+    <mergeCell ref="B735:B738"/>
+    <mergeCell ref="C735:C738"/>
+    <mergeCell ref="D735:D738"/>
+    <mergeCell ref="E735:E738"/>
+    <mergeCell ref="F735:F738"/>
+    <mergeCell ref="G735:G738"/>
+    <mergeCell ref="H735:H738"/>
+    <mergeCell ref="I735:I738"/>
+    <mergeCell ref="A739:A743"/>
+    <mergeCell ref="B739:B743"/>
+    <mergeCell ref="C739:C743"/>
+    <mergeCell ref="D739:D743"/>
+    <mergeCell ref="E739:E743"/>
+    <mergeCell ref="F739:F743"/>
+    <mergeCell ref="G739:G743"/>
+    <mergeCell ref="H739:H743"/>
+    <mergeCell ref="I739:I743"/>
+    <mergeCell ref="A744:A748"/>
+    <mergeCell ref="B744:B748"/>
+    <mergeCell ref="C744:C748"/>
+    <mergeCell ref="D744:D748"/>
+    <mergeCell ref="E744:E748"/>
+    <mergeCell ref="F744:F748"/>
+    <mergeCell ref="G744:G748"/>
+    <mergeCell ref="H744:H748"/>
+    <mergeCell ref="I744:I748"/>
+    <mergeCell ref="A750:A754"/>
+    <mergeCell ref="B750:B754"/>
+    <mergeCell ref="C750:C754"/>
+    <mergeCell ref="D750:D754"/>
+    <mergeCell ref="E750:E754"/>
+    <mergeCell ref="F750:F754"/>
+    <mergeCell ref="G750:G754"/>
+    <mergeCell ref="H750:H754"/>
+    <mergeCell ref="I750:I754"/>
+    <mergeCell ref="A755:A759"/>
+    <mergeCell ref="B755:B759"/>
+    <mergeCell ref="C755:C759"/>
+    <mergeCell ref="D755:D759"/>
+    <mergeCell ref="E755:E759"/>
+    <mergeCell ref="F755:F759"/>
+    <mergeCell ref="G755:G759"/>
+    <mergeCell ref="H755:H759"/>
+    <mergeCell ref="I755:I759"/>
+    <mergeCell ref="A760:A763"/>
+    <mergeCell ref="B760:B763"/>
+    <mergeCell ref="C760:C763"/>
+    <mergeCell ref="D760:D763"/>
+    <mergeCell ref="E760:E763"/>
+    <mergeCell ref="F760:F763"/>
+    <mergeCell ref="G760:G763"/>
+    <mergeCell ref="H760:H763"/>
+    <mergeCell ref="I760:I763"/>
+    <mergeCell ref="A764:A767"/>
+    <mergeCell ref="B764:B767"/>
+    <mergeCell ref="C764:C767"/>
+    <mergeCell ref="D764:D767"/>
+    <mergeCell ref="E764:E767"/>
+    <mergeCell ref="F764:F767"/>
+    <mergeCell ref="G764:G767"/>
+    <mergeCell ref="H764:H767"/>
+    <mergeCell ref="I764:I767"/>
+    <mergeCell ref="A768:A770"/>
+    <mergeCell ref="B768:B770"/>
+    <mergeCell ref="C768:C770"/>
+    <mergeCell ref="D768:D770"/>
+    <mergeCell ref="E768:E770"/>
+    <mergeCell ref="F768:F770"/>
+    <mergeCell ref="G768:G770"/>
+    <mergeCell ref="H768:H770"/>
+    <mergeCell ref="I768:I770"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>